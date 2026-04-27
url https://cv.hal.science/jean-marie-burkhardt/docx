--- v0 (2026-03-24)
+++ v1 (2026-04-27)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.666666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> jean-marie Burkhardt </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-marie-burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4417-6430</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">076707342</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Marie Burkhardt est directeur de recherche à l'Univ. Gustave Eiffel au laboratoire de psychologie et d’ergonomie appliquées (LaPEA). Titulaire d’un master en ergonomie (1992) et d’un master en psychologie cognitive (1993), il obtient un doctorat en ergonomie cognitive de l'Université Paris 5 en 1997, et une habilitation à diriger les recherches (HDR) de l'Université Aix Marseille en 2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Il développe des recherches en ergonomie et psychologie sur deux axes : d'une part des études sur les activités, les facteurs de risques et la prévention d'accidents dans le domaine des mobilités - en particulier dans le domaine des transports guidés- et, d'autre part, sur la conception-centrée utilité des technologies émergentes telles que la réalité virtuelle, augmentée et mixte.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Il a été co-éditeur invité des numéros spéciaux sur la qualité de la collaboration de la revue CoDesign: International Journal of CoCreation in Design and the Arts (2012) et du numéro spécial « Rail Human Factors » de la revue Cognition, Technology and Work (2021). Il est membre du comité de rédaction de la revue IATSS Research.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highlights from the 35th European conference on cognitive ergonomics (ECCE 2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Safin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behaviour and Information Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 44 (06), </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0144929X.2025.2469429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04980454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategies at the platform-train interface: in the pursuit of psychological comfort?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Leonce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Bosone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behaviour and Information Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 44 (6), pp.1146-1154. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0144929X.2024.2421446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05442448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence & Creativity: A Manifesto for Collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Vinchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Todd Lubart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Bartolotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Gironnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Botella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Creative Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 57 (4), pp.472-484. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jocb.597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04469832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design guidelines for limiting and eliminating virtual reality-induced symptoms and effects at work: a comprehensive, factor-oriented review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Souchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domitile Lourdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter A. Hancock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, pp.32. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2023.1161932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creativity, Critical Thinking, Communication, and Collaboration: Assessment, Certification, and Promotion of 21st Century Skills for the Future of Work and Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branden Thornhill-Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Camarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Morisseau,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (3), pp.54. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jintelligence11030054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04166921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Does My Train Line Run? Elicitation of Six Information-Seeking Profiles of Regular Suburban Train Users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Un</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Adelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (5), pp.2665. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su14052665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The interplay between quality of collaboration, design project evolution and outcome in an architectural design studio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Safin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Detienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Hebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leclercq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoDesign</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17 (4), pp.392-409. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15710882.2019.1699935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual accidents at the interface between platform, train and tracks (PT 2 I) in the subway: a literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Adelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition, Technology and Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23, pp.203-224. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10111-020-00624-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human factors and automation in future railway systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vanderhaegen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weining Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Naumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grigore M Havarneanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition, Technology and Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23 (2), pp.189-192. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10111-021-00670-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03528288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation à la conduite moto vue par les moniteurs : Analyse des pratiques professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Aupetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Assailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2021, 17p. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25578/RTS_ISSN1951-6614_2021-05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03172912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usefulness and needs construction process in innovative artefacts: an exploratory study of designers’ viewpoints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Loup-Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Chaniaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of virtual reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (1), pp.48-71. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/IJVR.2020.20.1.2924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03559791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global risk assessment in an autonomous driving context: Impact on both the car and the driver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Demmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gruyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Glaser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Larue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-PapersOnLine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 51 (34), pp 390-395. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.01.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03235167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating usefulness in the context of emerging technologies to identify latent needs: elements from an analysis of the interactions in in‑use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Loup-Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16-2, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.4554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03559888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécurité routière des enfants, développement, compétences et efficacité des mesures d’éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cestac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Assailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018, 17p. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25578/RTS_ISSN1951-6614_2018-03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collecting evidence from distributed sources to evaluate railway suicide and trespass prevention measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Ryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veli-Pekka Kallberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Radbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grigore M Havarneanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Silla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 61, pp1433-1453. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00140139.2018.1485970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextual factors explaining risk-taking intentions at Australian level crossings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teodora Stefanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Oviedo-Trespalacios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Freeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wullems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andry Rakotonirainy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gender, rovné prílezitosti, vyzkum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 110, pp.145-161. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssci.2018.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Route planning with transportation network maps: an eye-tracking study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Grison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gyselinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Malte Wiener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp. 1-15. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00426-016-0792-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring factors related to users' experience of public transport route choice: influence of context and users profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Grison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gyselinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition, Technology and Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (2), pp.287-301. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10111-015-0359-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing suicide and trespass prevention on railways: a problem-solving model from the RESTRAIL project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grigore M Havarneanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Silla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Injury Control and Safety Promotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, p. 1-18. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17457300.2016.1232275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A systematic review of the literature on safety measures to prevent railway suicides and trespassing accidents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grigore M. Havarneanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 81, pp.30-50. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aap.2015.04.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Virtual Reality- and Augmented Reality-Mediated Therapeutic Process model: a theoretical revision of clinical issues and HCI issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Wrzesien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Botella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Alcaniz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Issues in Ergonomics Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (2), pp.124-153. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1463922X.2014.903307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treating small animal phobias using a projective-augmented reality system: A single-case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Wrzesien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Botella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juana Breton-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva del Rio Go0nzales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Human Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 49, pp. 343-353. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chb.2015.01.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Observations of Pedestrian Unsafe Crossing at Urban Australian Level Crossings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teodora Stefanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wullems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Freeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andry Rakotonirainy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Rail Transit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2 (1), pp112-130. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40864-015-0022-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01465989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systems-based approach to investigate unsafe pedestrian behaviour at level crossings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teodora Stefanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashleigh Filtness</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wullems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andry Rakotonirainy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 81, pp 167-186. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aap.2015.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Needs' elaboration between users, designers and project leaders: Analysis of a design process of a virtual reality-based software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Loup-Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information and Software Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 56 (8), pp.1049-1061. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.infsof.2014.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haptics and Graphic Analogies for the Understanding of Atomic Force Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinan Haliyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Human-Computer Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 71 (5), pp 608-626. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhcs.2012.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00929897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Situated Approach of Roles and Participation in Open Source Software Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 29 (n° 3), pp. 205-255. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07370024.2013.812409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00860554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Technology Influences the Therapeutic Process: Evaluation of the Patient-Therapist Relationship in Augmented Reality Exposure Therapy and In Vivo Exposure Therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Wrzesien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juana Breton Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Botella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Alcaniz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural and cognitive psychoterapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 41 (4), pp 505-509. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1352465813000088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00930040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V3S: A Virtual Environment for Risk-Management Training Based on Human-Activity Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Barot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domitile Lourdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahina Amokrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Presence: Teleoperators and Virtual Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 22 (1), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/PRES_a_00134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticiper et évaluer l'utilité dans la conception ergonomique des technologies émergentes: une revue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Loup-Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 76 (1), pp.27-55. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/th.761.0027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02451495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Therapeutic Lamp: Treating Small-Animal Phobias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Wrzesien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Alcaniz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Botella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juana Breton Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Computer Graphics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 33 (1), pp 80-86. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MCG.2013.12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00856152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality of collaboration in design meetings: methodological reflexions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoDesign: international journal of CoCreation in Design and the arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (4), pp 247-261. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15710882.2012.729063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00960348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Decision-making Help Tool in Innovative Product Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Loup-Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Christofol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Decision Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 19 (1), pp.9-31. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/jds.19.9-31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03559849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online epistemic communities: theoretical and methodological directions for understanding knowledge co-elaboration in new digital spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fréard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WORK: A Journal of Prevention, Assessment &amp; Rehabilitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, vol. 41 (n° 1), pp. 3511-3518. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/WOR-2012-1036-3511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation à la conception et qualité du produit dans les communautés en ligne épistémiques. Nouvelles directions de recherche en ergonomie des activités de conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, vol. 9 (n° 1), pp. 39-63. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the quality of collaboration between the client and the therapist in phobia treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Wrzesien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Botella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Alcaniz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interacting with Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24 (6), pp 461-471. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.intcom.2012.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00930209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éducation, formation et apprentissages à l’horizon 2030 : éléments issus d’un atelier de prospective pour la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 18, 17p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creativity in the Age of Emerging Technology: Some Issues and Perspectives in 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Todd Lubart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Creativity and Innovation Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19 (2), pp 160-166. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-8691.2010.00559.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multisensory VR interaction for protein-docking in the CoRSAIRe project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Férey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Picinali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 13 (4), pp.273-293. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10055-009-0136-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01753897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Docking de protéines en réalité virtuelle. Une approche hybride et multimodale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Férey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Drif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bourdot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 28 (8), pp.983 - 1015. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/tsi.28.983-1015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01753902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling autonomous virtual agents and behaviours in a virtual environment for risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Edward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domitile Lourdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Barthès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 7 (3), pp.13-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00365574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User and developer mediation in an Open Source Software community: Boundary spanning through cross participation in online discussions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Human-Computer Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.558-570. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhcs.2007.10.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00860579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Methodological Framework for Socio-Cognitive Analyses of Collaborative Design of Open Source Software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warren Sack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Ducheneaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dilan Mahendran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Supported Cooperative Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15 (2-3), pp.229-250. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10606-006-9020-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00117296v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalité virtuelle et ergonomie : Quelques apports réciproques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 66 (1), pp 65-91. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/th.661.0065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance of an intelligent tutorial agent for virtual reality training systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domitile Lourdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Continuous Engineering and Life-Long Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 2 (1-4), pp.214 - 230. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJCEELL.2002.000430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object-Oriented Program Comprehension: Effect of Expertise, Task and Phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Wiedenbeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Empirical Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1015297914742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00117300v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teachers' Strategies: Collaborative Learning in Second Language Classroom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Vilkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jambon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Computer-Supported Collaborative Learning (CSCL 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Helsinki, Finland. pp.460-464, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22318/cscl2025.597512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05168321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI-assistance to decision-makers: evaluating usability, induced cognitive load, and trust's impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Souchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahina Amokrane-Ferka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Cognitive Ergonomics (ECCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Paris, France. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3673805.3673845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04751573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaginer la mobilité de demain : Quel protocole méthodologique pour projeter l'utilisateur dans l'expérience d'un futur possible ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Derouiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Cahour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Adele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoriales ARPEGE 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Paris, CNAM, France. pp.11-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User experience and psychological comfort at the Platform-Train Interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Leonce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Bosone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCE 2024: European Conference on Cognitive Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Paris, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3673805.3673824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05442454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation à la conduite moto en France : Analyse des pratiques professionnelles et développement des compétences chez les conducteurs novices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cestac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Assailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heure moto (visioconférence)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de l'intérieur, Apr 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet MOTARD, une étude longitudinale de l'accès à la conduite moto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cestac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pascal Assailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Colloque COSMOS (Connaissances Scientifiques pour les MOtocycles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Marne La Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de l'information voyageurs sur le comportement des usagers réguliers des transports en commun en situation perturbée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Un</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Adelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoriales EPIQUE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARPEGE, Jul 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation à la conduite moto en France : Analyse des pratiques professionnelles et développement des compétences chez les pilotes novices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pascal Assailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire ARPEGE, Commission Nouvelles Mobilités et Déplacements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04324155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles technologies au service des mobilités. Une approche prospective pour un développement éthique et socialement responsable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Netto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Guilbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Seidowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La ville en transformation - Approches pluridisciplinaires et nouveaux défis, Séminaire du Projet Fédérateur Ville 2050</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040461v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisabilité et pertinence de l'oculométrie pour l'étude des comportements des usagers en situation perturbée - Une étude pilote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Un</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Adelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Rencontres Francophones Transport Mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Montréal, Canada. 3p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02079542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Guided Imaginary Projection, a new methodology for prospective ergonomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Cahour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Allinc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I.E.A 2018 International Ergonomics Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Firenze, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation and virtual reality-based learning of non-technical skills in driving: critical situations, diagnostic and adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Corneloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Garbay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Bourrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jambon Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st IFAC Conference on Cyber-Physical &amp; Human-Systems (CPHS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Florianopolis, Brazil. pp.66-71, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.12.191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01502327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychological comfort and discomfort in transport modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Allinc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Cahour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCE 2015 - European Conference on Cognitive Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, VARSOVIE, Poland. 3p, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2788412.2788435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Designers conceive utility, usefulness and needs construction in design: an exploratory study with three contrasted designers’ profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Loup-Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Human Behavior in Design (HBiD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Ascona, Switzerland. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01175338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Users' participation to creative design of new solutions for mobility: an exploratory study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Todd Lubart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCE '14 - 2014 European Conference on Cognitive Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Vienne, Austria. p. 1-7, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2637248.2637258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre l'activité collaborative dans des communautés épistémiques en ligne : une approche socio-cognitive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47e Congrès de la SELF. Innovation et travail : sens et valeur du changement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gerra (M.F. Dessaigne; V. Puyeo; P. Beguin), Sep 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00860672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online epistemic communities: theoretical and methodological directions for understanding knowledge co-elaboration in new digital spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fréard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of IEA 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Recife, Brazil. pp.3511-3518</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00860667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Task Descriptions Using Academic Oriented Modelling Languages: A Survey of Actual Practices across the SIGCHI Community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Couix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Human-Computer Interaction (INTERACT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Lisbon, Portugal. pp.555-570, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-23765-2_38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Technology Influences the Therapeutic Process: A Comparative Field Evaluation of Augmented Reality and In Vivo Exposure Therapy for Phobia of Small Animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Wrzesien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Alcañiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Botella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Human-Computer Interaction (INTERACT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Lisbon, Portugal. pp.523-540, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-23774-4_43⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01590554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V3S, a Virtual Environment for Risk Management Training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Barot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domitile Lourdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JVRC11: Joint Virtual Reality Conference of EGVE - EuroVR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Nottingham, France. pp.95-102, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/EGVE/JVRC11/095-102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La méthode I²I &amp;quot; pour l'utilité &amp;quot; : fondements et application à la conception d'une application de réalité virtuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Loup-Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Christofol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Congrès International de Génie Industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving perception and understanding of nanoscale phenomena using haptics and visual analogy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinan Haliyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haptics: Perception, Devices and Scenarios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Madrid, Spain. pp.847-856, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-69057-3_107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User Needs Analysis to Design a 3D Multimodal Protein-Docking Interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ferey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bourdot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Symposium on 3D User Interfaces 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Reno, United States. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/3DUI.2008.4476602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de logiciels libres : enjeux pour l'ergonomie et rôle des utilisateurs dans le processus de conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42e congrès de la SELF. Ergonomie des produits et des services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France Telecom R&amp;D; SELF et SEE, Sep 2007, Saint-Malo, France. pp.43-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00177840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V3S : a training and decision making tool for modelling safety interventions on SEVESO sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Edward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domitile Lourdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Barthes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Virtual reality International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Laval, France. pp.17-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00976190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche multidimensionnelle de la participation dans les communautés de développement de logiciels libres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'Association pour la Recherche Cognitive - ARCo'07 : Cognition – Complexité – Collectif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARCo - INRIA - EKOS, Nov 2007, Nancy, France. pp.279-290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00195871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Participants : fostering design-use mediation in an Open Source Software community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Cognitive Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, London, United Kingdom. pp.57-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00177836v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-agents approach for modelling safety interventions on a SEVESO site through virtual reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Edward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domitile Lourdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Barthes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Meeting "Virtual concept"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparison of Three Techniques to Interact in Large Virtual Environments Using Haptic Devices with Limited Workspace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Dominjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richir Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Computer Graphics International Conference, CGI 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Hangzhou, China. pp.288-299, </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11784203_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Users' participation to the design process in an Open Source Software online community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Annual Workshop on Psychology of Programming Interest Group PPIG'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, UK, pp.99-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00117337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les discussions en ligne dans la conception de logiciels libres : dynamique et temporalité de l'activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes journées de Psychologie Ergonomique EPIQUE'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Toulouse, France. pp.10-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00117335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Control/Display Ratio on the Perception of Mass of Manipulated Objects in Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dominjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Bonn, Germany. pp.19-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of online discussions in an Open-Source Software Community: Reconstructing thematic coherence and argumentation from quotation practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warren Sack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communities and Technologies 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Milano, Italy, pp.121-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00001000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thematic Coherence and Quotation Practices in OSS Design-Oriented Online Discussions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warren Sack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International ACM SIGGROUP conference on Supporting group work - GROUP 2005 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Florida / USA, pp.177-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00001001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A library for Learning Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domitile Lourdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mellet-d'Huart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fuchs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Reality International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Laval, France. pp.PO</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00785378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeling bumps and holes without a haptic interface: the perception of pseudo-haptic textures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGCHI conference on Human factors in computing systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of pseudo-haptic feedback for simulating torque: a comparison between isometric and elastic input devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Paljic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Coquillart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haptic Interfaces for Virtual Environment and Teleoperator Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Chicago, United States. pp.216 - 223, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HAPTIC.2004.1287199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive Effort in Collective Software Design: Methodological Perspectives in Cognitive Ergonomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willemien Visser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop on Empirical Software Engineering - WSESE 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Monte Porzio Catone, Italy. pp.17-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00117083v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study of Distance of Manipulation on the Responsive Workbench</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Paljic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Coquillart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Immersive Projection Technology Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An intelligent tutorial agent for training virtual environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domitile Lourdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th world multiconference on Systemics, Cybernetics and Informatics SCI'01</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Orlando, United States. pp.P</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00785501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un système de RV pour la formation des agents de conduite aux opérations en milieu ferroviaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domitile Lourdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fuchs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Réalité Virtuelle et Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1999, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effect of Object-Oriented Programming Expertise in Several Dimensions of Comprehension Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Wiedenbeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Workshop on Program Comprehension - IWPC'98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1998, Ischia, Italy. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WPC.1998.693294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00128351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mental Representations Constructed by Experts and Novices in Object-Oriented Program Comprehension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Wiedenbeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human-Computer Interaction, INTERACT'97</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFIP TC13 Interantional Conference on Human-Computer Interaction, 1997, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00118167v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reusing processes and documenting processes: toward an integrated framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deleuze-Dordron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCE8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EACE, Sep 1996, Grenada, Spain. pp.139-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00118274v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An empirical study of software reuse by experts in object-oriented design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP TC13 Interantional Conference on Human-Computer Interaction - INTERACT'95</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1995, Lillehammer, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00128354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traité de la réalité virtuelle Volume 2 - L'interfaçage : l'immersion et l'interaction en environnement virtuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presse des Mines, pp.520, 2006, Mathématique et informatique, 9782911762635</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00753814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Detienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Brangier et G. Valéry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergonomie : 150 notions clés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collection : Univers Psy, Dunod, 2021, 978-2-10-082212-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03388960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les degrés croissants de robotisation de la voiture, de la conduite manuelle au tout automatisé : points de vue croisés des sciences technologiques, des sciences cognitives, des facteurs humains et du droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Netto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Martinesco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gruyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et robots : Droit science-fictionnel et fictions du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Valenciennes, 2020, 978-2-36424-070-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity and Scientific Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Donikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno Arnaldi; Pascal Guitton; Guillaume Moreau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Reality and Augmented Reality - Myths and Realities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, chapitre 3, ISTE - Wiley, pp.123-216, 2018, 9781119341031. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119341031.ch3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages de l'humain virtuel pour la formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domitile Lourdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Presses de l'Ecole des Mines de Paris. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le traité de la réalité virtuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Presses de l'Ecole des Mines de Paris, pp.365-391, 2009, sciences mathématiques et informatiques, Mines Paris, 3e édition</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00462284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modélisation de l'activité finalisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domitile Lourdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Couix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rouillé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Berthoz, Jean-Louis Vercher, Philippe Fuchs, Guillaume Moreau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le traité de la réalité virtuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Presses de l'Ecole des Mines de Paris, pp.213-245, 2009, Sciences mathématiques et informatiques, Mines Paris, 3e édition</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00462286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus d'annotation dans les documents pour l'action : textualité et médiation de la coopération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bringay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Barry-Gréboval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Charlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roger T. Pédauque. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La redocumentarisation du monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cépaduès, pp.149-166, 2007, 9782854287288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l’Anses relatif à « la prise en compte, dans le cadre normatif, des effets des LED contenues dans les jouets sur la santé des enfants »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Viénot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Behar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Enouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martinsons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Torriglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2022-SA-0193, Anses. 2024, 33 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04721790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses relatif aux lignes directrices visant à limiter l’exposition des personnes aux champs électromagnétiques (100 kHz – 300 GHz)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pereira de Vasconcelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Andreeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Boarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2021-SA-0192, Anses. 2023, 50 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04241299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets sanitaires liés à une exposition aux technologies de réalité virtuelle et/ou augmentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Behar-Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouriel Grynszpan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Klinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Lobjois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Saisine n° 2017-SA-0076, Anses. 2021, 293 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03788395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment devient-on motocycliste ? Quels apprentissages ? Quels risques ? Quels déterminants ? Etude longitudinale de l’accès à la conduite moto (MOTARD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Bayallal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cestac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pascal Assailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LAPEA (Laboratoire de Psychologie et d’Ergonomie Appliquées). 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04324239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité de l&apos;attestation scolaire de première éducation à la route (QASPER)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cestac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pascal Assailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Convention IFSTTAR-DSR-DGESCO n°2201012354, IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l&amp;apos;Aménagement et des Réseaux. 2018, pp.255</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId330"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.666666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> jean-marie Burkhardt </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-marie-burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4417-6430</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">076707342</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Marie Burkhardt est directeur de recherche à l'Univ. Gustave Eiffel au laboratoire de psychologie et d’ergonomie appliquées (LaPEA). Titulaire d’un master en ergonomie (1992) et d’un master en psychologie cognitive (1993), il obtient un doctorat en ergonomie cognitive de l'Université Paris 5 en 1997, et une habilitation à diriger les recherches (HDR) de l'Université Aix Marseille en 2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Il développe des recherches en ergonomie et psychologie sur deux axes : d'une part des études sur les activités, les facteurs de risques et la prévention d'accidents dans le domaine des mobilités - en particulier dans le domaine des transports guidés- et, d'autre part, sur la conception-centrée utilité des technologies émergentes telles que la réalité virtuelle, augmentée et mixte.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Il a été co-éditeur invité des numéros spéciaux sur la qualité de la collaboration de la revue CoDesign: International Journal of CoCreation in Design and the Arts (2012) et du numéro spécial « Rail Human Factors » de la revue Cognition, Technology and Work (2021). Il est membre du comité de rédaction de la revue IATSS Research.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaffolding Learning in Higher Education through Immersive Virtual Reality (IVR): A Systematic Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djazia Bessalah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Bachy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ceci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF: Sciences et Technologie de l'Information et de la comunication pour l'Ed</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23709/STICEF.33.2.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05602212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highlights from the 35th European conference on cognitive ergonomics (ECCE 2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Safin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behaviour and Information Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 44 (06), </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0144929X.2025.2469429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04980454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategies at the platform-train interface: in the pursuit of psychological comfort?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Leonce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Bosone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behaviour and Information Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 44 (6), pp.1146-1154. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0144929X.2024.2421446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05442448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design guidelines for limiting and eliminating virtual reality-induced symptoms and effects at work: a comprehensive, factor-oriented review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Souchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domitile Lourdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter A. Hancock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, pp.32. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2023.1161932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creativity, Critical Thinking, Communication, and Collaboration: Assessment, Certification, and Promotion of 21st Century Skills for the Future of Work and Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branden Thornhill-Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Camarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Morisseau,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (3), pp.54. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jintelligence11030054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04166921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence & Creativity: A Manifesto for Collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Vinchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Todd Lubart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Bartolotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Gironnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Botella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Creative Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 57 (4), pp.472-484. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jocb.597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04469832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Does My Train Line Run? Elicitation of Six Information-Seeking Profiles of Regular Suburban Train Users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Un</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Adelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (5), pp.2665. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su14052665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immersive Virtual Environments’ Impact on Individual and Collective Creativity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Bourgeois-Bougrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonnardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branden Thornhill-Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farzaneh Pahlavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Psychologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (3), pp.237-253. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1027/1016-9040/a000481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The interplay between quality of collaboration, design project evolution and outcome in an architectural design studio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Safin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Detienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Hebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leclercq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoDesign</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17 (4), pp.392-409. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15710882.2019.1699935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual accidents at the interface between platform, train and tracks (PT 2 I) in the subway: a literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Adelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition, Technology and Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23, pp.203-224. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10111-020-00624-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human factors and automation in future railway systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vanderhaegen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weining Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Naumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grigore M Havarneanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition, Technology and Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23 (2), pp.189-192. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10111-021-00670-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03528288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation à la conduite moto vue par les moniteurs : Analyse des pratiques professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Aupetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Assailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2021, 17p. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25578/RTS_ISSN1951-6614_2021-05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03172912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Difficulties and Problem-Solving Strategies in Wayfinding Among Adults With Cognitive Disabilities: A Look at the Bigger Picture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Delgrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gyselinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14, 16 p. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnhum.2020.00046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03625818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usefulness and needs construction process in innovative artefacts: an exploratory study of designers’ viewpoints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Loup-Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Chaniaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of virtual reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (1), pp.48-71. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/IJVR.2020.20.1.2924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03559791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global risk assessment in an autonomous driving context: Impact on both the car and the driver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Demmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gruyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Glaser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Larue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-PapersOnLine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 51 (34), pp 390-395. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.01.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03235167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating usefulness in the context of emerging technologies to identify latent needs: elements from an analysis of the interactions in in‑use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Loup-Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16-2, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.4554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03559888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécurité routière des enfants, développement, compétences et efficacité des mesures d’éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cestac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Assailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018, 17p. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25578/RTS_ISSN1951-6614_2018-03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collecting evidence from distributed sources to evaluate railway suicide and trespass prevention measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Ryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veli-Pekka Kallberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Radbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grigore M Havarneanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Silla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 61, pp1433-1453. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00140139.2018.1485970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextual factors explaining risk-taking intentions at Australian level crossings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teodora Stefanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Oviedo-Trespalacios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Freeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wullems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andry Rakotonirainy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gender, rovné prílezitosti, vyzkum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 110, pp.145-161. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssci.2018.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Route planning with transportation network maps: an eye-tracking study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Grison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gyselinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Malte Wiener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp. 1-15. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00426-016-0792-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring factors related to users' experience of public transport route choice: influence of context and users profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Grison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gyselinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition, Technology and Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (2), pp.287-301. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10111-015-0359-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing suicide and trespass prevention on railways: a problem-solving model from the RESTRAIL project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grigore M Havarneanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Silla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Injury Control and Safety Promotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, p. 1-18. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17457300.2016.1232275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A systematic review of the literature on safety measures to prevent railway suicides and trespassing accidents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grigore M. Havarneanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 81, pp.30-50. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aap.2015.04.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treating small animal phobias using a projective-augmented reality system: A single-case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Wrzesien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Botella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juana Breton-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva del Rio Go0nzales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Human Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 49, pp. 343-353. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chb.2015.01.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Virtual Reality- and Augmented Reality-Mediated Therapeutic Process model: a theoretical revision of clinical issues and HCI issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Wrzesien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Botella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Alcaniz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Issues in Ergonomics Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (2), pp.124-153. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1463922X.2014.903307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Observations of Pedestrian Unsafe Crossing at Urban Australian Level Crossings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teodora Stefanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wullems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Freeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andry Rakotonirainy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Rail Transit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2 (1), pp112-130. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40864-015-0022-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01465989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systems-based approach to investigate unsafe pedestrian behaviour at level crossings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teodora Stefanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashleigh Filtness</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wullems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andry Rakotonirainy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 81, pp 167-186. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aap.2015.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Needs' elaboration between users, designers and project leaders: Analysis of a design process of a virtual reality-based software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Loup-Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information and Software Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 56 (8), pp.1049-1061. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.infsof.2014.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Situated Approach of Roles and Participation in Open Source Software Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 29 (n° 3), pp. 205-255. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07370024.2013.812409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00860554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V3S: A Virtual Environment for Risk-Management Training Based on Human-Activity Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Barot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domitile Lourdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahina Amokrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Presence: Teleoperators and Virtual Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 22 (1), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/PRES_a_00134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Technology Influences the Therapeutic Process: Evaluation of the Patient-Therapist Relationship in Augmented Reality Exposure Therapy and In Vivo Exposure Therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Wrzesien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juana Breton Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Botella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Alcaniz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural and cognitive psychoterapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 41 (4), pp 505-509. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1352465813000088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00930040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticiper et évaluer l'utilité dans la conception ergonomique des technologies émergentes: une revue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Loup-Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 76 (1), pp.27-55. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/th.761.0027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02451495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Therapeutic Lamp: Treating Small-Animal Phobias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Wrzesien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Alcaniz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Botella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juana Breton Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Computer Graphics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 33 (1), pp 80-86. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MCG.2013.12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00856152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haptics and Graphic Analogies for the Understanding of Atomic Force Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinan Haliyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Human-Computer Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 71 (5), pp 608-626. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhcs.2012.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00929897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Decision-making Help Tool in Innovative Product Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Loup-Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Christofol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Decision Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 19 (1), pp.9-31. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/jds.19.9-31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03559849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online epistemic communities: theoretical and methodological directions for understanding knowledge co-elaboration in new digital spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fréard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WORK: A Journal of Prevention, Assessment &amp; Rehabilitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, vol. 41 (n° 1), pp. 3511-3518. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/WOR-2012-1036-3511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality of collaboration in design meetings: methodological reflexions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoDesign: international journal of CoCreation in Design and the arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (4), pp 247-261. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15710882.2012.729063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00960348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation à la conception et qualité du produit dans les communautés en ligne épistémiques. Nouvelles directions de recherche en ergonomie des activités de conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, vol. 9 (n° 1), pp. 39-63. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the quality of collaboration between the client and the therapist in phobia treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Wrzesien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Botella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Alcaniz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interacting with Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24 (6), pp 461-471. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.intcom.2012.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00930209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éducation, formation et apprentissages à l’horizon 2030 : éléments issus d’un atelier de prospective pour la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 18, 17p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creativity in the Age of Emerging Technology: Some Issues and Perspectives in 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Todd Lubart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Creativity and Innovation Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19 (2), pp 160-166. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-8691.2010.00559.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multisensory VR interaction for protein-docking in the CoRSAIRe project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Férey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Picinali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 13 (4), pp.273-293. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10055-009-0136-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01753897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Docking de protéines en réalité virtuelle. Une approche hybride et multimodale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Férey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Drif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bourdot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 28 (8), pp.983 - 1015. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/tsi.28.983-1015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01753902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation in online interaction spaces: Design-use mediation in an Open Source Software community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Industrial Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 39 (3), pp.533-540. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ergon.2008.10.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A socio-cognitive analysis of online design discussions in an Open Source Software community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warren Sack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interacting with Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20 (1), pp.141-165. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.intcom.2007.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling autonomous virtual agents and behaviours in a virtual environment for risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Edward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domitile Lourdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Barthès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 7 (3), pp.13-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00365574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User and developer mediation in an Open Source Software community: Boundary spanning through cross participation in online discussions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Human-Computer Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.558-570. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhcs.2007.10.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00860579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Methodological Framework for Socio-Cognitive Analyses of Collaborative Design of Open Source Software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warren Sack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ducheneaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dilan Mahendran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Supported Cooperative Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15 (2-3), pp.229-250. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10606-006-9020-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Methodological Framework for Socio-Cognitive Analyses of Collaborative Design of Open Source Software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warren Sack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Ducheneaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dilan Mahendran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Supported Cooperative Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15 (2-3), pp.229-250. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10606-006-9020-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00117296v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalité virtuelle et ergonomie : Quelques apports réciproques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 66 (1), pp 65-91. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/th.661.0065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance of an intelligent tutorial agent for virtual reality training systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domitile Lourdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Continuous Engineering and Life-Long Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 2 (1-4), pp.214 - 230. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJCEELL.2002.000430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object-Oriented Program Comprehension: Effect of Expertise, Task and Phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Wiedenbeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Empirical Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1015297914742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00117300v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teachers' Strategies: Collaborative Learning in Second Language Classroom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Vilkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jambon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Computer-Supported Collaborative Learning (CSCL 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Helsinki, Finland. pp.460-464, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22318/cscl2025.597512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05168321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI-assistance to decision-makers: evaluating usability, induced cognitive load, and trust's impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Souchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahina Amokrane-Ferka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Cognitive Ergonomics (ECCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Paris, France. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3673805.3673845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04751573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaginer la mobilité de demain : Quel protocole méthodologique pour projeter l'utilisateur dans l'expérience d'un futur possible ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Derouiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Cahour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Adele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoriales ARPEGE 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Paris, CNAM, France. pp.11-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User experience and psychological comfort at the Platform-Train Interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Leonce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Bosone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCE 2024: European Conference on Cognitive Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Paris, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3673805.3673824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05442454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What about the real use of virtual, extended and augmented reality ? A survey of a French representative sample</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dina Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Behar-Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouriel Grynszpan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Klinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Factors in Virtual Environments and Game Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AHFE, Jul 2024, Nice, France. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54941/ahfe1004981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trust: The Vital Fluid of Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaudron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Chouchane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AHFE 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation à la conduite moto en France : Analyse des pratiques professionnelles et développement des compétences chez les conducteurs novices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cestac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Assailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heure moto (visioconférence)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de l'intérieur, Apr 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet MOTARD, une étude longitudinale de l'accès à la conduite moto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cestac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pascal Assailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Colloque COSMOS (Connaissances Scientifiques pour les MOtocycles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Marne La Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de l'information voyageurs sur le comportement des usagers réguliers des transports en commun en situation perturbée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Un</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Adelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoriales EPIQUE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARPEGE, Jul 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats et perspectives du projet &amp;quot; Sécurité de l'interface quai-train-voie des réseaux de métros et RER (hors RFN)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Bestaven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JM-RST Journées Mobilités du Réseau Scientifique et Technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Lyon (visioconférence), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation à la conduite moto en France : Analyse des pratiques professionnelles et développement des compétences chez les pilotes novices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pascal Assailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire ARPEGE, Commission Nouvelles Mobilités et Déplacements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04324155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles technologies au service des mobilités. Une approche prospective pour un développement éthique et socialement responsable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Netto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Guilbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Seidowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La ville en transformation - Approches pluridisciplinaires et nouveaux défis, Séminaire du Projet Fédérateur Ville 2050</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040461v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Users&apos; Creativity for Service and Needs Identification in the Field of Emerging Technologies: A Comparison of Two Methods and Two Production Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Decotter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Todd Lubart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEA 2018, 20th Congress of the International Ergonomics Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, FLORENCE, Italy. p. 983-989, </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-96071-5_100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisabilité et pertinence de l'oculométrie pour l'étude des comportements des usagers en situation perturbée - Une étude pilote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Un</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Adelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Rencontres Francophones Transport Mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Montréal, Canada. 3p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02079542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Guided Imaginary Projection, a New Methodology for Prospective Ergonomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Allinc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Cahour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEA 2018: 20th Congress of the International Ergonomics Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, FLORENCE, Italy. p. 1340-1347, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-96071-5_135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Virtual Environments Unleash Everyone&apos;s Creative Potential?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Bourgeois-Bourgrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Lubart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Frantz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEA 2018, Proceedings of the 20th Congress of the International Ergonomics Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, FLORENCE, Italy. p. 1328-1339, </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-96071-5_134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effect of Virtual Environment and User/Designer Collaboration on the Creative Co-design Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Todd Lubart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Bourgeois-Bougrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessi Barre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Congress of the International Ergonomics Association (IEA 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Florence, Italy. pp.PP 605-614, </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-96077-7_65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Guided Imaginary Projection, a new methodology for prospective ergonomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Cahour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Allinc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I.E.A 2018 International Ergonomics Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Firenze, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation and virtual reality-based learning of non-technical skills in driving: critical situations, diagnostic and adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Corneloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Garbay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Bourrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jambon Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st IFAC Conference on Cyber-Physical &amp; Human-Systems (CPHS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Florianopolis, Brazil. pp.66-71, </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.12.191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01502327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychological comfort and discomfort in transport modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Allinc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Cahour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCE 2015 - European Conference on Cognitive Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, VARSOVIE, Poland. 3p, </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2788412.2788435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Designers conceive utility, usefulness and needs construction in design: an exploratory study with three contrasted designers’ profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Loup-Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Human Behavior in Design (HBiD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Ascona, Switzerland. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01175338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Users' participation to creative design of new solutions for mobility: an exploratory study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Todd Lubart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCE '14 - 2014 European Conference on Cognitive Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Vienne, Austria. p. 1-7, </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2637248.2637258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre l'activité collaborative dans des communautés épistémiques en ligne : une approche socio-cognitive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47e Congrès de la SELF. Innovation et travail : sens et valeur du changement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gerra (M.F. Dessaigne; V. Puyeo; P. Beguin), Sep 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00860672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online epistemic communities: theoretical and methodological directions for understanding knowledge co-elaboration in new digital spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fréard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of IEA 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Recife, Brazil. pp.3511-3518</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00860667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Technology Influences the Therapeutic Process: A Comparative Field Evaluation of Augmented Reality and In Vivo Exposure Therapy for Phobia of Small Animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Wrzesien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Alcañiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Botella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Human-Computer Interaction (INTERACT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Lisbon, Portugal. pp.523-540, </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-23774-4_43⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01590554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V3S, a Virtual Environment for Risk Management Training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Barot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domitile Lourdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JVRC11: Joint Virtual Reality Conference of EGVE - EuroVR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Nottingham, France. pp.95-102, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/EGVE/JVRC11/095-102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La méthode I²I &amp;quot; pour l'utilité &amp;quot; : fondements et application à la conception d'une application de réalité virtuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Loup-Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Christofol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Congrès International de Génie Industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Task Descriptions Using Academic Oriented Modelling Languages: A Survey of Actual Practices across the SIGCHI Community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Couix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Human-Computer Interaction (INTERACT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Lisbon, Portugal. pp.555-570, </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-23765-2_38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving perception and understanding of nanoscale phenomena using haptics and visual analogy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinan Haliyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haptics: Perception, Devices and Scenarios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Madrid, Spain. pp.847-856, </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-69057-3_107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User Needs Analysis to Design a 3D Multimodal Protein-Docking Interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ferey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bourdot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Symposium on 3D User Interfaces 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Reno, United States. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/3DUI.2008.4476602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de logiciels libres : enjeux pour l'ergonomie et rôle des utilisateurs dans le processus de conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42e congrès de la SELF. Ergonomie des produits et des services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France Telecom R&amp;D; SELF et SEE, Sep 2007, Saint-Malo, France. pp.43-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00177840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V3S : a training and decision making tool for modelling safety interventions on SEVESO sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Edward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domitile Lourdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Barthes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Virtual reality International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Laval, France. pp.17-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00976190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche multidimensionnelle de la participation dans les communautés de développement de logiciels libres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'Association pour la Recherche Cognitive - ARCo'07 : Cognition – Complexité – Collectif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARCo - INRIA - EKOS, Nov 2007, Nancy, France. pp.279-290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00195871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Participants : fostering design-use mediation in an Open Source Software community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Cognitive Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, London, United Kingdom. pp.57-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00177836v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-agents approach for modelling safety interventions on a SEVESO site through virtual reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Edward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domitile Lourdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Barthes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Meeting "Virtual concept"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparison of Three Techniques to Interact in Large Virtual Environments Using Haptic Devices with Limited Workspace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Dominjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richir Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Computer Graphics International Conference, CGI 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Hangzhou, China. pp.288-299, </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11784203_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Users' participation to the design process in an Open Source Software online community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Annual Workshop on Psychology of Programming Interest Group PPIG'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, UK, pp.99-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00117337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les discussions en ligne dans la conception de logiciels libres : dynamique et temporalité de l'activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes journées de Psychologie Ergonomique EPIQUE'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Toulouse, France. pp.10-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00117335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Control/Display Ratio on the Perception of Mass of Manipulated Objects in Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dominjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Bonn, Germany. pp.19-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of online discussions in an Open-Source Software Community: Reconstructing thematic coherence and argumentation from quotation practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warren Sack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communities and Technologies 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Milano, Italy, pp.121-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00001000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thematic Coherence and Quotation Practices in OSS Design-Oriented Online Discussions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warren Sack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International ACM SIGGROUP conference on Supporting group work - GROUP 2005 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Florida / USA, pp.177-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00001001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A library for Learning Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domitile Lourdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mellet-d'Huart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fuchs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Reality International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Laval, France. pp.PO</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00785378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeling bumps and holes without a haptic interface: the perception of pseudo-haptic textures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGCHI conference on Human factors in computing systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of pseudo-haptic feedback for simulating torque: a comparison between isometric and elastic input devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Paljic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Coquillart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haptic Interfaces for Virtual Environment and Teleoperator Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Chicago, United States. pp.216 - 223, </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HAPTIC.2004.1287199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive Effort in Collective Software Design: Methodological Perspectives in Cognitive Ergonomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willemien Visser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop on Empirical Software Engineering - WSESE 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Monte Porzio Catone, Italy. pp.17-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00117083v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An intelligent tutorial agent for training virtual environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domitile Lourdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th world multiconference on Systemics, Cybernetics and Informatics SCI'01</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Orlando, United States. pp.P</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00785501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study of Distance of Manipulation on the Responsive Workbench</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Paljic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Coquillart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Immersive Projection Technology Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un système de RV pour la formation des agents de conduite aux opérations en milieu ferroviaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domitile Lourdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fuchs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Réalité Virtuelle et Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1999, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effect of Object-Oriented Programming Expertise in Several Dimensions of Comprehension Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Wiedenbeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Workshop on Program Comprehension - IWPC'98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1998, Ischia, Italy. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WPC.1998.693294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00128351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mental Representations Constructed by Experts and Novices in Object-Oriented Program Comprehension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Wiedenbeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human-Computer Interaction, INTERACT'97</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFIP TC13 Interantional Conference on Human-Computer Interaction, 1997, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00118167v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reusing processes and documenting processes: toward an integrated framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deleuze-Dordron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCE8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EACE, Sep 1996, Grenada, Spain. pp.139-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00118274v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An empirical study of software reuse by experts in object-oriented design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP TC13 Interantional Conference on Human-Computer Interaction - INTERACT'95</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1995, Lillehammer, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00128354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traité de la réalité virtuelle Volume 2 - L'interfaçage : l'immersion et l'interaction en environnement virtuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presse des Mines, pp.520, 2006, Mathématique et informatique, 9782911762635</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00753814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Detienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Brangier et G. Valéry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergonomie : 150 notions clés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collection : Univers Psy, Dunod, 2021, 978-2-10-082212-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03388960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les degrés croissants de robotisation de la voiture, de la conduite manuelle au tout automatisé : points de vue croisés des sciences technologiques, des sciences cognitives, des facteurs humains et du droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Netto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Martinesco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gruyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et robots : Droit science-fictionnel et fictions du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Valenciennes, 2020, 978-2-36424-070-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity and Scientific Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Donikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno Arnaldi; Pascal Guitton; Guillaume Moreau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Reality and Augmented Reality - Myths and Realities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, chapitre 3, ISTE - Wiley, pp.123-216, 2018, 9781119341031. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119341031.ch3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages de l'humain virtuel pour la formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domitile Lourdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Presses de l'Ecole des Mines de Paris. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le traité de la réalité virtuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Presses de l'Ecole des Mines de Paris, pp.365-391, 2009, sciences mathématiques et informatiques, Mines Paris, 3e édition</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00462284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modélisation de l'activité finalisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domitile Lourdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Couix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rouillé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Berthoz, Jean-Louis Vercher, Philippe Fuchs, Guillaume Moreau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le traité de la réalité virtuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Presses de l'Ecole des Mines de Paris, pp.213-245, 2009, Sciences mathématiques et informatiques, Mines Paris, 3e édition</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00462286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus d'annotation dans les documents pour l'action : textualité et médiation de la coopération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bringay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Barry-Gréboval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Charlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roger T. Pédauque. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La redocumentarisation du monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cépaduès, pp.149-166, 2007, 9782854287288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des risques sanitaires pour les travailleurs des plateformes numériques de livraison de repas en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Angel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabella Biletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Boarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Daugareihl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2021-SA-0045, Anses. 2025, 245 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-05049790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l’Anses relatif à « la prise en compte, dans le cadre normatif, des effets des LED contenues dans les jouets sur la santé des enfants »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Viénot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Behar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Enouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martinsons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Torriglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2022-SA-0193, Anses. 2024, 33 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04721790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses relatif aux lignes directrices visant à limiter l’exposition des personnes aux champs électromagnétiques (100 kHz – 300 GHz)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pereira de Vasconcelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Andreeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Boarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2021-SA-0192, Anses. 2023, 50 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04241299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets sanitaires liés à une exposition aux technologies de réalité virtuelle et/ou augmentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Behar-Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouriel Grynszpan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Klinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Lobjois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Saisine n° 2017-SA-0076, Anses. 2021, 293 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03788395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment devient-on motocycliste ? Quels apprentissages ? Quels risques ? Quels déterminants ? Etude longitudinale de l’accès à la conduite moto (MOTARD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Bayallal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cestac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pascal Assailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LAPEA (Laboratoire de Psychologie et d’Ergonomie Appliquées). 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04324239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité de l&apos;attestation scolaire de première éducation à la route (QASPER)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cestac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pascal Assailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Convention IFSTTAR-DSR-DGESCO n°2201012354, IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l&amp;apos;Aménagement et des Réseaux. 2018, pp.255</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId383"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="25F2FDB0"/>
+    <w:nsid w:val="5830CE29"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-marie-burkhardt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4417-6430" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076707342" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980454v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Safin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Barcellini" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Burkhardt" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0144929X.2025.2469429" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442448v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leonce" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Bosone" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0144929X.2024.2421446" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04469832v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Vinchon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd Lubart" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bartolotta" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Gironnay" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Botella" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jocb.597" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369397v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Souchet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitile Lourdeaux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter A. Hancock" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.1161932" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166921v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branden Thornhill-Miller" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Camarda" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Mercier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Morisseau," TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jintelligence11030054" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617090v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Un" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Adel&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Vallet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14052665" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02410103v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Detienne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Burkhardt" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Hebert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leclercq" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15710882.2019.1699935" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962255v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Poirier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-020-00624-1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03528288v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vanderhaegen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weining Fang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Naumann" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigore M Havarneanu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-021-00670-3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172912v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Legrand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Rubio" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Aupetit" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Assailly" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25578/RTS_ISSN1951-6614_2021-05" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559791v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Loup-Escande" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Christmann" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Chaniaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Richir" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IJVR.2020.20.1.2924" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235167v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Demmel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gruyer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Glaser" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Larue" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.01.009" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559888v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Loup-Escande" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.4554" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898904v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cestac" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25578/RTS_ISSN1951-6614_2018-03" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066849v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Ryan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veli-Pekka Kallberg" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Radbo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Silla" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140139.2018.1485970" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935793v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodora Stefanova" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Oviedo-Trespalacios" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Freeman" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wullems" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andry Rakotonirainy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2018.03.004" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524664v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Grison" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gyselinck" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Malte Wiener" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-016-0792-z" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524643v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-015-0359-6" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524534v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17457300.2016.1232275" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524870v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigore M. Havarneanu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paran" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2015.04.012" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524666v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Wrzesien" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Botella" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Alcaniz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1463922X.2014.903307" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675334v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juana Breton-Lopez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva del Rio Go0nzales" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2015.01.065" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465989v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40864-015-0022-9" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224214v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashleigh Filtness" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2015.04.001" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061182v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infsof.2014.04.008" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929897v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Millet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole L&#233;cuyer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinan Haliyo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Regnier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2012.12.005" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3CZ1CNT4-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00860554v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise D&#233;tienne" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07370024.2013.812409" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930040v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juana Breton Lopez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1352465813000088" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857947v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Barot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Amokrane" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lenne" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/PRES_a_00134" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02451495v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.761.0027" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856152v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCG.2013.12" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960348v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Baker" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15710882.2012.729063" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559849v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Christofol" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jds.19.9-31" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931309v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fr&#233;ard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WOR-2012-1036-3511" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857957v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.147" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930209v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intcom.2012.09.001" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857953v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Louis Baron" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931194v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8691.2010.00559.x" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-430N0WSQ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753897v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas F&#233;rey" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nelson" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Martin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Picinali" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouyer" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10055-009-0136-z" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753902v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Drif" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bourdot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.28.983-1015" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365574v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Edward" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Barth&#232;s" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lenne" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00860579v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2007.10.008" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00117296v2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Sack" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Ducheneaut" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilan Mahendran" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10606-006-9020-5" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858169v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.661.0065" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00783771v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fuchs" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bernard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCEELL.2002.000430" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00117300v2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Wiedenbeck" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1015297914742" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168321v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Vilkova" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Jambon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22318/cscl2025.597512" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751573v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Amokrane-Ferka" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3673805.3673845" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790312v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Derouiche" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cahour" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Adele" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442454v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3673805.3673824" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200461v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200374v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pascal Assailly" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362632v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324155v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gilet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040461v2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Netto" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fiat" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Guilbot" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Seidowsky" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079542v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02174307v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Allinc" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01502327v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Corneloup" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Garbay" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bourrier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jambon Francis" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.12.191" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522703v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2788412.2788435" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175338v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Loup-Escande" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524875v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Richard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2637248.2637258" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00860672v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00860667v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01591823v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Couix" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23765-2_38" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01590554v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Alca&#241;iz" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23774-4_43" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658649v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/EGVE/JVRC11/095-102" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782406v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190986v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane R&#233;gnier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-69057-3_107" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-7T5FV8QS-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197539v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferey" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DUI.2008.4476602" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00177840v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00976190v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Barthes" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00195871v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00177836v2" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970173v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750834v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dominjon" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richir Simon" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11784203_25" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00117337v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00117335v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860485v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dominjon" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Richard" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Richir" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001000v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001001v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00785378v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mellet-d'Huart" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627372v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Etienne" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01479033v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Paljic" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Coquillart" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HAPTIC.2004.1287199" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00117083v2" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willemien Visser" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01479090v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00785501v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00786694v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00128351v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPC.1998.693294" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00118167v2" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00118274v2" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rouet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deleuze-Dordron" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00128354v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00753814v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Moreau" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03388960v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440332v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Martinesco" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944915v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Argelaguet Sanz" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arnaldi" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ry Casiez" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Donikian" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119341031.ch3" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462284v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462286v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rouill&#233;" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952982v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Zacklad" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien B&#233;nel" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bringay" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barry-Gr&#233;boval" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charlet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04721790v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vi&#233;not" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Behar" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Enouf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martinsons" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Torriglia" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04241299v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pereira de Vasconcelos" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Andreeva" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Boarini" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bourdieu" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03788395v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Behar-Cohen" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouriel Grynszpan" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Klinger" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Lobjois" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324239v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Bayallal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472156v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-marie-burkhardt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4417-6430" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076707342" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602212v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djazia Bessalah" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Burkhardt" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Bachy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ceci" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Becerril Ortega" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/STICEF.33.2.2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980454v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Safin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Barcellini" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0144929X.2025.2469429" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442448v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leonce" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Bosone" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0144929X.2024.2421446" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369397v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Souchet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitile Lourdeaux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter A. Hancock" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.1161932" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166921v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branden Thornhill-Miller" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Camarda" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Mercier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Morisseau," TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jintelligence11030054" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04469832v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Vinchon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd Lubart" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bartolotta" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Gironnay" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Botella" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jocb.597" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617090v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Un" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Adel&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Vallet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14052665" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097318v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Bourgeois-Bougrine" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonnardel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzaneh Pahlavan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1016-9040/a000481" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02410103v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Detienne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Burkhardt" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Hebert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leclercq" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15710882.2019.1699935" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962255v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Poirier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-020-00624-1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03528288v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vanderhaegen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weining Fang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Naumann" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigore M Havarneanu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-021-00670-3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172912v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Legrand" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Rubio" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Aupetit" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Assailly" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25578/RTS_ISSN1951-6614_2021-05" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625818v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Delgrange" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gyselinck" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2020.00046" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559791v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Loup-Escande" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Christmann" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Chaniaud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Richir" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IJVR.2020.20.1.2924" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235167v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Demmel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gruyer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Glaser" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Larue" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.01.009" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559888v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Loup-Escande" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.4554" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898904v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cestac" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25578/RTS_ISSN1951-6614_2018-03" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066849v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Ryan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veli-Pekka Kallberg" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Radbo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Silla" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140139.2018.1485970" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935793v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodora Stefanova" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Oviedo-Trespalacios" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Freeman" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wullems" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andry Rakotonirainy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2018.03.004" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524664v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Grison" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Malte Wiener" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-016-0792-z" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524643v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-015-0359-6" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524534v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17457300.2016.1232275" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524870v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigore M. Havarneanu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paran" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2015.04.012" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675334v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Wrzesien" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Botella" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juana Breton-Lopez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva del Rio Go0nzales" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2015.01.065" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524666v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Alcaniz" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1463922X.2014.903307" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465989v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40864-015-0022-9" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224214v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashleigh Filtness" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2015.04.001" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061182v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infsof.2014.04.008" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00860554v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise D&#233;tienne" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07370024.2013.812409" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857947v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Barot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Amokrane" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lenne" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/PRES_a_00134" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930040v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juana Breton Lopez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1352465813000088" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02451495v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.761.0027" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856152v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCG.2013.12" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929897v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Millet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole L&#233;cuyer" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinan Haliyo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Regnier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2012.12.005" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3CZ1CNT4-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559849v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Christofol" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jds.19.9-31" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931309v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Baker" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fr&#233;ard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WOR-2012-1036-3511" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960348v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15710882.2012.729063" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857957v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.147" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930209v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intcom.2012.09.001" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857953v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Louis Baron" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931194v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8691.2010.00559.x" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-430N0WSQ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753897v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas F&#233;rey" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nelson" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Martin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Picinali" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouyer" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10055-009-0136-z" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753902v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Drif" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bourdot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.28.983-1015" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924928v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ergon.2008.10.013" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1CGPRML8-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924909v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Sack" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intcom.2007.10.004" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-VTJ47JGR-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365574v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Edward" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Barth&#232;s" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lenne" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00860579v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2007.10.008" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924897v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ducheneaut" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilan Mahendran" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10606-006-9020-5" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00117296v2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Ducheneaut" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858169v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.661.0065" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00783771v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fuchs" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bernard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCEELL.2002.000430" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00117300v2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Wiedenbeck" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1015297914742" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168321v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Vilkova" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Jambon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22318/cscl2025.597512" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751573v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Amokrane-Ferka" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3673805.3673845" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790312v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Derouiche" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cahour" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Adele" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442454v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3673805.3673824" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674786v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Attia" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Behar-Cohen" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouriel Grynszpan" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Klinger" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54941/ahfe1004981" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212577v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chaudron" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Chouchane" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Mu&#241;oz" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maille" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200461v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200374v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pascal Assailly" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362632v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651924v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Blanc" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bestaven" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324155v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gilet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040461v2" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Netto" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fiat" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Guilbot" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Seidowsky" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594090v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Decotter" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96071-5_100" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079542v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601036v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Allinc" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96071-5_135" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594160v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bourgeois-Bourgrine" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Richard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Lubart" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Frantz" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96071-5_134" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608707v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Richard" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessi Barre" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96077-7_65" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02174307v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Allinc" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01502327v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Corneloup" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Garbay" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bourrier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jambon Francis" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.12.191" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522703v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2788412.2788435" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175338v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Loup-Escande" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524875v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2637248.2637258" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00860672v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00860667v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01590554v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Alca&#241;iz" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23774-4_43" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658649v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/EGVE/JVRC11/095-102" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782406v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01591823v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Couix" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23765-2_38" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190986v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane R&#233;gnier" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-69057-3_107" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-7T5FV8QS-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197539v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferey" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DUI.2008.4476602" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00177840v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00976190v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Barthes" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00195871v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00177836v2" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970173v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750834v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dominjon" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richir Simon" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11784203_25" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00117337v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00117335v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860485v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dominjon" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Richard" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Richir" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001000v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001001v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00785378v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mellet-d'Huart" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627372v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Etienne" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01479033v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Paljic" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Coquillart" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HAPTIC.2004.1287199" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00117083v2" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willemien Visser" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00785501v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01479090v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00786694v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00128351v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPC.1998.693294" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00118167v2" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00118274v2" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rouet" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deleuze-Dordron" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00128354v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00753814v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Moreau" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03388960v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440332v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Martinesco" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944915v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Argelaguet Sanz" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arnaldi" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ry Casiez" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Donikian" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119341031.ch3" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462284v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462286v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rouill&#233;" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952982v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Zacklad" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien B&#233;nel" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bringay" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barry-Gr&#233;boval" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charlet" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05049790v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Nicot" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Angel" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Biletta" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Boarini" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Daugareihl" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04721790v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vi&#233;not" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Behar" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Enouf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martinsons" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Torriglia" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04241299v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pereira de Vasconcelos" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Andreeva" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bourdieu" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03788395v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Lobjois" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324239v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Bayallal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472156v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>