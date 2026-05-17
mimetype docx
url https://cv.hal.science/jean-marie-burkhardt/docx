--- v1 (2026-04-27)
+++ v2 (2026-05-17)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.666666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> jean-marie Burkhardt </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-marie-burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4417-6430</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">076707342</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Marie Burkhardt est directeur de recherche à l'Univ. Gustave Eiffel au laboratoire de psychologie et d’ergonomie appliquées (LaPEA). Titulaire d’un master en ergonomie (1992) et d’un master en psychologie cognitive (1993), il obtient un doctorat en ergonomie cognitive de l'Université Paris 5 en 1997, et une habilitation à diriger les recherches (HDR) de l'Université Aix Marseille en 2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Il développe des recherches en ergonomie et psychologie sur deux axes : d'une part des études sur les activités, les facteurs de risques et la prévention d'accidents dans le domaine des mobilités - en particulier dans le domaine des transports guidés- et, d'autre part, sur la conception-centrée utilité des technologies émergentes telles que la réalité virtuelle, augmentée et mixte.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Il a été co-éditeur invité des numéros spéciaux sur la qualité de la collaboration de la revue CoDesign: International Journal of CoCreation in Design and the Arts (2012) et du numéro spécial « Rail Human Factors » de la revue Cognition, Technology and Work (2021). Il est membre du comité de rédaction de la revue IATSS Research.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaffolding Learning in Higher Education through Immersive Virtual Reality (IVR): A Systematic Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djazia Bessalah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Bachy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ceci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF: Sciences et Technologie de l'Information et de la comunication pour l'Ed</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23709/STICEF.33.2.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05602212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highlights from the 35th European conference on cognitive ergonomics (ECCE 2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Safin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behaviour and Information Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 44 (06), </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0144929X.2025.2469429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04980454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategies at the platform-train interface: in the pursuit of psychological comfort?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Leonce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Bosone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behaviour and Information Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 44 (6), pp.1146-1154. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0144929X.2024.2421446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05442448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design guidelines for limiting and eliminating virtual reality-induced symptoms and effects at work: a comprehensive, factor-oriented review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Souchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domitile Lourdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter A. Hancock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, pp.32. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2023.1161932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creativity, Critical Thinking, Communication, and Collaboration: Assessment, Certification, and Promotion of 21st Century Skills for the Future of Work and Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branden Thornhill-Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Camarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Morisseau,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (3), pp.54. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jintelligence11030054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04166921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence & Creativity: A Manifesto for Collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Vinchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Todd Lubart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Bartolotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Gironnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Botella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Creative Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 57 (4), pp.472-484. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jocb.597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04469832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Does My Train Line Run? Elicitation of Six Information-Seeking Profiles of Regular Suburban Train Users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Un</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Adelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (5), pp.2665. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su14052665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immersive Virtual Environments’ Impact on Individual and Collective Creativity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Bourgeois-Bougrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonnardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branden Thornhill-Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farzaneh Pahlavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Psychologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (3), pp.237-253. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1027/1016-9040/a000481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The interplay between quality of collaboration, design project evolution and outcome in an architectural design studio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Safin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Detienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Hebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leclercq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoDesign</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17 (4), pp.392-409. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15710882.2019.1699935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual accidents at the interface between platform, train and tracks (PT 2 I) in the subway: a literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Adelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition, Technology and Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23, pp.203-224. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10111-020-00624-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human factors and automation in future railway systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vanderhaegen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weining Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Naumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grigore M Havarneanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition, Technology and Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23 (2), pp.189-192. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10111-021-00670-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03528288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation à la conduite moto vue par les moniteurs : Analyse des pratiques professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Aupetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Assailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2021, 17p. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25578/RTS_ISSN1951-6614_2021-05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03172912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Difficulties and Problem-Solving Strategies in Wayfinding Among Adults With Cognitive Disabilities: A Look at the Bigger Picture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Delgrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gyselinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14, 16 p. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnhum.2020.00046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03625818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usefulness and needs construction process in innovative artefacts: an exploratory study of designers’ viewpoints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Loup-Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Chaniaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of virtual reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (1), pp.48-71. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/IJVR.2020.20.1.2924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03559791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global risk assessment in an autonomous driving context: Impact on both the car and the driver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Demmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gruyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Glaser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Larue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-PapersOnLine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 51 (34), pp 390-395. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.01.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03235167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating usefulness in the context of emerging technologies to identify latent needs: elements from an analysis of the interactions in in‑use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Loup-Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16-2, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.4554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03559888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécurité routière des enfants, développement, compétences et efficacité des mesures d’éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cestac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Assailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018, 17p. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25578/RTS_ISSN1951-6614_2018-03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collecting evidence from distributed sources to evaluate railway suicide and trespass prevention measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Ryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veli-Pekka Kallberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Radbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grigore M Havarneanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Silla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 61, pp1433-1453. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00140139.2018.1485970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextual factors explaining risk-taking intentions at Australian level crossings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teodora Stefanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Oviedo-Trespalacios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Freeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wullems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andry Rakotonirainy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gender, rovné prílezitosti, vyzkum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 110, pp.145-161. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssci.2018.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Route planning with transportation network maps: an eye-tracking study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Grison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gyselinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Malte Wiener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp. 1-15. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00426-016-0792-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring factors related to users' experience of public transport route choice: influence of context and users profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Grison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gyselinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition, Technology and Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (2), pp.287-301. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10111-015-0359-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing suicide and trespass prevention on railways: a problem-solving model from the RESTRAIL project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grigore M Havarneanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Silla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Injury Control and Safety Promotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, p. 1-18. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17457300.2016.1232275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A systematic review of the literature on safety measures to prevent railway suicides and trespassing accidents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grigore M. Havarneanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 81, pp.30-50. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aap.2015.04.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treating small animal phobias using a projective-augmented reality system: A single-case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Wrzesien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Botella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juana Breton-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva del Rio Go0nzales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Human Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 49, pp. 343-353. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chb.2015.01.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Virtual Reality- and Augmented Reality-Mediated Therapeutic Process model: a theoretical revision of clinical issues and HCI issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Wrzesien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Botella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Alcaniz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Issues in Ergonomics Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (2), pp.124-153. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1463922X.2014.903307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Observations of Pedestrian Unsafe Crossing at Urban Australian Level Crossings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teodora Stefanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wullems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Freeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andry Rakotonirainy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Rail Transit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2 (1), pp112-130. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40864-015-0022-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01465989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systems-based approach to investigate unsafe pedestrian behaviour at level crossings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teodora Stefanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashleigh Filtness</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wullems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andry Rakotonirainy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 81, pp 167-186. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aap.2015.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Needs' elaboration between users, designers and project leaders: Analysis of a design process of a virtual reality-based software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Loup-Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information and Software Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 56 (8), pp.1049-1061. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.infsof.2014.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Situated Approach of Roles and Participation in Open Source Software Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 29 (n° 3), pp. 205-255. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07370024.2013.812409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00860554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V3S: A Virtual Environment for Risk-Management Training Based on Human-Activity Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Barot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domitile Lourdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahina Amokrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Presence: Teleoperators and Virtual Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 22 (1), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/PRES_a_00134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Technology Influences the Therapeutic Process: Evaluation of the Patient-Therapist Relationship in Augmented Reality Exposure Therapy and In Vivo Exposure Therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Wrzesien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juana Breton Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Botella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Alcaniz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural and cognitive psychoterapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 41 (4), pp 505-509. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1352465813000088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00930040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticiper et évaluer l'utilité dans la conception ergonomique des technologies émergentes: une revue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Loup-Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 76 (1), pp.27-55. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/th.761.0027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02451495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Therapeutic Lamp: Treating Small-Animal Phobias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Wrzesien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Alcaniz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Botella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juana Breton Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Computer Graphics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 33 (1), pp 80-86. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MCG.2013.12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00856152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haptics and Graphic Analogies for the Understanding of Atomic Force Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinan Haliyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Human-Computer Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 71 (5), pp 608-626. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhcs.2012.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00929897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Decision-making Help Tool in Innovative Product Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Loup-Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Christofol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Decision Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 19 (1), pp.9-31. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/jds.19.9-31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03559849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online epistemic communities: theoretical and methodological directions for understanding knowledge co-elaboration in new digital spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fréard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WORK: A Journal of Prevention, Assessment &amp; Rehabilitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, vol. 41 (n° 1), pp. 3511-3518. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/WOR-2012-1036-3511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality of collaboration in design meetings: methodological reflexions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoDesign: international journal of CoCreation in Design and the arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (4), pp 247-261. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15710882.2012.729063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00960348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation à la conception et qualité du produit dans les communautés en ligne épistémiques. Nouvelles directions de recherche en ergonomie des activités de conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, vol. 9 (n° 1), pp. 39-63. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the quality of collaboration between the client and the therapist in phobia treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Wrzesien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Botella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Alcaniz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interacting with Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24 (6), pp 461-471. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.intcom.2012.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00930209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éducation, formation et apprentissages à l’horizon 2030 : éléments issus d’un atelier de prospective pour la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 18, 17p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creativity in the Age of Emerging Technology: Some Issues and Perspectives in 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Todd Lubart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Creativity and Innovation Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19 (2), pp 160-166. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-8691.2010.00559.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multisensory VR interaction for protein-docking in the CoRSAIRe project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Férey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Picinali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 13 (4), pp.273-293. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10055-009-0136-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01753897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Docking de protéines en réalité virtuelle. Une approche hybride et multimodale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Férey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Drif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bourdot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 28 (8), pp.983 - 1015. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/tsi.28.983-1015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01753902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation in online interaction spaces: Design-use mediation in an Open Source Software community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Industrial Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 39 (3), pp.533-540. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ergon.2008.10.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A socio-cognitive analysis of online design discussions in an Open Source Software community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warren Sack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interacting with Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20 (1), pp.141-165. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.intcom.2007.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling autonomous virtual agents and behaviours in a virtual environment for risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Edward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domitile Lourdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Barthès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 7 (3), pp.13-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00365574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User and developer mediation in an Open Source Software community: Boundary spanning through cross participation in online discussions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Human-Computer Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.558-570. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhcs.2007.10.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00860579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Methodological Framework for Socio-Cognitive Analyses of Collaborative Design of Open Source Software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warren Sack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ducheneaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dilan Mahendran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Supported Cooperative Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15 (2-3), pp.229-250. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10606-006-9020-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Methodological Framework for Socio-Cognitive Analyses of Collaborative Design of Open Source Software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warren Sack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Ducheneaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dilan Mahendran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Supported Cooperative Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15 (2-3), pp.229-250. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10606-006-9020-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00117296v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalité virtuelle et ergonomie : Quelques apports réciproques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 66 (1), pp 65-91. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/th.661.0065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance of an intelligent tutorial agent for virtual reality training systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domitile Lourdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Continuous Engineering and Life-Long Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 2 (1-4), pp.214 - 230. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJCEELL.2002.000430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object-Oriented Program Comprehension: Effect of Expertise, Task and Phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Wiedenbeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Empirical Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1015297914742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00117300v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teachers' Strategies: Collaborative Learning in Second Language Classroom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Vilkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jambon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Computer-Supported Collaborative Learning (CSCL 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Helsinki, Finland. pp.460-464, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22318/cscl2025.597512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05168321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI-assistance to decision-makers: evaluating usability, induced cognitive load, and trust's impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Souchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahina Amokrane-Ferka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Cognitive Ergonomics (ECCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Paris, France. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3673805.3673845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04751573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaginer la mobilité de demain : Quel protocole méthodologique pour projeter l'utilisateur dans l'expérience d'un futur possible ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Derouiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Cahour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Adele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoriales ARPEGE 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Paris, CNAM, France. pp.11-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User experience and psychological comfort at the Platform-Train Interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Leonce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Bosone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCE 2024: European Conference on Cognitive Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Paris, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3673805.3673824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05442454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What about the real use of virtual, extended and augmented reality ? A survey of a French representative sample</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dina Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Behar-Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouriel Grynszpan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Klinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Factors in Virtual Environments and Game Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AHFE, Jul 2024, Nice, France. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54941/ahfe1004981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trust: The Vital Fluid of Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaudron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Chouchane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AHFE 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation à la conduite moto en France : Analyse des pratiques professionnelles et développement des compétences chez les conducteurs novices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cestac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Assailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heure moto (visioconférence)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de l'intérieur, Apr 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet MOTARD, une étude longitudinale de l'accès à la conduite moto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cestac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pascal Assailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Colloque COSMOS (Connaissances Scientifiques pour les MOtocycles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Marne La Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de l'information voyageurs sur le comportement des usagers réguliers des transports en commun en situation perturbée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Un</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Adelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoriales EPIQUE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARPEGE, Jul 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats et perspectives du projet &amp;quot; Sécurité de l'interface quai-train-voie des réseaux de métros et RER (hors RFN)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Bestaven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JM-RST Journées Mobilités du Réseau Scientifique et Technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Lyon (visioconférence), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation à la conduite moto en France : Analyse des pratiques professionnelles et développement des compétences chez les pilotes novices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pascal Assailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire ARPEGE, Commission Nouvelles Mobilités et Déplacements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04324155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles technologies au service des mobilités. Une approche prospective pour un développement éthique et socialement responsable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Netto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Guilbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Seidowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La ville en transformation - Approches pluridisciplinaires et nouveaux défis, Séminaire du Projet Fédérateur Ville 2050</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040461v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Users&apos; Creativity for Service and Needs Identification in the Field of Emerging Technologies: A Comparison of Two Methods and Two Production Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Decotter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Todd Lubart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEA 2018, 20th Congress of the International Ergonomics Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, FLORENCE, Italy. p. 983-989, </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-96071-5_100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisabilité et pertinence de l'oculométrie pour l'étude des comportements des usagers en situation perturbée - Une étude pilote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Un</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Adelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Rencontres Francophones Transport Mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Montréal, Canada. 3p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02079542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Guided Imaginary Projection, a New Methodology for Prospective Ergonomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Allinc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Cahour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEA 2018: 20th Congress of the International Ergonomics Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, FLORENCE, Italy. p. 1340-1347, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-96071-5_135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Virtual Environments Unleash Everyone&apos;s Creative Potential?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Bourgeois-Bourgrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Lubart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Frantz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEA 2018, Proceedings of the 20th Congress of the International Ergonomics Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, FLORENCE, Italy. p. 1328-1339, </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-96071-5_134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effect of Virtual Environment and User/Designer Collaboration on the Creative Co-design Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Todd Lubart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Bourgeois-Bougrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessi Barre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Congress of the International Ergonomics Association (IEA 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Florence, Italy. pp.PP 605-614, </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-96077-7_65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Guided Imaginary Projection, a new methodology for prospective ergonomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Cahour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Allinc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I.E.A 2018 International Ergonomics Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Firenze, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation and virtual reality-based learning of non-technical skills in driving: critical situations, diagnostic and adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Corneloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Garbay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Bourrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jambon Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st IFAC Conference on Cyber-Physical &amp; Human-Systems (CPHS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Florianopolis, Brazil. pp.66-71, </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.12.191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01502327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychological comfort and discomfort in transport modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Allinc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Cahour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCE 2015 - European Conference on Cognitive Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, VARSOVIE, Poland. 3p, </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2788412.2788435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Designers conceive utility, usefulness and needs construction in design: an exploratory study with three contrasted designers’ profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Loup-Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Human Behavior in Design (HBiD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Ascona, Switzerland. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01175338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Users' participation to creative design of new solutions for mobility: an exploratory study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Todd Lubart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCE '14 - 2014 European Conference on Cognitive Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Vienne, Austria. p. 1-7, </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2637248.2637258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre l'activité collaborative dans des communautés épistémiques en ligne : une approche socio-cognitive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47e Congrès de la SELF. Innovation et travail : sens et valeur du changement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gerra (M.F. Dessaigne; V. Puyeo; P. Beguin), Sep 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00860672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online epistemic communities: theoretical and methodological directions for understanding knowledge co-elaboration in new digital spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fréard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of IEA 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Recife, Brazil. pp.3511-3518</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00860667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Technology Influences the Therapeutic Process: A Comparative Field Evaluation of Augmented Reality and In Vivo Exposure Therapy for Phobia of Small Animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Wrzesien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Alcañiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Botella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Human-Computer Interaction (INTERACT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Lisbon, Portugal. pp.523-540, </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-23774-4_43⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01590554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V3S, a Virtual Environment for Risk Management Training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Barot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domitile Lourdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JVRC11: Joint Virtual Reality Conference of EGVE - EuroVR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Nottingham, France. pp.95-102, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/EGVE/JVRC11/095-102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La méthode I²I &amp;quot; pour l'utilité &amp;quot; : fondements et application à la conception d'une application de réalité virtuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Loup-Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Christofol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Congrès International de Génie Industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Task Descriptions Using Academic Oriented Modelling Languages: A Survey of Actual Practices across the SIGCHI Community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Couix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Human-Computer Interaction (INTERACT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Lisbon, Portugal. pp.555-570, </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-23765-2_38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving perception and understanding of nanoscale phenomena using haptics and visual analogy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinan Haliyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haptics: Perception, Devices and Scenarios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Madrid, Spain. pp.847-856, </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-69057-3_107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User Needs Analysis to Design a 3D Multimodal Protein-Docking Interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ferey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bourdot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Symposium on 3D User Interfaces 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Reno, United States. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/3DUI.2008.4476602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de logiciels libres : enjeux pour l'ergonomie et rôle des utilisateurs dans le processus de conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42e congrès de la SELF. Ergonomie des produits et des services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France Telecom R&amp;D; SELF et SEE, Sep 2007, Saint-Malo, France. pp.43-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00177840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V3S : a training and decision making tool for modelling safety interventions on SEVESO sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Edward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domitile Lourdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Barthes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Virtual reality International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Laval, France. pp.17-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00976190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche multidimensionnelle de la participation dans les communautés de développement de logiciels libres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'Association pour la Recherche Cognitive - ARCo'07 : Cognition – Complexité – Collectif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARCo - INRIA - EKOS, Nov 2007, Nancy, France. pp.279-290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00195871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Participants : fostering design-use mediation in an Open Source Software community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Cognitive Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, London, United Kingdom. pp.57-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00177836v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-agents approach for modelling safety interventions on a SEVESO site through virtual reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Edward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domitile Lourdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Barthes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Meeting "Virtual concept"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparison of Three Techniques to Interact in Large Virtual Environments Using Haptic Devices with Limited Workspace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Dominjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richir Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Computer Graphics International Conference, CGI 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Hangzhou, China. pp.288-299, </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11784203_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Users' participation to the design process in an Open Source Software online community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Annual Workshop on Psychology of Programming Interest Group PPIG'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, UK, pp.99-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00117337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les discussions en ligne dans la conception de logiciels libres : dynamique et temporalité de l'activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes journées de Psychologie Ergonomique EPIQUE'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Toulouse, France. pp.10-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00117335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Control/Display Ratio on the Perception of Mass of Manipulated Objects in Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dominjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Bonn, Germany. pp.19-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of online discussions in an Open-Source Software Community: Reconstructing thematic coherence and argumentation from quotation practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warren Sack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communities and Technologies 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Milano, Italy, pp.121-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00001000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thematic Coherence and Quotation Practices in OSS Design-Oriented Online Discussions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warren Sack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International ACM SIGGROUP conference on Supporting group work - GROUP 2005 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Florida / USA, pp.177-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00001001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A library for Learning Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domitile Lourdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mellet-d'Huart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fuchs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Reality International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Laval, France. pp.PO</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00785378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeling bumps and holes without a haptic interface: the perception of pseudo-haptic textures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGCHI conference on Human factors in computing systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of pseudo-haptic feedback for simulating torque: a comparison between isometric and elastic input devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Paljic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Coquillart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haptic Interfaces for Virtual Environment and Teleoperator Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Chicago, United States. pp.216 - 223, </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HAPTIC.2004.1287199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive Effort in Collective Software Design: Methodological Perspectives in Cognitive Ergonomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willemien Visser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop on Empirical Software Engineering - WSESE 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Monte Porzio Catone, Italy. pp.17-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00117083v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An intelligent tutorial agent for training virtual environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domitile Lourdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th world multiconference on Systemics, Cybernetics and Informatics SCI'01</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Orlando, United States. pp.P</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00785501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study of Distance of Manipulation on the Responsive Workbench</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Paljic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Coquillart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Immersive Projection Technology Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un système de RV pour la formation des agents de conduite aux opérations en milieu ferroviaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domitile Lourdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fuchs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Réalité Virtuelle et Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1999, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effect of Object-Oriented Programming Expertise in Several Dimensions of Comprehension Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Wiedenbeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Workshop on Program Comprehension - IWPC'98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1998, Ischia, Italy. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WPC.1998.693294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00128351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mental Representations Constructed by Experts and Novices in Object-Oriented Program Comprehension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Wiedenbeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human-Computer Interaction, INTERACT'97</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFIP TC13 Interantional Conference on Human-Computer Interaction, 1997, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00118167v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reusing processes and documenting processes: toward an integrated framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deleuze-Dordron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCE8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EACE, Sep 1996, Grenada, Spain. pp.139-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00118274v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An empirical study of software reuse by experts in object-oriented design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP TC13 Interantional Conference on Human-Computer Interaction - INTERACT'95</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1995, Lillehammer, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00128354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traité de la réalité virtuelle Volume 2 - L'interfaçage : l'immersion et l'interaction en environnement virtuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presse des Mines, pp.520, 2006, Mathématique et informatique, 9782911762635</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00753814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Detienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Brangier et G. Valéry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergonomie : 150 notions clés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collection : Univers Psy, Dunod, 2021, 978-2-10-082212-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03388960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les degrés croissants de robotisation de la voiture, de la conduite manuelle au tout automatisé : points de vue croisés des sciences technologiques, des sciences cognitives, des facteurs humains et du droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Netto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Martinesco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gruyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et robots : Droit science-fictionnel et fictions du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Valenciennes, 2020, 978-2-36424-070-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity and Scientific Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Donikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno Arnaldi; Pascal Guitton; Guillaume Moreau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Reality and Augmented Reality - Myths and Realities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, chapitre 3, ISTE - Wiley, pp.123-216, 2018, 9781119341031. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119341031.ch3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages de l'humain virtuel pour la formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domitile Lourdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Presses de l'Ecole des Mines de Paris. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le traité de la réalité virtuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Presses de l'Ecole des Mines de Paris, pp.365-391, 2009, sciences mathématiques et informatiques, Mines Paris, 3e édition</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00462284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modélisation de l'activité finalisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domitile Lourdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Couix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rouillé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Berthoz, Jean-Louis Vercher, Philippe Fuchs, Guillaume Moreau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le traité de la réalité virtuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Presses de l'Ecole des Mines de Paris, pp.213-245, 2009, Sciences mathématiques et informatiques, Mines Paris, 3e édition</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00462286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus d'annotation dans les documents pour l'action : textualité et médiation de la coopération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bringay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Barry-Gréboval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Charlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roger T. Pédauque. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La redocumentarisation du monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cépaduès, pp.149-166, 2007, 9782854287288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des risques sanitaires pour les travailleurs des plateformes numériques de livraison de repas en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Angel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabella Biletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Boarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Daugareihl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2021-SA-0045, Anses. 2025, 245 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-05049790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l’Anses relatif à « la prise en compte, dans le cadre normatif, des effets des LED contenues dans les jouets sur la santé des enfants »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Viénot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Behar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Enouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martinsons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Torriglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2022-SA-0193, Anses. 2024, 33 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04721790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses relatif aux lignes directrices visant à limiter l’exposition des personnes aux champs électromagnétiques (100 kHz – 300 GHz)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pereira de Vasconcelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Andreeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Boarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2021-SA-0192, Anses. 2023, 50 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04241299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets sanitaires liés à une exposition aux technologies de réalité virtuelle et/ou augmentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Behar-Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouriel Grynszpan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Klinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Lobjois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Saisine n° 2017-SA-0076, Anses. 2021, 293 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03788395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment devient-on motocycliste ? Quels apprentissages ? Quels risques ? Quels déterminants ? Etude longitudinale de l’accès à la conduite moto (MOTARD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Bayallal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cestac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pascal Assailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LAPEA (Laboratoire de Psychologie et d’Ergonomie Appliquées). 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04324239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité de l&apos;attestation scolaire de première éducation à la route (QASPER)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cestac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pascal Assailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Convention IFSTTAR-DSR-DGESCO n°2201012354, IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l&amp;apos;Aménagement et des Réseaux. 2018, pp.255</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId383"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.666666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> jean-marie Burkhardt </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-marie-burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4417-6430</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">076707342</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Marie Burkhardt est directeur de recherche à l'Univ. Gustave Eiffel au laboratoire de psychologie et d’ergonomie appliquées (LaPEA). Titulaire d’un master en ergonomie (1992) et d’un master en psychologie cognitive (1993), il obtient un doctorat en ergonomie cognitive de l'Université Paris 5 en 1997, et une habilitation à diriger les recherches (HDR) de l'Université Aix Marseille en 2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Il développe des recherches en ergonomie et psychologie sur deux axes : d'une part des études sur les activités, les facteurs de risques et la prévention d'accidents dans le domaine des mobilités - en particulier dans le domaine des transports guidés- et, d'autre part, sur la conception-centrée utilité des technologies émergentes telles que la réalité virtuelle, augmentée et mixte.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Il a été co-éditeur invité des numéros spéciaux sur la qualité de la collaboration de la revue CoDesign: International Journal of CoCreation in Design and the Arts (2012) et du numéro spécial « Rail Human Factors » de la revue Cognition, Technology and Work (2021). Il est membre du comité de rédaction de la revue IATSS Research.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaffolding Learning in Higher Education through Immersive Virtual Reality (IVR): A Systematic Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djazia Bessalah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Bachy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ceci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 33 (3), 30p. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23709/STICEF.33.2.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05602212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highlights from the 35th European conference on cognitive ergonomics (ECCE 2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Safin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behaviour and Information Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 44 (06), </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0144929X.2025.2469429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04980454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategies at the platform-train interface: in the pursuit of psychological comfort?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Leonce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Bosone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behaviour and Information Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 44 (6), pp.1146-1154. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0144929X.2024.2421446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05442448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design guidelines for limiting and eliminating virtual reality-induced symptoms and effects at work: a comprehensive, factor-oriented review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Souchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domitile Lourdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter A. Hancock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, pp.32. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2023.1161932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creativity, Critical Thinking, Communication, and Collaboration: Assessment, Certification, and Promotion of 21st Century Skills for the Future of Work and Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branden Thornhill-Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Camarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Morisseau,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (3), pp.54. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jintelligence11030054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04166921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence & Creativity: A Manifesto for Collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Vinchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Todd Lubart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Bartolotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Gironnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Botella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Creative Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 57 (4), pp.472-484. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jocb.597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04469832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immersive Virtual Environments’ Impact on Individual and Collective Creativity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Bourgeois-Bougrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonnardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branden Thornhill-Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farzaneh Pahlavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Psychologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (3), pp.237-253. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1027/1016-9040/a000481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Does My Train Line Run? Elicitation of Six Information-Seeking Profiles of Regular Suburban Train Users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Un</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Adelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (5), pp.2665. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su14052665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual accidents at the interface between platform, train and tracks (PT 2 I) in the subway: a literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Adelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition, Technology and Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23, pp.203-224. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10111-020-00624-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human factors and automation in future railway systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vanderhaegen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weining Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Naumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grigore M Havarneanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition, Technology and Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23 (2), pp.189-192. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10111-021-00670-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03528288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The interplay between quality of collaboration, design project evolution and outcome in an architectural design studio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Safin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Detienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Hebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leclercq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoDesign</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17 (4), pp.392-409. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15710882.2019.1699935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation à la conduite moto vue par les moniteurs : Analyse des pratiques professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Aupetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Assailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2021, 17p. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25578/RTS_ISSN1951-6614_2021-05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03172912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Difficulties and Problem-Solving Strategies in Wayfinding Among Adults With Cognitive Disabilities: A Look at the Bigger Picture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Delgrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gyselinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14, 16 p. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnhum.2020.00046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03625818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usefulness and needs construction process in innovative artefacts: an exploratory study of designers’ viewpoints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Loup-Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Chaniaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of virtual reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (1), pp.48-71. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/IJVR.2020.20.1.2924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03559791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global risk assessment in an autonomous driving context: Impact on both the car and the driver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Demmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gruyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Glaser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Larue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-PapersOnLine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 51 (34), pp 390-395. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.01.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03235167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating usefulness in the context of emerging technologies to identify latent needs: elements from an analysis of the interactions in in‑use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Loup-Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16-2, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.4554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03559888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécurité routière des enfants, développement, compétences et efficacité des mesures d’éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cestac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Assailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018, 17p. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25578/RTS_ISSN1951-6614_2018-03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collecting evidence from distributed sources to evaluate railway suicide and trespass prevention measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Ryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veli-Pekka Kallberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Radbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grigore M Havarneanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Silla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 61, pp1433-1453. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00140139.2018.1485970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextual factors explaining risk-taking intentions at Australian level crossings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teodora Stefanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Oviedo-Trespalacios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Freeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wullems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andry Rakotonirainy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gender, rovné prílezitosti, vyzkum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 110, pp.145-161. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssci.2018.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Route planning with transportation network maps: an eye-tracking study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Grison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gyselinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Malte Wiener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp. 1-15. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00426-016-0792-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring factors related to users' experience of public transport route choice: influence of context and users profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Grison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gyselinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition, Technology and Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (2), pp.287-301. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10111-015-0359-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing suicide and trespass prevention on railways: a problem-solving model from the RESTRAIL project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grigore M Havarneanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Silla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Injury Control and Safety Promotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, p. 1-18. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17457300.2016.1232275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treating small animal phobias using a projective-augmented reality system: A single-case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Wrzesien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Botella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juana Breton-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva del Rio Go0nzales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Human Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 49, pp. 343-353. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chb.2015.01.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Virtual Reality- and Augmented Reality-Mediated Therapeutic Process model: a theoretical revision of clinical issues and HCI issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Wrzesien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Botella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Alcaniz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Issues in Ergonomics Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (2), pp.124-153. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1463922X.2014.903307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Observations of Pedestrian Unsafe Crossing at Urban Australian Level Crossings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teodora Stefanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wullems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Freeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andry Rakotonirainy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Rail Transit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2 (1), pp112-130. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40864-015-0022-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01465989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A systematic review of the literature on safety measures to prevent railway suicides and trespassing accidents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grigore M. Havarneanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 81, pp.30-50. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aap.2015.04.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systems-based approach to investigate unsafe pedestrian behaviour at level crossings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teodora Stefanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashleigh Filtness</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wullems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andry Rakotonirainy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 81, pp 167-186. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aap.2015.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Needs' elaboration between users, designers and project leaders: Analysis of a design process of a virtual reality-based software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Loup-Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information and Software Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 56 (8), pp.1049-1061. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.infsof.2014.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticiper et évaluer l'utilité dans la conception ergonomique des technologies émergentes: une revue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Loup-Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 76 (1), pp.27-55. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/th.761.0027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02451495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Situated Approach of Roles and Participation in Open Source Software Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 29 (n° 3), pp. 205-255. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07370024.2013.812409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00860554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V3S: A Virtual Environment for Risk-Management Training Based on Human-Activity Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Barot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domitile Lourdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahina Amokrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Presence: Teleoperators and Virtual Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 22 (1), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/PRES_a_00134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Technology Influences the Therapeutic Process: Evaluation of the Patient-Therapist Relationship in Augmented Reality Exposure Therapy and In Vivo Exposure Therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Wrzesien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juana Breton Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Botella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Alcaniz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural and cognitive psychoterapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 41 (4), pp 505-509. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1352465813000088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00930040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Therapeutic Lamp: Treating Small-Animal Phobias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Wrzesien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Alcaniz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Botella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juana Breton Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Computer Graphics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 33 (1), pp 80-86. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MCG.2013.12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00856152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haptics and Graphic Analogies for the Understanding of Atomic Force Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinan Haliyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Human-Computer Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 71 (5), pp 608-626. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhcs.2012.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00929897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality of collaboration in design meetings: methodological reflexions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoDesign: international journal of CoCreation in Design and the arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (4), pp 247-261. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15710882.2012.729063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00960348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Decision-making Help Tool in Innovative Product Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Loup-Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Christofol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Decision Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 19 (1), pp.9-31. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/jds.19.9-31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03559849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online epistemic communities: theoretical and methodological directions for understanding knowledge co-elaboration in new digital spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fréard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WORK: A Journal of Prevention, Assessment &amp; Rehabilitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, vol. 41 (n° 1), pp. 3511-3518. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/WOR-2012-1036-3511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation à la conception et qualité du produit dans les communautés en ligne épistémiques. Nouvelles directions de recherche en ergonomie des activités de conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, vol. 9 (n° 1), pp. 39-63. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the quality of collaboration between the client and the therapist in phobia treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Wrzesien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Botella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Alcaniz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interacting with Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24 (6), pp 461-471. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.intcom.2012.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00930209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éducation, formation et apprentissages à l’horizon 2030 : éléments issus d’un atelier de prospective pour la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 18, 17p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creativity in the Age of Emerging Technology: Some Issues and Perspectives in 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Todd Lubart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Creativity and Innovation Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19 (2), pp 160-166. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-8691.2010.00559.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Docking de protéines en réalité virtuelle. Une approche hybride et multimodale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Férey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Drif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bourdot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 28 (8), pp.983 - 1015. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/tsi.28.983-1015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01753902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multisensory VR interaction for protein-docking in the CoRSAIRe project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Férey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Picinali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 13 (4), pp.273-293. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10055-009-0136-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01753897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation in online interaction spaces: Design-use mediation in an Open Source Software community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Industrial Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 39 (3), pp.533-540. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ergon.2008.10.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A socio-cognitive analysis of online design discussions in an Open Source Software community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warren Sack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interacting with Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20 (1), pp.141-165. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.intcom.2007.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling autonomous virtual agents and behaviours in a virtual environment for risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Edward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domitile Lourdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Barthès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 7 (3), pp.13-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00365574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User and developer mediation in an Open Source Software community: Boundary spanning through cross participation in online discussions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Human-Computer Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.558-570. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhcs.2007.10.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00860579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Methodological Framework for Socio-Cognitive Analyses of Collaborative Design of Open Source Software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warren Sack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ducheneaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dilan Mahendran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Supported Cooperative Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15 (2-3), pp.229-250. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10606-006-9020-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Methodological Framework for Socio-Cognitive Analyses of Collaborative Design of Open Source Software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warren Sack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Ducheneaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dilan Mahendran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Supported Cooperative Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15 (2-3), pp.229-250. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10606-006-9020-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00117296v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalité virtuelle et ergonomie : Quelques apports réciproques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 66 (1), pp 65-91. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/th.661.0065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance of an intelligent tutorial agent for virtual reality training systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domitile Lourdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Continuous Engineering and Life-Long Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 2 (1-4), pp.214 - 230. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJCEELL.2002.000430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object-Oriented Program Comprehension: Effect of Expertise, Task and Phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Wiedenbeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Empirical Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1015297914742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00117300v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teachers' Strategies: Collaborative Learning in Second Language Classroom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Vilkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jambon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Computer-Supported Collaborative Learning (CSCL 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Helsinki, Finland. pp.460-464, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22318/cscl2025.597512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05168321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaginer la mobilité de demain : Quel protocole méthodologique pour projeter l'utilisateur dans l'expérience d'un futur possible ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Derouiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Cahour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Adele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoriales ARPEGE 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Paris, CNAM, France. pp.11-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI-assistance to decision-makers: evaluating usability, induced cognitive load, and trust's impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Souchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahina Amokrane-Ferka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Cognitive Ergonomics (ECCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Paris, France. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3673805.3673845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04751573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User experience and psychological comfort at the Platform-Train Interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Leonce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Bosone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCE 2024: European Conference on Cognitive Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Paris, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3673805.3673824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05442454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What about the real use of virtual, extended and augmented reality ? A survey of a French representative sample</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dina Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Behar-Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouriel Grynszpan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Klinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Factors in Virtual Environments and Game Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AHFE, Jul 2024, Nice, France. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54941/ahfe1004981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trust: The Vital Fluid of Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaudron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Chouchane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AHFE 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation à la conduite moto en France : Analyse des pratiques professionnelles et développement des compétences chez les conducteurs novices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cestac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Assailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heure moto (visioconférence)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de l'intérieur, Apr 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet MOTARD, une étude longitudinale de l'accès à la conduite moto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cestac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pascal Assailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Colloque COSMOS (Connaissances Scientifiques pour les MOtocycles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Marne La Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation à la conduite moto en France : Analyse des pratiques professionnelles et développement des compétences chez les pilotes novices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pascal Assailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire ARPEGE, Commission Nouvelles Mobilités et Déplacements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04324155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de l'information voyageurs sur le comportement des usagers réguliers des transports en commun en situation perturbée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Un</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Adelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoriales EPIQUE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARPEGE, Jul 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats et perspectives du projet &amp;quot; Sécurité de l'interface quai-train-voie des réseaux de métros et RER (hors RFN)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Bestaven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JM-RST Journées Mobilités du Réseau Scientifique et Technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Lyon (visioconférence), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles technologies au service des mobilités. Une approche prospective pour un développement éthique et socialement responsable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Netto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Guilbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Seidowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La ville en transformation - Approches pluridisciplinaires et nouveaux défis, Séminaire du Projet Fédérateur Ville 2050</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040461v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisabilité et pertinence de l'oculométrie pour l'étude des comportements des usagers en situation perturbée - Une étude pilote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Un</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Adelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Rencontres Francophones Transport Mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Montréal, Canada. 3p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02079542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Users&apos; Creativity for Service and Needs Identification in the Field of Emerging Technologies: A Comparison of Two Methods and Two Production Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Decotter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Todd Lubart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEA 2018, 20th Congress of the International Ergonomics Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, FLORENCE, Italy. p. 983-989, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-96071-5_100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Guided Imaginary Projection, a New Methodology for Prospective Ergonomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Allinc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Cahour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEA 2018: 20th Congress of the International Ergonomics Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, FLORENCE, Italy. p. 1340-1347, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-96071-5_135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Virtual Environments Unleash Everyone&apos;s Creative Potential?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Bourgeois-Bourgrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Lubart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Frantz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEA 2018, Proceedings of the 20th Congress of the International Ergonomics Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, FLORENCE, Italy. p. 1328-1339, </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-96071-5_134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effect of Virtual Environment and User/Designer Collaboration on the Creative Co-design Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Todd Lubart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Bourgeois-Bougrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessi Barre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Congress of the International Ergonomics Association (IEA 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Florence, Italy. pp.PP 605-614, </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-96077-7_65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Guided Imaginary Projection, a new methodology for prospective ergonomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Cahour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Allinc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I.E.A 2018 International Ergonomics Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Firenze, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation and virtual reality-based learning of non-technical skills in driving: critical situations, diagnostic and adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Corneloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Garbay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Bourrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jambon Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st IFAC Conference on Cyber-Physical &amp; Human-Systems (CPHS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Florianopolis, Brazil. pp.66-71, </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.12.191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01502327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychological comfort and discomfort in transport modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Allinc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Cahour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCE 2015 - European Conference on Cognitive Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, VARSOVIE, Poland. 3p, </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2788412.2788435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Users' participation to creative design of new solutions for mobility: an exploratory study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Todd Lubart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCE '14 - 2014 European Conference on Cognitive Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Vienne, Austria. p. 1-7, </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2637248.2637258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Designers conceive utility, usefulness and needs construction in design: an exploratory study with three contrasted designers’ profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Loup-Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Human Behavior in Design (HBiD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Ascona, Switzerland. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01175338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online epistemic communities: theoretical and methodological directions for understanding knowledge co-elaboration in new digital spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fréard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of IEA 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Recife, Brazil. pp.3511-3518</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00860667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre l'activité collaborative dans des communautés épistémiques en ligne : une approche socio-cognitive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47e Congrès de la SELF. Innovation et travail : sens et valeur du changement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gerra (M.F. Dessaigne; V. Puyeo; P. Beguin), Sep 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00860672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Technology Influences the Therapeutic Process: A Comparative Field Evaluation of Augmented Reality and In Vivo Exposure Therapy for Phobia of Small Animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Wrzesien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Alcañiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Botella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Human-Computer Interaction (INTERACT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Lisbon, Portugal. pp.523-540, </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-23774-4_43⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01590554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V3S, a Virtual Environment for Risk Management Training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Barot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domitile Lourdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JVRC11: Joint Virtual Reality Conference of EGVE - EuroVR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Nottingham, France. pp.95-102, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/EGVE/JVRC11/095-102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La méthode I²I &amp;quot; pour l'utilité &amp;quot; : fondements et application à la conception d'une application de réalité virtuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Loup-Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Christofol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Congrès International de Génie Industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Task Descriptions Using Academic Oriented Modelling Languages: A Survey of Actual Practices across the SIGCHI Community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Couix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Human-Computer Interaction (INTERACT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Lisbon, Portugal. pp.555-570, </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-23765-2_38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User Needs Analysis to Design a 3D Multimodal Protein-Docking Interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ferey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bourdot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Symposium on 3D User Interfaces 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Reno, United States. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/3DUI.2008.4476602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving perception and understanding of nanoscale phenomena using haptics and visual analogy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinan Haliyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haptics: Perception, Devices and Scenarios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Madrid, Spain. pp.847-856, </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-69057-3_107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de logiciels libres : enjeux pour l'ergonomie et rôle des utilisateurs dans le processus de conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42e congrès de la SELF. Ergonomie des produits et des services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France Telecom R&amp;D; SELF et SEE, Sep 2007, Saint-Malo, France. pp.43-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00177840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V3S : a training and decision making tool for modelling safety interventions on SEVESO sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Edward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domitile Lourdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Barthes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Virtual reality International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Laval, France. pp.17-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00976190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche multidimensionnelle de la participation dans les communautés de développement de logiciels libres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'Association pour la Recherche Cognitive - ARCo'07 : Cognition – Complexité – Collectif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARCo - INRIA - EKOS, Nov 2007, Nancy, France. pp.279-290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00195871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Participants : fostering design-use mediation in an Open Source Software community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Cognitive Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, London, United Kingdom. pp.57-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00177836v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Users' participation to the design process in an Open Source Software online community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Annual Workshop on Psychology of Programming Interest Group PPIG'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, UK, pp.99-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00117337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparison of Three Techniques to Interact in Large Virtual Environments Using Haptic Devices with Limited Workspace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Dominjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richir Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Computer Graphics International Conference, CGI 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Hangzhou, China. pp.288-299, </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11784203_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-agents approach for modelling safety interventions on a SEVESO site through virtual reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Edward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domitile Lourdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Barthes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Meeting "Virtual concept"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les discussions en ligne dans la conception de logiciels libres : dynamique et temporalité de l'activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes journées de Psychologie Ergonomique EPIQUE'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Toulouse, France. pp.10-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00117335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Control/Display Ratio on the Perception of Mass of Manipulated Objects in Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dominjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Bonn, Germany. pp.19-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of online discussions in an Open-Source Software Community: Reconstructing thematic coherence and argumentation from quotation practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warren Sack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communities and Technologies 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Milano, Italy, pp.121-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00001000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thematic Coherence and Quotation Practices in OSS Design-Oriented Online Discussions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warren Sack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International ACM SIGGROUP conference on Supporting group work - GROUP 2005 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Florida / USA, pp.177-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00001001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A library for Learning Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domitile Lourdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mellet-d'Huart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fuchs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Reality International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Laval, France. pp.PO</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00785378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeling bumps and holes without a haptic interface: the perception of pseudo-haptic textures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGCHI conference on Human factors in computing systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of pseudo-haptic feedback for simulating torque: a comparison between isometric and elastic input devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Paljic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Coquillart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haptic Interfaces for Virtual Environment and Teleoperator Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Chicago, United States. pp.216 - 223, </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HAPTIC.2004.1287199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive Effort in Collective Software Design: Methodological Perspectives in Cognitive Ergonomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willemien Visser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop on Empirical Software Engineering - WSESE 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Monte Porzio Catone, Italy. pp.17-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00117083v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An intelligent tutorial agent for training virtual environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domitile Lourdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th world multiconference on Systemics, Cybernetics and Informatics SCI'01</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Orlando, United States. pp.P</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00785501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study of Distance of Manipulation on the Responsive Workbench</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Paljic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Coquillart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Immersive Projection Technology Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un système de RV pour la formation des agents de conduite aux opérations en milieu ferroviaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domitile Lourdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fuchs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Réalité Virtuelle et Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1999, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effect of Object-Oriented Programming Expertise in Several Dimensions of Comprehension Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Wiedenbeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Workshop on Program Comprehension - IWPC'98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1998, Ischia, Italy. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WPC.1998.693294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00128351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mental Representations Constructed by Experts and Novices in Object-Oriented Program Comprehension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Wiedenbeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human-Computer Interaction, INTERACT'97</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFIP TC13 Interantional Conference on Human-Computer Interaction, 1997, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00118167v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reusing processes and documenting processes: toward an integrated framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deleuze-Dordron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCE8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EACE, Sep 1996, Grenada, Spain. pp.139-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00118274v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An empirical study of software reuse by experts in object-oriented design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP TC13 Interantional Conference on Human-Computer Interaction - INTERACT'95</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1995, Lillehammer, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00128354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traité de la réalité virtuelle Volume 2 - L'interfaçage : l'immersion et l'interaction en environnement virtuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presse des Mines, pp.520, 2006, Mathématique et informatique, 9782911762635</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00753814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Detienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Brangier et G. Valéry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergonomie : 150 notions clés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collection : Univers Psy, Dunod, 2021, 978-2-10-082212-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03388960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les degrés croissants de robotisation de la voiture, de la conduite manuelle au tout automatisé : points de vue croisés des sciences technologiques, des sciences cognitives, des facteurs humains et du droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Netto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Martinesco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gruyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et robots : Droit science-fictionnel et fictions du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Valenciennes, 2020, 978-2-36424-070-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity and Scientific Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Donikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno Arnaldi; Pascal Guitton; Guillaume Moreau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Reality and Augmented Reality - Myths and Realities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, chapitre 3, ISTE - Wiley, pp.123-216, 2018, 9781119341031. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119341031.ch3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages de l'humain virtuel pour la formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domitile Lourdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Presses de l'Ecole des Mines de Paris. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le traité de la réalité virtuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Presses de l'Ecole des Mines de Paris, pp.365-391, 2009, sciences mathématiques et informatiques, Mines Paris, 3e édition</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00462284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modélisation de l'activité finalisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domitile Lourdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Couix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rouillé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Berthoz, Jean-Louis Vercher, Philippe Fuchs, Guillaume Moreau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le traité de la réalité virtuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Presses de l'Ecole des Mines de Paris, pp.213-245, 2009, Sciences mathématiques et informatiques, Mines Paris, 3e édition</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00462286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus d'annotation dans les documents pour l'action : textualité et médiation de la coopération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bringay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Barry-Gréboval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Charlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roger T. Pédauque. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La redocumentarisation du monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cépaduès, pp.149-166, 2007, 9782854287288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des risques sanitaires pour les travailleurs des plateformes numériques de livraison de repas en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Angel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabella Biletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Boarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Daugareihl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2021-SA-0045, Anses. 2025, 245 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-05049790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l’Anses relatif à « la prise en compte, dans le cadre normatif, des effets des LED contenues dans les jouets sur la santé des enfants »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Viénot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Behar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Enouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martinsons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Torriglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2022-SA-0193, Anses. 2024, 33 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04721790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses relatif aux lignes directrices visant à limiter l’exposition des personnes aux champs électromagnétiques (100 kHz – 300 GHz)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pereira de Vasconcelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Andreeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Boarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2021-SA-0192, Anses. 2023, 50 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04241299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets sanitaires liés à une exposition aux technologies de réalité virtuelle et/ou augmentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Behar-Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouriel Grynszpan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Klinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Lobjois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Saisine n° 2017-SA-0076, Anses. 2021, 293 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03788395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment devient-on motocycliste ? Quels apprentissages ? Quels risques ? Quels déterminants ? Etude longitudinale de l’accès à la conduite moto (MOTARD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Bayallal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cestac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pascal Assailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LAPEA (Laboratoire de Psychologie et d’Ergonomie Appliquées). 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04324239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité de l&apos;attestation scolaire de première éducation à la route (QASPER)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cestac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pascal Assailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Convention IFSTTAR-DSR-DGESCO n°2201012354, IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l&amp;apos;Aménagement et des Réseaux. 2018, pp.255</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId383"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5830CE29"/>
+    <w:nsid w:val="3F09D641"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-marie-burkhardt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4417-6430" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076707342" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602212v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djazia Bessalah" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Burkhardt" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Bachy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ceci" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Becerril Ortega" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/STICEF.33.2.2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980454v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Safin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Barcellini" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0144929X.2025.2469429" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442448v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leonce" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Bosone" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0144929X.2024.2421446" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369397v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Souchet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitile Lourdeaux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter A. Hancock" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.1161932" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166921v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branden Thornhill-Miller" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Camarda" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Mercier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Morisseau," TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jintelligence11030054" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04469832v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Vinchon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd Lubart" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bartolotta" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Gironnay" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Botella" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jocb.597" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617090v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Un" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Adel&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Vallet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14052665" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097318v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Bourgeois-Bougrine" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonnardel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzaneh Pahlavan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1016-9040/a000481" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02410103v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Detienne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Burkhardt" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Hebert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leclercq" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15710882.2019.1699935" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962255v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Poirier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-020-00624-1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03528288v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vanderhaegen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weining Fang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Naumann" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigore M Havarneanu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-021-00670-3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172912v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Legrand" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Rubio" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Aupetit" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Assailly" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25578/RTS_ISSN1951-6614_2021-05" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625818v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Delgrange" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gyselinck" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2020.00046" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559791v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Loup-Escande" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Christmann" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Chaniaud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Richir" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IJVR.2020.20.1.2924" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235167v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Demmel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gruyer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Glaser" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Larue" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.01.009" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559888v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Loup-Escande" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.4554" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898904v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cestac" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25578/RTS_ISSN1951-6614_2018-03" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066849v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Ryan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veli-Pekka Kallberg" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Radbo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Silla" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140139.2018.1485970" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935793v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodora Stefanova" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Oviedo-Trespalacios" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Freeman" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wullems" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andry Rakotonirainy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2018.03.004" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524664v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Grison" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Malte Wiener" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-016-0792-z" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524643v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-015-0359-6" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524534v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17457300.2016.1232275" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524870v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigore M. Havarneanu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paran" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2015.04.012" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675334v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Wrzesien" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Botella" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juana Breton-Lopez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva del Rio Go0nzales" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2015.01.065" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524666v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Alcaniz" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1463922X.2014.903307" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465989v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40864-015-0022-9" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224214v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashleigh Filtness" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2015.04.001" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061182v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infsof.2014.04.008" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00860554v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise D&#233;tienne" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07370024.2013.812409" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857947v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Barot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Amokrane" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lenne" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/PRES_a_00134" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930040v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juana Breton Lopez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1352465813000088" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02451495v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.761.0027" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856152v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCG.2013.12" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929897v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Millet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole L&#233;cuyer" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinan Haliyo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Regnier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2012.12.005" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3CZ1CNT4-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559849v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Christofol" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jds.19.9-31" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931309v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Baker" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fr&#233;ard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WOR-2012-1036-3511" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960348v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15710882.2012.729063" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857957v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.147" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930209v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intcom.2012.09.001" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857953v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Louis Baron" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931194v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8691.2010.00559.x" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-430N0WSQ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753897v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas F&#233;rey" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nelson" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Martin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Picinali" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouyer" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10055-009-0136-z" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753902v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Drif" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bourdot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.28.983-1015" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924928v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ergon.2008.10.013" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1CGPRML8-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924909v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Sack" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intcom.2007.10.004" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-VTJ47JGR-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365574v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Edward" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Barth&#232;s" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lenne" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00860579v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2007.10.008" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924897v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ducheneaut" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilan Mahendran" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10606-006-9020-5" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00117296v2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Ducheneaut" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858169v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.661.0065" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00783771v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fuchs" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bernard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCEELL.2002.000430" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00117300v2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Wiedenbeck" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1015297914742" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168321v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Vilkova" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Jambon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22318/cscl2025.597512" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751573v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Amokrane-Ferka" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3673805.3673845" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790312v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Derouiche" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cahour" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Adele" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442454v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3673805.3673824" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674786v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Attia" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Behar-Cohen" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouriel Grynszpan" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Klinger" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54941/ahfe1004981" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212577v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chaudron" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Chouchane" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Mu&#241;oz" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maille" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200461v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200374v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pascal Assailly" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362632v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651924v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Blanc" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bestaven" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324155v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gilet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040461v2" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Netto" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fiat" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Guilbot" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Seidowsky" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594090v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Decotter" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96071-5_100" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079542v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601036v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Allinc" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96071-5_135" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594160v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bourgeois-Bourgrine" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Richard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Lubart" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Frantz" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96071-5_134" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608707v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Richard" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessi Barre" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96077-7_65" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02174307v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Allinc" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01502327v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Corneloup" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Garbay" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bourrier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jambon Francis" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.12.191" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522703v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2788412.2788435" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175338v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Loup-Escande" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524875v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2637248.2637258" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00860672v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00860667v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01590554v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Alca&#241;iz" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23774-4_43" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658649v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/EGVE/JVRC11/095-102" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782406v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01591823v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Couix" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23765-2_38" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190986v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane R&#233;gnier" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-69057-3_107" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-7T5FV8QS-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197539v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferey" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DUI.2008.4476602" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00177840v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00976190v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Barthes" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00195871v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00177836v2" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970173v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750834v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dominjon" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richir Simon" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11784203_25" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00117337v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00117335v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860485v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dominjon" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Richard" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Richir" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001000v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001001v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00785378v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mellet-d'Huart" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627372v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Etienne" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01479033v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Paljic" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Coquillart" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HAPTIC.2004.1287199" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00117083v2" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willemien Visser" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00785501v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01479090v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00786694v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00128351v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPC.1998.693294" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00118167v2" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00118274v2" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rouet" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deleuze-Dordron" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00128354v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00753814v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Moreau" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03388960v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440332v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Martinesco" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944915v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Argelaguet Sanz" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arnaldi" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ry Casiez" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Donikian" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119341031.ch3" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462284v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462286v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rouill&#233;" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952982v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Zacklad" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien B&#233;nel" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bringay" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barry-Gr&#233;boval" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charlet" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05049790v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Nicot" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Angel" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Biletta" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Boarini" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Daugareihl" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04721790v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vi&#233;not" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Behar" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Enouf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martinsons" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Torriglia" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04241299v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pereira de Vasconcelos" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Andreeva" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bourdieu" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03788395v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Lobjois" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324239v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Bayallal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472156v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-marie-burkhardt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4417-6430" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076707342" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602212v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djazia Bessalah" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Burkhardt" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Bachy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ceci" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Becerril Ortega" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/STICEF.33.2.2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980454v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Safin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Barcellini" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0144929X.2025.2469429" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442448v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leonce" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Bosone" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0144929X.2024.2421446" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369397v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Souchet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitile Lourdeaux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter A. Hancock" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.1161932" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166921v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branden Thornhill-Miller" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Camarda" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Mercier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Morisseau," TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jintelligence11030054" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04469832v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Vinchon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd Lubart" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bartolotta" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Gironnay" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Botella" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jocb.597" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097318v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Bourgeois-Bougrine" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonnardel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzaneh Pahlavan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1016-9040/a000481" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617090v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Un" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Adel&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Vallet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14052665" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962255v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Poirier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Burkhardt" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-020-00624-1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03528288v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vanderhaegen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weining Fang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Naumann" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigore M Havarneanu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-021-00670-3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02410103v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Detienne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Hebert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leclercq" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15710882.2019.1699935" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172912v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Legrand" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Rubio" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Aupetit" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Assailly" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25578/RTS_ISSN1951-6614_2021-05" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625818v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Delgrange" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gyselinck" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2020.00046" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559791v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Loup-Escande" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Christmann" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Chaniaud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Richir" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IJVR.2020.20.1.2924" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235167v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Demmel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gruyer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Glaser" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Larue" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.01.009" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559888v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Loup-Escande" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.4554" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898904v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cestac" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25578/RTS_ISSN1951-6614_2018-03" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066849v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Ryan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veli-Pekka Kallberg" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Radbo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Silla" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140139.2018.1485970" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935793v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodora Stefanova" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Oviedo-Trespalacios" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Freeman" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wullems" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andry Rakotonirainy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2018.03.004" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524664v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Grison" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Malte Wiener" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-016-0792-z" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524643v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-015-0359-6" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524534v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17457300.2016.1232275" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675334v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Wrzesien" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Botella" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juana Breton-Lopez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva del Rio Go0nzales" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2015.01.065" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524666v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Alcaniz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1463922X.2014.903307" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465989v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40864-015-0022-9" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524870v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigore M. Havarneanu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paran" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2015.04.012" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224214v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashleigh Filtness" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2015.04.001" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061182v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infsof.2014.04.008" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02451495v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.761.0027" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00860554v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise D&#233;tienne" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07370024.2013.812409" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857947v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Barot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Amokrane" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lenne" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/PRES_a_00134" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930040v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juana Breton Lopez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1352465813000088" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856152v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCG.2013.12" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929897v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Millet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole L&#233;cuyer" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinan Haliyo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Regnier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2012.12.005" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3CZ1CNT4-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960348v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Baker" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15710882.2012.729063" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559849v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Christofol" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jds.19.9-31" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931309v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fr&#233;ard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WOR-2012-1036-3511" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857957v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.147" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930209v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intcom.2012.09.001" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857953v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Louis Baron" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931194v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8691.2010.00559.x" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-430N0WSQ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753902v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas F&#233;rey" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouyer" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Martin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Drif" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bourdot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.28.983-1015" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753897v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nelson" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Picinali" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10055-009-0136-z" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924928v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ergon.2008.10.013" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1CGPRML8-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924909v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Sack" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intcom.2007.10.004" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-VTJ47JGR-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365574v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Edward" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Barth&#232;s" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lenne" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00860579v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2007.10.008" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924897v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ducheneaut" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilan Mahendran" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10606-006-9020-5" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00117296v2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Ducheneaut" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858169v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.661.0065" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00783771v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fuchs" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bernard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCEELL.2002.000430" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00117300v2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Wiedenbeck" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1015297914742" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168321v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Vilkova" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Jambon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22318/cscl2025.597512" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790312v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Derouiche" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cahour" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Adele" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751573v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Amokrane-Ferka" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3673805.3673845" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442454v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3673805.3673824" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674786v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Attia" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Behar-Cohen" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouriel Grynszpan" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Klinger" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54941/ahfe1004981" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212577v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chaudron" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Chouchane" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Mu&#241;oz" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maille" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200461v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200374v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pascal Assailly" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324155v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gilet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362632v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651924v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Blanc" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bestaven" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040461v2" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Netto" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fiat" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Guilbot" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Seidowsky" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079542v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594090v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Decotter" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96071-5_100" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601036v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Allinc" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96071-5_135" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594160v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bourgeois-Bourgrine" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Richard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Lubart" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Frantz" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96071-5_134" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608707v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Richard" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessi Barre" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96077-7_65" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02174307v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Allinc" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01502327v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Corneloup" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Garbay" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bourrier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jambon Francis" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.12.191" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522703v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2788412.2788435" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524875v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2637248.2637258" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175338v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Loup-Escande" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00860667v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00860672v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01590554v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Alca&#241;iz" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23774-4_43" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658649v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/EGVE/JVRC11/095-102" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782406v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01591823v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Couix" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23765-2_38" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197539v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferey" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DUI.2008.4476602" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190986v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane R&#233;gnier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-69057-3_107" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-7T5FV8QS-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00177840v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00976190v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Barthes" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00195871v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00177836v2" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00117337v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750834v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dominjon" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richir Simon" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11784203_25" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970173v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00117335v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860485v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dominjon" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Richard" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Richir" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001000v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001001v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00785378v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mellet-d'Huart" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627372v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Etienne" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01479033v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Paljic" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Coquillart" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HAPTIC.2004.1287199" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00117083v2" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willemien Visser" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00785501v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01479090v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00786694v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00128351v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPC.1998.693294" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00118167v2" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00118274v2" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rouet" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deleuze-Dordron" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00128354v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00753814v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Moreau" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03388960v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440332v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Martinesco" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944915v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Argelaguet Sanz" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arnaldi" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ry Casiez" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Donikian" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119341031.ch3" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462284v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462286v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rouill&#233;" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952982v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Zacklad" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien B&#233;nel" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bringay" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barry-Gr&#233;boval" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charlet" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05049790v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Nicot" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Angel" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Biletta" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Boarini" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Daugareihl" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04721790v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vi&#233;not" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Behar" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Enouf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martinsons" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Torriglia" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04241299v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pereira de Vasconcelos" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Andreeva" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bourdieu" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03788395v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Lobjois" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324239v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Bayallal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472156v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>