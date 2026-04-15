--- v0 (2026-03-23)
+++ v1 (2026-04-15)
@@ -776,295 +776,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01651482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vulnerability and social resilience: comparison of two neighborhoods in New Orleans after Hurricane Katrina</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Building resilient and sustainable: a need to decompartementalise the researches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Cariolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Colombert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Leroy</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Youssef Diab</w:t>
+                <w:t xml:space="preserve">M. Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E3S Web of Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 7, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/e3sconf/20160708002⟩</w:t>
+              <w:t xml:space="preserve">, In press, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/e3sconf/20160713012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01697834v1</w:t>
+                <w:t xml:space="preserve">hal-01697822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building resilient and sustainable: a need to decompartementalise the researches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vulnerability and social resilience: comparison of two neighborhoods in New Orleans after Hurricane Katrina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jim Amdal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Cariolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E3S Web of Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, 7, </w:t>
+              <w:t xml:space="preserve">, 2016, 7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/e3sconf/20160713012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/e3sconf/20160708002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01697822v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01697834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observations and predictions of wave runup, extreme water levels, and medium-term dune erosion during storm conditions</w:t>
               </w:r>
@@ -1281,890 +1281,890 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00759939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dune recovery after storm erosion on a high-energy beach: Vougot beach, Brittany (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cartographie de l'aléa de submersion marine et PPR : éléments de réflexion à partir de l'analyse de la commune de Guissény (Finistère, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Cariolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge S. Suanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Delacourt</w:t>
+                <w:t xml:space="preserve">Annaïg Postec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2011.10.014⟩</w:t>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 586, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.25077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00630026v1</w:t>
+                <w:t xml:space="preserve">hal-00657476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie de l'aléa de submersion marine et PPR : éléments de réflexion à partir de l'analyse de la commune de Guissény (Finistère, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dune recovery after storm erosion on a high-energy beach: Vougot beach, Brittany (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge S. Suanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Cariolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Serge S. Suanez</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Cancouët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annaïg Postec</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
+                <w:t xml:space="preserve">Christophe Delacourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 139-140, pp.16-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2011.10.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/cybergeo.25077⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00657476v1</w:t>
+                <w:t xml:space="preserve">hal-00630026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changements morphologiques et bilan sédimentaire des formes fuyantes en queue de comète de l'archipel de Molène (Bretagne, France)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantification du runup sur une plage macrotidale à partir des conditions morphologiques et hydrodynamiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Cariolet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 17 (2), pp.187-204. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/geomorphologie.9397⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 17 (1), pp.95-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geomorphologie.9315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00522920v1</w:t>
+                <w:t xml:space="preserve">hal-00534427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification du runup sur une plage macrotidale à partir des conditions morphologiques et hydrodynamiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Changements morphologiques et bilan sédimentaire des formes fuyantes en queue de comète de l'archipel de Molène (Bretagne, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge S. Suanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fichaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Magne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Corman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 17 (1), pp.95-108. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/geomorphologie.9315⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 17 (2), pp.187-204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geomorphologie.9397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00534427v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00522920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'action des tempêtes sur l'érosion des dunes : les enseignements de la tempête du 10 mars 2008</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aspects météo-marins de la tempête du 10 mars 2008 en Atlantique et en Manche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Cariolet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Caspar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Magne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 215, pp.77-99. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2010, 215, pp.11-31</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00487865v1</w:t>
+                <w:t xml:space="preserve">hal-00534426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of high water marks and eyewitness accounts to delineate flooded coastal areas: The case of Storm Johanna (10 March 2008) in Brittany, France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'action des tempêtes sur l'érosion des dunes : les enseignements de la tempête du 10 mars 2008</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge S. Suanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Cariolet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean and Coastal Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 215, pp.77-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/norois.3212⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00534416v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00487865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring of recent morphological changes of the dune of Vougot beach (Brittany, France) using differential GPS</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Use of high water marks and eyewitness accounts to delineate flooded coastal areas: The case of Storm Johanna (10 March 2008) in Brittany, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Cariolet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Fichaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Shore and beach</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 78 (1), pp.37-47</w:t>
+              <w:t xml:space="preserve">Ocean and Coastal Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 53, pp.679-690</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00430153v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00534416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aspects météo-marins de la tempête du 10 mars 2008 en Atlantique et en Manche</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monitoring of recent morphological changes of the dune of Vougot beach (Brittany, France) using differential GPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge S. Suanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Cariolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fichaut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 215, pp.11-31</w:t>
+              <w:t xml:space="preserve">Shore and beach</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 78 (1), pp.37-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00534426v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00430153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche méthodologique pour une cartographie du risque de submersion des côtes basses</w:t>
               </w:r>
@@ -2404,515 +2404,515 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03722275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building Back Better Critical Infrastructures in a flooding context: Proposal of an operational approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anas Dabaj</w:t>
+                <w:t xml:space="preserve">Investigating the Cascading Effects of Critical Infrastructures during Recovery; lessons from IRMA Hurricane in Saint-Martin’s Island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Der Sarkissian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Cariolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FLOODRisk2020. 4th European Conference on Flood Risk Management. Science and practice for an uncertain future</w:t>
+              <w:t xml:space="preserve">FLOODRisk2020. 4th European Conference on Flood Risk Management: Science and practice for an uncertain future</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Virtual conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03720738v1</w:t>
+                <w:t xml:space="preserve">hal-03720647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the Cascading Effects of Critical Infrastructures during Recovery; lessons from IRMA Hurricane in Saint-Martin’s Island</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rita Der Sarkissian</w:t>
+                <w:t xml:space="preserve">Building Back Better Critical Infrastructures in a flooding context: Proposal of an operational approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anas Dabaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Cariolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FLOODRisk2020. 4th European Conference on Flood Risk Management: Science and practice for an uncertain future</w:t>
+              <w:t xml:space="preserve">FLOODRisk2020. 4th European Conference on Flood Risk Management. Science and practice for an uncertain future</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Virtual conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03720647v1</w:t>
+                <w:t xml:space="preserve">hal-03720738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a better management of the cascading effects of the technical networks of Paris and the Ile-de-France region in the face of a major flood of the Seine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Bocquentin</w:t>
+                <w:t xml:space="preserve">Mieux Anticiper la phase de reconstruction post-crue : Proposition d’une approche intégrée pour la réduction de la vulnérabilité des réseaux techniques franciliens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anas Dabaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Cariolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 10th conference of the international society for Integrated Disaster Risk Management. 10èmes IDRIM</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">22ème Congrès de Maîtrise des Risques et Sûreté de Fonctionnement λµ22</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Le Havre, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03720807v1</w:t>
+                <w:t xml:space="preserve">hal-03722277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mieux Anticiper la phase de reconstruction post-crue : Proposition d’une approche intégrée pour la réduction de la vulnérabilité des réseaux techniques franciliens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anas Dabaj</w:t>
+                <w:t xml:space="preserve">Towards a better management of the cascading effects of the technical networks of Paris and the Ile-de-France region in the face of a major flood of the Seine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bocquentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Cariolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Lhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22ème Congrès de Maîtrise des Risques et Sûreté de Fonctionnement λµ22</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 10th conference of the international society for Integrated Disaster Risk Management. 10èmes IDRIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Nice, France. pp.70-78, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lhb/2020009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03722277v1</w:t>
+                <w:t xml:space="preserve">hal-03720807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing Irma's impacts and subsequent service restoration to reveal the interdependencies and the resilience of Saint-Martin’s critical infrastructures</w:t>
               </w:r>
@@ -3000,51 +3000,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03153716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des outils d’aide à la décision pour faire face aux défis de la mobilité dans le cas de crues à cinétique lente</w:t>
+                <w:t xml:space="preserve">Un outil d'aide à la décision pour la mobilité des personnels en période d'inondation en Ile-de-France : MOPPI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Lhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vuillet</w:t>
@@ -3062,97 +3062,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Cariolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Del Mondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème rencontre Géorisque 2019 « Résilience et adaptation aux catastrophes naturelles »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">TheoQuant 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03722289v1</w:t>
+                <w:t xml:space="preserve">hal-03722284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un outil d'aide à la décision pour la mobilité des personnels en période d'inondation en Ile-de-France : MOPPI</w:t>
+                <w:t xml:space="preserve">Des outils d’aide à la décision pour faire face aux défis de la mobilité dans le cas de crues à cinétique lente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Lhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vuillet</w:t>
@@ -3170,73 +3170,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Cariolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Del Mondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TheoQuant 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Besançon, France</w:t>
+              <w:t xml:space="preserve">15ème rencontre Géorisque 2019 « Résilience et adaptation aux catastrophes naturelles »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03722284v1</w:t>
+                <w:t xml:space="preserve">hal-03722289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des (inter) dépendances et des défaillances en cascade au sein des réseaux urbains : le cas d’une crue de la Seine en Ile de France</w:t>
               </w:r>
@@ -3813,90 +3813,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques morphosédimentaires des formes fuyantes en queue de comète de l’archipel de Molène (Bretagne, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Suanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fichaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Corman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la Commission de Géographie de la Mer et du Littoral</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L. Goeldner-Gianella, Jun 2010, Marseille, France</w:t>
@@ -4355,51 +4355,51 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">7, pp.13012, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/e3sconf/20160713012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01698380v1</w:t>
@@ -4436,51 +4436,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge S. Suanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Cariolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fichaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIèmes Journées Nationales Génie Côtier - Génie Civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Cherbourg, France. tome 1, Le Centre Français du Littoral, pp. 457-468, 2012, </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4553,51 +4553,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge S. Suanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Carol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Magne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Xèmes Journée Nationales Génie Côtier - Génie Civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Nice Sophia-Antipolis, France. Tome 1, Centre Français du Littoral, pp. 201-210, 2008, </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5285,51 +5285,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge S. Suanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Cariolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fichaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] LETG-Brest UMR 6554 CNRS; Université de Bretagne Occidentale (UBO). 2009, 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -5345,185 +5345,185 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00556416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport d'activité sur le suivi morpho-sédimentaire de la plage de Boutrouilles et sur l'efficacité du procédé Stabiplage® (commune de Kerlouan) pour l'année 2007-2008</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rapport final sur le suivi morpho-sédimentaire du cordon dunaire de la plage du Vougot (Commune de Guissény) entre 2004 et 2008</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge S. Suanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Cariolet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] LETG-Brest UMR 6554 CNRS; Université de Bretagne Occidentale (UBO). 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00351829v1</w:t>
+                <w:t xml:space="preserve">hal-00342754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport final sur le suivi morpho-sédimentaire du cordon dunaire de la plage du Vougot (Commune de Guissény) entre 2004 et 2008</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rapport d'activité sur le suivi morpho-sédimentaire de la plage de Boutrouilles et sur l'efficacité du procédé Stabiplage® (commune de Kerlouan) pour l'année 2007-2008</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Cariolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge S. Suanez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] LETG-Brest UMR 6554 CNRS; Université de Bretagne Occidentale (UBO). 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00342754v1</w:t>
+                <w:t xml:space="preserve">hal-00351829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d'activité sur le suivi morphosédimentaire de la plage de Boutrouilles et sur l'efficacité du procédé Stabiplage® (commune de Kerlouan) pour l'année 2006-2007</w:t>
               </w:r>
@@ -5965,51 +5965,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664861v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Suanez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Cariolet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Trionnaire" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/122fx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418379v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Der Sarkissian" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Diab" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vuillet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2021.102675" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308806v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bocquentin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lhomme" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2020009" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335048v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2019.101746" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335051v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.32564" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651482v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Colombert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.09.334" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697834v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Leroy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Amdal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20160708002" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697822v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20160713012" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176040v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S. Suanez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cancou&#235;t" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Floc'H" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Blaise" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ardhuin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse3030674" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759939v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2012.11.008" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZBN4ZP6-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630026v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delacourt" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2011.10.014" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DCJC7QXD-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657476v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#239;g Postec" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Meur-Ferec" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.25077" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522920v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fichaut" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Magne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Corman" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.9397" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534427v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.9315" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-1084ZQ7J-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487865v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.3212" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534416v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430153v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534426v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Caspar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270929v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2009014" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-6JPRGC1L-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722275v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Dabaj" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gache" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720738v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720647v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720807v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722277v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153716v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722289v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Del Mondo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722284v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722305v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pottier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695011v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dupont" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Cingolani" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Correira Laosengthong" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric de La Bachelerie" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412065v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kern" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698394v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Ortiz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Becue" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198679v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127928v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698893v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698892v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698894v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698380v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707912v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2012.050-S" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556449v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Carol" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2008.019-C" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03988810v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Yd Diab" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062299v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Babut" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dm Morand" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Laffr&#233;chine" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722312v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062306v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Morand" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556417v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556416v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351829v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342754v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055509v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272778v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H&#233;naff" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Goud&#233;dranche" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00596426v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664861v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Suanez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Cariolet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Trionnaire" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/122fx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418379v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Der Sarkissian" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Diab" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vuillet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2021.102675" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308806v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bocquentin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lhomme" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2020009" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335048v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2019.101746" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335051v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.32564" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651482v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Colombert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.09.334" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697822v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20160713012" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697834v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Leroy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Amdal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20160708002" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176040v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S. Suanez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cancou&#235;t" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Floc'H" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Blaise" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ardhuin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse3030674" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759939v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2012.11.008" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZBN4ZP6-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657476v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#239;g Postec" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Meur-Ferec" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.25077" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630026v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delacourt" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2011.10.014" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DCJC7QXD-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534427v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.9315" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-1084ZQ7J-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522920v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fichaut" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Magne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Corman" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.9397" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534426v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Caspar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487865v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.3212" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534416v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430153v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270929v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2009014" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-6JPRGC1L-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722275v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Dabaj" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gache" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720647v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720738v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722277v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720807v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153716v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722284v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Del Mondo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722289v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722305v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pottier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695011v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dupont" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Cingolani" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Correira Laosengthong" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric de La Bachelerie" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412065v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kern" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698394v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Ortiz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Becue" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198679v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127928v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698893v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698892v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698894v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698380v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707912v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2012.050-S" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556449v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Carol" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2008.019-C" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03988810v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Yd Diab" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062299v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Babut" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dm Morand" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Laffr&#233;chine" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722312v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062306v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Morand" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556417v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556416v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342754v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351829v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055509v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272778v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H&#233;naff" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Goud&#233;dranche" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00596426v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>