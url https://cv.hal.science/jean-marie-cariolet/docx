--- v1 (2026-04-15)
+++ v2 (2026-05-25)
@@ -776,295 +776,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01651482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building resilient and sustainable: a need to decompartementalise the researches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vulnerability and social resilience: comparison of two neighborhoods in New Orleans after Hurricane Katrina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jim Amdal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Cariolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E3S Web of Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, 7, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/e3sconf/20160713012⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/e3sconf/20160708002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01697822v1</w:t>
+                <w:t xml:space="preserve">hal-01697834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vulnerability and social resilience: comparison of two neighborhoods in New Orleans after Hurricane Katrina</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jeanne Leroy</w:t>
+                <w:t xml:space="preserve">Building resilient and sustainable: a need to decompartementalise the researches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Cariolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Colombert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jim Amdal</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Youssef Diab</w:t>
+                <w:t xml:space="preserve">M. Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E3S Web of Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 7, </w:t>
+              <w:t xml:space="preserve">, In press, 7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/e3sconf/20160708002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/e3sconf/20160713012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01697834v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01697822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observations and predictions of wave runup, extreme water levels, and medium-term dune erosion during storm conditions</w:t>
               </w:r>
@@ -1281,890 +1281,890 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00759939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie de l'aléa de submersion marine et PPR : éléments de réflexion à partir de l'analyse de la commune de Guissény (Finistère, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dune recovery after storm erosion on a high-energy beach: Vougot beach, Brittany (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge S. Suanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Cariolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Serge S. Suanez</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Cancouët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annaïg Postec</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
+                <w:t xml:space="preserve">Christophe Delacourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 139-140, pp.16-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2011.10.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/cybergeo.25077⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00657476v1</w:t>
+                <w:t xml:space="preserve">hal-00630026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dune recovery after storm erosion on a high-energy beach: Vougot beach, Brittany (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cartographie de l'aléa de submersion marine et PPR : éléments de réflexion à partir de l'analyse de la commune de Guissény (Finistère, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Cariolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge S. Suanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Delacourt</w:t>
+                <w:t xml:space="preserve">Annaïg Postec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2011.10.014⟩</w:t>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 586, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.25077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00630026v1</w:t>
+                <w:t xml:space="preserve">hal-00657476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification du runup sur une plage macrotidale à partir des conditions morphologiques et hydrodynamiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Changements morphologiques et bilan sédimentaire des formes fuyantes en queue de comète de l'archipel de Molène (Bretagne, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge S. Suanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fichaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Magne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Corman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 17 (1), pp.95-108. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/geomorphologie.9315⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 17 (2), pp.187-204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geomorphologie.9397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00534427v1</w:t>
+                <w:t xml:space="preserve">hal-00522920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changements morphologiques et bilan sédimentaire des formes fuyantes en queue de comète de l'archipel de Molène (Bretagne, France)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantification du runup sur une plage macrotidale à partir des conditions morphologiques et hydrodynamiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Cariolet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 17 (2), pp.187-204. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 17 (1), pp.95-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geomorphologie.9315⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/geomorphologie.9397⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00522920v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00534427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aspects météo-marins de la tempête du 10 mars 2008 en Atlantique et en Manche</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'action des tempêtes sur l'érosion des dunes : les enseignements de la tempête du 10 mars 2008</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge S. Suanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Cariolet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 215, pp.11-31</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 215, pp.77-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/norois.3212⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00534426v1</w:t>
+                <w:t xml:space="preserve">hal-00487865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'action des tempêtes sur l'érosion des dunes : les enseignements de la tempête du 10 mars 2008</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Use of high water marks and eyewitness accounts to delineate flooded coastal areas: The case of Storm Johanna (10 March 2008) in Brittany, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Cariolet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ocean and Coastal Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 53, pp.679-690</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00487865v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00534416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of high water marks and eyewitness accounts to delineate flooded coastal areas: The case of Storm Johanna (10 March 2008) in Brittany, France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monitoring of recent morphological changes of the dune of Vougot beach (Brittany, France) using differential GPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge S. Suanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Cariolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fichaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean and Coastal Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 53, pp.679-690</w:t>
+              <w:t xml:space="preserve">Shore and beach</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 78 (1), pp.37-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00534416v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00430153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring of recent morphological changes of the dune of Vougot beach (Brittany, France) using differential GPS</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aspects météo-marins de la tempête du 10 mars 2008 en Atlantique et en Manche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Cariolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Caspar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Magne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Shore and beach</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 78 (1), pp.37-47</w:t>
+              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 215, pp.11-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00430153v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00534426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche méthodologique pour une cartographie du risque de submersion des côtes basses</w:t>
               </w:r>
@@ -2637,282 +2637,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03720738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mieux Anticiper la phase de reconstruction post-crue : Proposition d’une approche intégrée pour la réduction de la vulnérabilité des réseaux techniques franciliens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anas Dabaj</w:t>
+                <w:t xml:space="preserve">Towards a better management of the cascading effects of the technical networks of Paris and the Ile-de-France region in the face of a major flood of the Seine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bocquentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Cariolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Lhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22ème Congrès de Maîtrise des Risques et Sûreté de Fonctionnement λµ22</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 10th conference of the international society for Integrated Disaster Risk Management. 10èmes IDRIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Nice, France. pp.70-78, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lhb/2020009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03722277v1</w:t>
+                <w:t xml:space="preserve">hal-03720807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a better management of the cascading effects of the technical networks of Paris and the Ile-de-France region in the face of a major flood of the Seine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Bocquentin</w:t>
+                <w:t xml:space="preserve">Mieux Anticiper la phase de reconstruction post-crue : Proposition d’une approche intégrée pour la réduction de la vulnérabilité des réseaux techniques franciliens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anas Dabaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Cariolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 10th conference of the international society for Integrated Disaster Risk Management. 10èmes IDRIM</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">22ème Congrès de Maîtrise des Risques et Sûreté de Fonctionnement λµ22</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Le Havre, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03720807v1</w:t>
+                <w:t xml:space="preserve">hal-03722277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing Irma's impacts and subsequent service restoration to reveal the interdependencies and the resilience of Saint-Martin’s critical infrastructures</w:t>
               </w:r>
@@ -3000,51 +3000,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03153716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un outil d'aide à la décision pour la mobilité des personnels en période d'inondation en Ile-de-France : MOPPI</w:t>
+                <w:t xml:space="preserve">Des outils d’aide à la décision pour faire face aux défis de la mobilité dans le cas de crues à cinétique lente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Lhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vuillet</w:t>
@@ -3062,97 +3062,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Cariolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Del Mondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TheoQuant 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Besançon, France</w:t>
+              <w:t xml:space="preserve">15ème rencontre Géorisque 2019 « Résilience et adaptation aux catastrophes naturelles »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03722284v1</w:t>
+                <w:t xml:space="preserve">hal-03722289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des outils d’aide à la décision pour faire face aux défis de la mobilité dans le cas de crues à cinétique lente</w:t>
+                <w:t xml:space="preserve">Un outil d'aide à la décision pour la mobilité des personnels en période d'inondation en Ile-de-France : MOPPI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Lhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vuillet</w:t>
@@ -3170,73 +3170,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Cariolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Del Mondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème rencontre Géorisque 2019 « Résilience et adaptation aux catastrophes naturelles »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">TheoQuant 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03722289v1</w:t>
+                <w:t xml:space="preserve">hal-03722284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des (inter) dépendances et des défaillances en cascade au sein des réseaux urbains : le cas d’une crue de la Seine en Ile de France</w:t>
               </w:r>
@@ -3813,90 +3813,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques morphosédimentaires des formes fuyantes en queue de comète de l’archipel de Molène (Bretagne, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Suanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fichaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Corman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la Commission de Géographie de la Mer et du Littoral</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L. Goeldner-Gianella, Jun 2010, Marseille, France</w:t>
@@ -4355,51 +4355,51 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">7, pp.13012, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/e3sconf/20160713012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01698380v1</w:t>
@@ -4436,51 +4436,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge S. Suanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Cariolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fichaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIèmes Journées Nationales Génie Côtier - Génie Civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Cherbourg, France. tome 1, Le Centre Français du Littoral, pp. 457-468, 2012, </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4553,51 +4553,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge S. Suanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Carol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Magne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Xèmes Journée Nationales Génie Côtier - Génie Civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Nice Sophia-Antipolis, France. Tome 1, Centre Français du Littoral, pp. 201-210, 2008, </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5285,51 +5285,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge S. Suanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Cariolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fichaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] LETG-Brest UMR 6554 CNRS; Université de Bretagne Occidentale (UBO). 2009, 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -5345,185 +5345,185 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00556416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport final sur le suivi morpho-sédimentaire du cordon dunaire de la plage du Vougot (Commune de Guissény) entre 2004 et 2008</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rapport d'activité sur le suivi morpho-sédimentaire de la plage de Boutrouilles et sur l'efficacité du procédé Stabiplage® (commune de Kerlouan) pour l'année 2007-2008</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Cariolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge S. Suanez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] LETG-Brest UMR 6554 CNRS; Université de Bretagne Occidentale (UBO). 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00342754v1</w:t>
+                <w:t xml:space="preserve">hal-00351829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport d'activité sur le suivi morpho-sédimentaire de la plage de Boutrouilles et sur l'efficacité du procédé Stabiplage® (commune de Kerlouan) pour l'année 2007-2008</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rapport final sur le suivi morpho-sédimentaire du cordon dunaire de la plage du Vougot (Commune de Guissény) entre 2004 et 2008</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge S. Suanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Cariolet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] LETG-Brest UMR 6554 CNRS; Université de Bretagne Occidentale (UBO). 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00351829v1</w:t>
+                <w:t xml:space="preserve">hal-00342754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d'activité sur le suivi morphosédimentaire de la plage de Boutrouilles et sur l'efficacité du procédé Stabiplage® (commune de Kerlouan) pour l'année 2006-2007</w:t>
               </w:r>
@@ -5965,51 +5965,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664861v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Suanez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Cariolet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Trionnaire" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/122fx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418379v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Der Sarkissian" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Diab" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vuillet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2021.102675" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308806v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bocquentin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lhomme" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2020009" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335048v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2019.101746" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335051v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.32564" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651482v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Colombert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.09.334" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697822v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20160713012" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697834v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Leroy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Amdal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20160708002" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176040v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S. Suanez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cancou&#235;t" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Floc'H" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Blaise" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ardhuin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse3030674" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759939v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2012.11.008" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZBN4ZP6-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657476v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#239;g Postec" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Meur-Ferec" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.25077" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630026v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delacourt" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2011.10.014" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DCJC7QXD-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534427v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.9315" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-1084ZQ7J-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522920v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fichaut" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Magne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Corman" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.9397" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534426v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Caspar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487865v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.3212" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534416v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430153v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270929v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2009014" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-6JPRGC1L-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722275v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Dabaj" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gache" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720647v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720738v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722277v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720807v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153716v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722284v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Del Mondo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722289v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722305v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pottier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695011v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dupont" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Cingolani" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Correira Laosengthong" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric de La Bachelerie" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412065v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kern" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698394v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Ortiz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Becue" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198679v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127928v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698893v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698892v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698894v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698380v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707912v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2012.050-S" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556449v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Carol" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2008.019-C" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03988810v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Yd Diab" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062299v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Babut" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dm Morand" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Laffr&#233;chine" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722312v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062306v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Morand" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556417v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556416v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342754v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351829v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055509v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272778v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H&#233;naff" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Goud&#233;dranche" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00596426v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664861v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Suanez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Cariolet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Trionnaire" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/122fx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418379v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Der Sarkissian" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Diab" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vuillet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2021.102675" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308806v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bocquentin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lhomme" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2020009" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335048v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2019.101746" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335051v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.32564" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651482v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Colombert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.09.334" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697834v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Leroy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Amdal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20160708002" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697822v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20160713012" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176040v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S. Suanez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cancou&#235;t" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Floc'H" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Blaise" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ardhuin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse3030674" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759939v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2012.11.008" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZBN4ZP6-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630026v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delacourt" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2011.10.014" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DCJC7QXD-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657476v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#239;g Postec" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Meur-Ferec" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.25077" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522920v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fichaut" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Magne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Corman" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.9397" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534427v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.9315" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-1084ZQ7J-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487865v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.3212" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534416v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430153v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534426v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Caspar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270929v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2009014" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-6JPRGC1L-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722275v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Dabaj" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gache" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720647v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720738v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720807v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722277v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153716v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722289v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Del Mondo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722284v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722305v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pottier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695011v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dupont" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Cingolani" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Correira Laosengthong" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric de La Bachelerie" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412065v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kern" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698394v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Ortiz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Becue" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198679v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127928v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698893v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698892v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698894v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698380v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707912v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2012.050-S" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556449v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Carol" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2008.019-C" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03988810v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Yd Diab" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062299v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Babut" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dm Morand" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Laffr&#233;chine" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722312v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062306v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Morand" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556417v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556416v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351829v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342754v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055509v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272778v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H&#233;naff" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Goud&#233;dranche" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00596426v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>