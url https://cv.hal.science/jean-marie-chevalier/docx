--- v0 (2026-03-17)
+++ v1 (2026-04-16)
@@ -66,1746 +66,1746 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (15)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quid de l'aliquidditisme ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie C. Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Klesis - Revue philosophique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 56, pp.1-34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04356635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Altruisme et logique sociale chez Peirce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie C. Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Raison Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, N° 25 (2), pp.63-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rpub1.025.0063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04052348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peirce’s Relativization of the Analytic vs. Synthetic Dichotomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie C. Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Blityri : Studi di storia delle idee sui segni e le lingue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, IX (2), pp.69-98</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04052370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Joy of Less : Un réalisme a minima</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie C. Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Klesis - Revue philosophique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 45, pp.1-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04052400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur quelques ouvrages (plus ou moins) récents concernant la démocratie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie C. Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers philosophiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 160 (1), pp.151-160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/caph1.160.0151⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04052718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Désaturer l’esprit, mais sans le dénaturer!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie C. Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Pragmatism and American Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, XII (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ejpap.1942⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04052715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Animal, trop animal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie C. Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers philosophiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 153 (2), pp.101-112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/caph1.153.0101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04052735v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le lent péristaltisme de l'esprit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie C. Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers philosophiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 150 (3), pp.111-112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/caph1.150.0111⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04052413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Induction et uniformité : la critique peircienne de Mill</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie C. Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers philosophiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 148 (1), pp.70-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/caph.148.0070⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04052425v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peut-il exister une logique de la notation musicale?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie C. Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches Semiotiques Semiotic Inquiry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 36 (3), pp.53-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1051396ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04052451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peirce lecteur de Kant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie C. Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophia Scientiae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 20 (1), pp.143-163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/philosophiascientiae.1160⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04052479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réception de Charles S. Peirce en France (1870-1914)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue philosophique de la France et de l'étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2, pp.179-205</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00567224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Science porte-t-elle sur des fictions ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alliage : Culture - Science - Technique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 65, pp.89-99</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00567245v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les émotions ont-elles une place en logique ? Un examen de la réponse peircienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Organon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 36, pp.165-181</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00567251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les émotions dans la philosophie contemporaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Organon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 36, pp.13-22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00567248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugh MacColl: Never twist the syllogism again</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie C. Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aristotle’s Syllogism and the Creation of Modern Logic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bloomsbury Academic, pp.155-171, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5040/9781350228870.ch-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04052510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre analyse conceptuelle et essentialisme a posteriori, l’introuvable épistémologie hybride de la métaphysique et la tâche interprétative de la philosophie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie C. Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Connaissance philosophique et connaissance des essences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collège de France, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.cdf.13769⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04052497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur le statut des hypothèses dans un texte de Peirce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie C. Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Silvia Manonellas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Atlande, pp.345-354, 2020, 9782350305950</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04052579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’intuition au monde des signes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie C. Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">André Jacob. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Descartes et nous</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hémisphères éditions, pp.49-73, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04052553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sciences et fausses sciences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie C. Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Silvia Manonellas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Atlande, pp.315-335, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04052573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aux origines de l’épistémologie sociale : principe communautaire de l’enquête et sciences sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie C. Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alexandre Guay et Stéphanie Ruphy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science, philosophie, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Franche-Comté, pp.159-172, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pufc.13657⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04052604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les tribulations de l’intuition kantienne chez Peirce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie C. Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aude Mertens, Charles Braverman, Christophe Bouriau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kant et ses grands lecteurs. L'intuition en question</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Nancy - Editions Universitaires de Lorraine, pp.125-150, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04052653v1</w:t>
-              </w:r>
-[...1153 lines deleted...]
-                <w:t xml:space="preserve">hal-00567248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1886,380 +1886,380 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04052533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peirce ou l'invention de l'épistémologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie C. Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vrin, 312 p., 2022, 978-2-7116-3039-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04052619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaz et électricité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Percebois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Conseil d'analyse économique. La Documentation française, 148 p., 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03049989v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Logique des émotions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Cassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Zaborowski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cassan, Élodie and Chevalier, Jean-Marie and Zaborowski, Robert. Éditions scientifiques de Pologne, 36, pp.233, 2007, Organon</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01171111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Traduction (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Vuillemin, L'intuitionnisme moral de Kant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie C. Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04052682v1</w:t>
-              </w:r>
-[...255 lines deleted...]
-                <w:t xml:space="preserve">halshs-01171111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2447,51 +2447,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La théorie peircienne de la référence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La théorie peircienne de la référence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Reims, France. pp.157-176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2685,51 +2685,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04052510v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie C. Chevalier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781350228870.ch-8" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04052497v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cdf.13769" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04052579v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04052553v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04052573v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04052604v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.13657" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04052653v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04356635v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04052348v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpub1.025.0063" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04052718v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/caph1.160.0151" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04052400v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04052370v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04052715v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejpap.1942" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04052735v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/caph1.153.0101" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04052413v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/caph1.150.0111" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04052425v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/caph.148.0070" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04052451v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1051396ar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04052479v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.1160" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567224v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Chevalier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567245v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567251v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567248v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04052533v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-94452-0_9" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04052682v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04052619v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049989v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Percebois" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171111v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cassan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Zaborowski" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04052633v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04052640v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567250v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04356635v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie C. Chevalier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04052348v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpub1.025.0063" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04052370v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04052400v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04052718v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/caph1.160.0151" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04052715v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejpap.1942" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04052735v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/caph1.153.0101" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04052413v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/caph1.150.0111" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04052425v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/caph.148.0070" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04052451v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1051396ar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04052479v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.1160" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567224v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Chevalier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567245v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567251v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567248v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04052510v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781350228870.ch-8" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04052497v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cdf.13769" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04052579v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04052553v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04052573v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04052604v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.13657" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04052653v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04052533v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-94452-0_9" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04052619v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049989v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Percebois" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171111v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cassan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Zaborowski" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04052682v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04052633v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04052640v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567250v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>