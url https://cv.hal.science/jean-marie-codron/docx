--- v0 (2026-03-19)
+++ v1 (2026-05-03)
@@ -225,360 +225,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02624856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contratos de exportacion de fruta chilena: consignacion y venta en firme</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biosecurity institutions and the choice of contracts in international fruit supply chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iciar Pavez Lizarraga</w:t>
+                <w:t xml:space="preserve">Iciar Pavez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Codron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pasquale Lubello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Cecilia Florêncio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pomaceas</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 176, pp.online first. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2019.102668⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02623205v1</w:t>
+                <w:t xml:space="preserve">hal-02622435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biosecurity institutions and the choice of contracts in international fruit supply chains</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les exportations françaises de pommes face à la contrainte du traitement au froid en transit. Un cas de dépendance de sentier institutionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasquale Lubello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maria Cecilia Florêncio</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie Codron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mathieu-Hurtiger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2019.102668⟩</w:t>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 370, pp.29-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/economierurale.7176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622435v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les exportations françaises de pommes face à la contrainte du traitement au froid en transit. Un cas de dépendance de sentier institutionnel</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contratos de exportacion de fruta chilena: consignacion y venta en firme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Codron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Mathieu-Hurtiger</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iciar Pavez Lizarraga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie rurale</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pomaceas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 105, pp.6-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02624995v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contractual price provisions and their determinants in conditions of uncertainty: the case of Chilean fruit exports</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iciar Pavez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Codron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -804,676 +804,676 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02630392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Department upkeep and shrinkage control: two key variables in optimizing the performance of fruit and vegetables departments</w:t>
+                <w:t xml:space="preserve">The role of market forces and food safety institutions in the adoption of sustainable farming practices: the case of the fresh tomato export sector in Morocco and Turkey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Saucède</w:t>
+                <w:t xml:space="preserve">J.-M. Codron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Fenneteau</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">H. Adanacioglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Bouhsina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ait El Mekki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Retail and Distribution Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/IJRDM-02-2013-0036⟩</w:t>
+              <w:t xml:space="preserve">Food Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 49 (1), pp.268-280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodpol.2014.09.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01506331v1</w:t>
+                <w:t xml:space="preserve">hal-02163641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of market forces and food safety institutions in the adoption of sustainable farming practices: the case of the fresh tomato export sector in Morocco and Turkey</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estimating the impact of small-scale farmer collective action on food safety: the case of vegetables in Vietnam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Bouhsina</w:t>
+                <w:t xml:space="preserve">Diego Naziri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ait El Mekki</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magali Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie Codron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Tan Loc Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paule Moustier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodpol.2014.09.006⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Development Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 50 (5), pp.715-730. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00220388.2013.874555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02163641v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02640266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating the impact of small-scale farmer collective action on food safety: the case of vegetables in Vietnam</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Magali Aubert</w:t>
+                <w:t xml:space="preserve">Department upkeep and shrinkage control: two key variables in optimizing the performance of fruit and vegetables departments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Saucède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Fenneteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Codron</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paule Moustier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Development Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 50 (5), pp.715-730. </w:t>
+              <w:t xml:space="preserve">International Journal of Retail and Distribution Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 42 (8), pp.733-758. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00220388.2013.874555⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1108/IJRDM-02-2013-0036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02640266v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01506331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality management and contractual incompleteness: grape procurement for high-end wines in Argentina</w:t>
+                <w:t xml:space="preserve">Effects of the transaction characteristics on the side of dependence in a context of vertical coordination: the case of fresh produce exports from Chile to Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Codron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Montaigne</w:t>
+                <w:t xml:space="preserve">Zouhair Bouhsina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iciar Pavez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Rousset</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alejandra Engler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal on Chain and Network Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 13 (1), pp.11-35. </w:t>
+              <w:t xml:space="preserve">Advances in International Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 24, pp.161-190. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3920/JCNS2013.x218⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1108/S1474-7979(2013)0000024011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01506201v1</w:t>
+                <w:t xml:space="preserve">hal-02645816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of the transaction characteristics on the side of dependence in a context of vertical coordination: the case of fresh produce exports from Chile to Europe</w:t>
+                <w:t xml:space="preserve">Quality management and contractual incompleteness: grape procurement for high-end wines in Argentina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Codron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zouhair Bouhsina</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Iciar Pavez</w:t>
+                <w:t xml:space="preserve">Etienne Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandra Engler</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sylvain Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in International Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 24, pp.161-190. </w:t>
+              <w:t xml:space="preserve">Journal on Chain and Network Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 (1), pp.11-35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/S1474-7979(2013)0000024011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3920/JCNS2013.x218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02645816v1</w:t>
+                <w:t xml:space="preserve">hal-01506201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle du marché dans le contrôle des traitements phytosanitaires.L’exemple du secteur de la tomate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bonnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhair Bouhsina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Codron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1640,51 +1640,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Saucede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Codron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Fenneteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economies et Sociétés. Série AG Systèmes agroalimentaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 10, pp.1763-1783</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1709,103 +1709,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité des stratégies et importance du relationnel dans les exportations de fruits et légumes du Chili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhair Bouhsina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foued Cheriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Codron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iciar Pavez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economies et Sociétés. Série AG Systèmes agroalimentaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 10, pp.1827-1847</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2105,238 +2105,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02653425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le contrôle sanitaire des fruits et légumes : les conventions d'autocontrôle des importateurs français</w:t>
+                <w:t xml:space="preserve">Social and environmental attributes of food products in an emerging mass market : challenges of signaling and consumer perception, with European illustrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Codron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Elodie Rouvière</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Sirieix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Reardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economies et Sociétés. Série AG Systèmes agroalimentaires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agriculture and Human Values</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 23 (3), pp.283-297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10460-006-9000-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02653533v1</w:t>
+                <w:t xml:space="preserve">hal-02661110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social and environmental attributes of food products in an emerging mass market : challenges of signaling and consumer perception, with European illustrations</w:t>
+                <w:t xml:space="preserve">Le contrôle sanitaire des fruits et légumes : les conventions d'autocontrôle des importateurs français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Codron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thomas Reardon</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M’hand Fares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Rouvière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture and Human Values</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Economies et Sociétés. Série AG Systèmes agroalimentaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 40 (5), pp.599-612</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02661110v1</w:t>
+                <w:t xml:space="preserve">hal-02653533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles stratégies de la grande distribution dans le secteur alimentaire</w:t>
               </w:r>
@@ -2628,51 +2628,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supermarkets in low-income Mediterranean countries : impacts on horticulture systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Codron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhair Bouhsina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2851,273 +2851,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01931643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategic choices in produce marketing : issues of compatible use and exclusion costs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vers une gestion intégrée agriculture-environnement ? Diagnostic, solutions, perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.A. Sterns</w:t>
+                <w:t xml:space="preserve">A. Mollard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Anthony Reardon</w:t>
+                <w:t xml:space="preserve">J.M. Codron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Jacquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Distribution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 34 (3), pp.1-12</w:t>
+              <w:t xml:space="preserve">Dossiers de l'Environnement de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 23, pp.129-152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02673844v1</w:t>
+                <w:t xml:space="preserve">hal-02681144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une gestion intégrée agriculture-environnement ? Diagnostic, solutions, perspectives</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+                <w:t xml:space="preserve">Strategic choices in produce marketing : issues of compatible use and exclusion costs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie Codron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M. Codron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Dupraz</w:t>
+                <w:t xml:space="preserve">J.A. Sterns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Jacquet</w:t>
+                <w:t xml:space="preserve">Thomas Anthony Reardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dossiers de l'Environnement de l'INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 23, pp.129-152</w:t>
+              <w:t xml:space="preserve">Journal of Food Distribution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 34 (3), pp.1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02681144v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02673844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan et perspectives environnementales de la filière arboriculture fruitière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Codron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Habib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3181,64 +3181,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production fruitière intégrée : la grande distribution s'y intéresse de près. Etudes sur les motivations et attitudes des enseignes françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Codron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Sterns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Vernin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3276,51 +3276,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les déterminants de l'adoption des standards génériques : le cas de la filière française des fruits frais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhair Bouhsina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Codron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3371,51 +3371,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norme ISO 9000 et méthode HACCP : les stations fruitières à l'heure des choix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhair Bouhsina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Codron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3561,51 +3561,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Questions de normes agro-alimentaires dans le contexte de globalisation : présentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Codron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sterns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3669,51 +3669,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Office international de la vigne et du vin et l'Organisation mondiale du commerce : les enjeux de la normalisation dans le secteur viti-vinicole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Hannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Codron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Thoyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3777,51 +3777,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Le Goulven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Boutonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Codron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Elevage et de Médecine Vétérinaire des Pays Tropicaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 52 (3), pp.230-238</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3846,77 +3846,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le consommateur peut-il et veut-il arbitrer l'&amp;quot;équitétage&amp;quot; ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Codron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bricas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paule Moustier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3954,51 +3954,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global change in agrifood grades and standards : agribusiness strategic responses in developing countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Anthony Reardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Codron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4075,51 +4075,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La consommation en croissance : le cas des fruits et légumes aux Etats-Unis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Codron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infos CTIFL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 149, pp.19-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4567,51 +4567,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Croissance et financement des serristes en Loire-Atlantique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Codron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4649,51 +4649,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Southern hemisphere and the expansion of world trade in temperate fruits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Codron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agribusiness</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 8 (6), pp.585-600</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4718,51 +4718,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le marche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Codron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réussir Fruits et Légumes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1988, 55, pp.32-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4787,51 +4787,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le chiffre d'affaires tomate hors-sol en Roussillon: principaux facteurs d'influence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Codron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Notes et Documents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1986, 76, 33 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4856,51 +4856,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le renouveau de la tomate primeur au Maroc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Codron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Baverez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4951,51 +4951,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le renouveau de la tomate primeur au Maroc.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Codron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Baverez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5046,51 +5046,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les serres verre legumieres du Midi de la France dans la competition europeenne.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Codron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PHM Revue Horticole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1984, 246, pp.23-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5160,51 +5160,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a new approach of agricultural co-op governance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Antoine Saïsset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Codron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Economics and Management of NETworks (EMNET)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Online, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5229,90 +5229,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of SPS agreements on the contractual choice in international fruit supply chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iciar Pavez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie Codron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pasquale Lubello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Cecilia Florêncio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Annual Conference of the Academy of International Business Latin America Chapter (AIB-LAT 2018): Political Uncertainty and the Future of International Business in Latin America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Academy of International Business (AIB). USA.; Institut Polytechnique LaSalle Beauvais (UniLaSalle). FRA., Mar 2018, Buenos-Aires, Argentina. 33 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5419,77 +5419,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which factors lead tomato growers to implement integrated pest management? Evidence from Turkey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Codron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murat Yercan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5553,51 +5553,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Codron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasquale Lubello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iciar Pavez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre technique conservation pomme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre Technique Interprofessionnel des Fruits et Légumes (CTIFL). FRA., Dec 2017, Balandran, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5616,51 +5616,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management of sanitary and phytosanitary risks in the apple industry: the Sustain' Apple project</w:t>
+                <w:t xml:space="preserve">Management of sanitary and phytosanitary risks in the apple value chain: the Sustain' Apple project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Codron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Demaria</w:t>
@@ -5699,93 +5699,102 @@
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasquale Lubello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. International Symposium on Horticulture in Europe, SHE2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., Oct 2016, Chania, Greece. 245 p</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., Oct 2016, Chania, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2019.1242.41⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02743263v1</w:t>
+                <w:t xml:space="preserve">hal-02737084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management of sanitary and phytosanitary risks in the apple value chain: the Sustain' Apple project</w:t>
+                <w:t xml:space="preserve">Management of sanitary and phytosanitary risks in the apple industry: the Sustain' Apple project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Codron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Demaria</w:t>
@@ -5824,1334 +5833,1325 @@
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasquale Lubello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. International Symposium on Horticulture in Europe, SHE2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., Oct 2016, Chania, Greece. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., Oct 2016, Chania, Greece. 245 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2019.1242.41⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02737084v1</w:t>
+                <w:t xml:space="preserve">hal-02743263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food safety management through the lens of hybrids: the case of fresh fruit and vegetable shippers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The choice of contractual price mechanisms in uncertainty conditions: the case of Chilean fruit exports</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iciar Pavez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Codron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29. International Conference of Agricultural Economists: Agriculture in an Interconnected World</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Association of Agricultural Economists (IAAE). INT.; University of Vienna [Vienna]. AUT., Aug 2015, Milan, Italy. 14 p</w:t>
+              <w:t xml:space="preserve">6. International Research Meeting in Business and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe Ecole Supérieure de Commerce de Troyes (Groupe ESC Troyes). FRA.; IPAG Business School. FRA.; Université Nice Sophia Antipolis (UNS). FRA., Jul 2015, Nice, France. 25 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02798818v1</w:t>
+                <w:t xml:space="preserve">hal-02800716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The choice of contractual price mechanisms in uncertainty conditions: the case of Chilean fruit exports</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Food safety management through the lens of hybrids: the case of fresh fruit and vegetable shippers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Codron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. International Research Meeting in Business and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe Ecole Supérieure de Commerce de Troyes (Groupe ESC Troyes). FRA.; IPAG Business School. FRA.; Université Nice Sophia Antipolis (UNS). FRA., Jul 2015, Nice, France. 25 p</w:t>
+              <w:t xml:space="preserve">29. International Conference of Agricultural Economists: Agriculture in an Interconnected World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association of Agricultural Economists (IAAE). INT.; University of Vienna [Vienna]. AUT., Aug 2015, Milan, Italy. 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02800716v1</w:t>
+                <w:t xml:space="preserve">hal-02798818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are contracts strange animals in international fresh fruit trade?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Management of the SPS [Sanitary and Phytosanitary] risk in the fresh produce international trade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Codron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paule Moustier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. EAAE Congress: "Agri-Food and Rural Innovations for Healthier Societies"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association of Agricultural Economists (EAAE). INT., Aug 2014, Ljubljana, Slovenia. 13 p</w:t>
+              <w:t xml:space="preserve">25. International Scientific-Experts Congress on Agriculture and Food Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ege university. TUR., Sep 2014, Cesme-Izmir, Turkey. 41 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739039v1</w:t>
+                <w:t xml:space="preserve">hal-02794049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management of the SPS [Sanitary and Phytosanitary] risk in the fresh produce international trade</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Are contracts strange animals in international fresh fruit trade?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iciar Pavez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Codron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paule Moustier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25. International Scientific-Experts Congress on Agriculture and Food Industry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ege university. TUR., Sep 2014, Cesme-Izmir, Turkey. 41 p</w:t>
+              <w:t xml:space="preserve">14. EAAE Congress: "Agri-Food and Rural Innovations for Healthier Societies"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Agricultural Economists (EAAE). INT., Aug 2014, Ljubljana, Slovenia. 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02794049v1</w:t>
+                <w:t xml:space="preserve">hal-02739039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The adoption of IPM practices by small scale producers: the case of greenhouse tomato growers in Turkey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Murad Yercan</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie Codron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murat Yercan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">140th EAAE Seminar, Theories and Empirical Applications on Policy and Governance of Agri-food Value Chains Faculty of Agricultural Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Perugia, Italy. pp.26</w:t>
+              <w:t xml:space="preserve">7. Journées de Recherches en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA.; European Association of Agricultural Economists (EAAE). INT., Dec 2013, Angers, France. 26 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02598894v1</w:t>
+                <w:t xml:space="preserve">hal-02749133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The adoption of IPM practices by small scale producers: the case of greenhouse tomato growers in Turkey</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Murad Yercan</w:t>
+                <w:t xml:space="preserve">Pesticide safety risk, food chain organization, and the adoption of sustainable farming practices. The case of Moroccan early tomatoes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouhair Bouhsina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie Codron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7èmes journées de recherche en sciences sociales INRA SFER CIRAD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Angers, France. pp.26</w:t>
+              <w:t xml:space="preserve">134. EAAE Seminar : Labels on sustainability : an issue for consumers, producers, policy makers, and NGOs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Alimentation et Sciences Sociales (1303)., Mar 2013, Paris, France. 22 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02598895v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02806083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The adoption of IPM practices by small scale producers: the case of greenhouse tomato growers in Turkey</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Public and private regulation of sanitary risks in fresh produce marketing chains: the case of Morocco and Turkey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Codron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Adanacioglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouhair Bouhsina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Ait El Mekki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Journées de Recherches en Sciences Sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA.; European Association of Agricultural Economists (EAAE). INT., Dec 2013, Angers, France. 26 p</w:t>
+              <w:t xml:space="preserve">133rd EAAE Seminar Developing Integrated and Reliable Modeling Tools for Agricultural and Environmental Policy Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Chania, Greece. pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02749133v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02598600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pesticide safety risk, food chain organization, and the adoption of sustainable farming practices. The case of Moroccan early tomatoes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Rousset</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Bouhsina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Codron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">134. EAAE Seminar : Labels on sustainability : an issue for consumers, producers, policy makers, and NGOs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Alimentation et Sciences Sociales (1303)., Mar 2013, Paris, France. 22 p</w:t>
+              <w:t xml:space="preserve">134. EAAE Seminar: Labels on sustainability : an issue for consumers, producers, policy makers, and NGOs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Paris, France. 22 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02806083v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00844642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Public and private regulation of sanitary risks in fresh produce marketing chains: the case of Morocco and Turkey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie Codron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakan Hadanacioglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhair Bouhsina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Ait El Mekki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">133rd EAAE Seminar Developing Integrated and Reliable Modeling Tools for Agricultural and Environmental Policy Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Chania, Greece. pp.19</w:t>
+              <w:t xml:space="preserve">133. EAAE Seminar: Developing integrated and reliable modeling tools for agricultural and environmental policy analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Agricultural Economists (EAAE). INT., Jun 2013, Chania, Greece. 19 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02598600v1</w:t>
+                <w:t xml:space="preserve">hal-02808365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pesticide safety risk, food chain organization, and the adoption of sustainable farming practices. The case of Moroccan early tomatoes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Rousset</w:t>
+                <w:t xml:space="preserve">Collective action and allocation of decision rights in pesticide safety risk management: the case of tomato producer organizations in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie Codron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouhair Bouhsina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bonnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">134. EAAE Seminar: Labels on sustainability : an issue for consumers, producers, policy makers, and NGOs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Paris, France. 22 p</w:t>
+              <w:t xml:space="preserve">7. Journées de Recherches en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). Paris, FRA.; Center for Organization Studies (CORS). Sao Paulo, BRA.; European Association of Agricultural Economists (EAAE). INT., Dec 2013, Angers, France. 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00844642v1</w:t>
+                <w:t xml:space="preserve">hal-02748504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Public and private regulation of sanitary risks in fresh produce marketing chains: the case of Morocco and Turkey</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Marie Codron</w:t>
+                <w:t xml:space="preserve">The adoption of IPM practices by small scale producers: the case of greenhouse tomato growers in Turkey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Codron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hakan Hadanacioglu</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Murad Yercan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">133. EAAE Seminar: Developing integrated and reliable modeling tools for agricultural and environmental policy analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association of Agricultural Economists (EAAE). INT., Jun 2013, Chania, Greece. 19 p</w:t>
+              <w:t xml:space="preserve">7èmes journées de recherche en sciences sociales INRA SFER CIRAD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Angers, France. pp.26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02808365v1</w:t>
+                <w:t xml:space="preserve">hal-02598895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collective action and allocation of decision rights in pesticide safety risk management: the case of tomato producer organizations in France</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laure Bonnaud</w:t>
+                <w:t xml:space="preserve">The adoption of IPM practices by small scale producers: the case of greenhouse tomato growers in Turkey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Codron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murad Yercan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Journées de Recherches en Sciences Sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). Paris, FRA.; Center for Organization Studies (CORS). Sao Paulo, BRA.; European Association of Agricultural Economists (EAAE). INT., Dec 2013, Angers, France. 15 p</w:t>
+              <w:t xml:space="preserve">140th EAAE Seminar, Theories and Empirical Applications on Policy and Governance of Agri-food Value Chains Faculty of Agricultural Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Perugia, Italy. pp.26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02748504v1</w:t>
+                <w:t xml:space="preserve">hal-02598894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quality management and contractual incompleteness: grape procurement for high-end wines in Argentina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Codron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">130th EAAE Seminar - Did agricultural economics disappoint? Empirical applications on Governance of Food and Fibre Value Chain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Uppsala, Sweden. 39 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7189,90 +7189,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of the transaction characteristics on the side of dependence in a context of vertical coordination: the case of fresh produce exports from Chile to Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Codron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhair Bouhsina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iciar Pavez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandra Engler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20. Annual conference CIMaR 2012: Marketing innovation in and from emerging markets: theoretical and empirical directions for future research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Consortium for International Marketing Research (CIMaR). Atlanta, USA.; European Association of Agricultural Economists (EAAE). La Haye, INT., May 2012, Taipei, Taiwan. 41 p</w:t>
@@ -7314,90 +7314,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transactional factors influencing dependence between firms in the fresh produce international trade. The case of exports from Chile to Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Codron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhair Bouhsina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandra Engler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iciar Pavez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">53. Annual Meeting of the AIB: International Business for Sustainable World Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Academy of International Business (AIB). USA., Jun 2011, Nagoya, Japan. 23 p</w:t>
@@ -7426,103 +7426,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating the impact of small-scale farmers' collective action on food safety: the case of vegetables in Vietnam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Naziri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Codron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Tan Loc Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paule Moustier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Journées de recherches en sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7560,64 +7560,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les relations de dépendance dans le commerce international des fruits et légumes frais. Le cas des exportations du Chili vers l’Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Codron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhair Bouhsina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Journées de recherches en sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7636,407 +7636,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02754420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economic and institutional conditions for valuing Moroccan Ecoponics tomatoes both in the export and the domestic markets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Marketing cooperative vs producer’s agent: the Turkish dilemma in modern FFV market</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Lemeilleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Bignebat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Codron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Elodie Rouvière</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. European Association of Agricultural Economists</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International symposium on protected cultivation in mild winter climates: advances in soil and soilless cultivation under protected environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2006, Agadir, Morocco</w:t>
+              <w:t xml:space="preserve">103. EAAE Seminar: Adding value to the agro-food supply chain in the future Euromediterranean space</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Barcelone, Spain. 19 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02753072v1</w:t>
+                <w:t xml:space="preserve">hal-02822725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marketing cooperative vs producer’s agent: the Turkish dilemma in modern FFV market</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Delayed adoption of specific practices in uncertain environments: the case of the fresh fruit and vegetables in Turkey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Bignebat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie Codron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Lemeilleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">. European Association of Agricultural Economists</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. Societe Francaise d'Economie Rurale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. International Society For New Institutional Economics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">103. EAAE Seminar: Adding value to the agro-food supply chain in the future Euromediterranean space</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Barcelone, Spain. 19 p</w:t>
+              <w:t xml:space="preserve">1. Journées INRA-SFER de recherches en sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Paris, France. 30 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02822725v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02820080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delayed adoption of specific practices in uncertain environments: the case of the fresh fruit and vegetables in Turkey</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Economic and institutional conditions for valuing Moroccan Ecoponics tomatoes both in the export and the domestic markets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Codron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">. International Society For New Institutional Economics</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouhair Bouhsina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Rouvière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Journées INRA-SFER de recherches en sciences sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2007, Paris, France. 30 p</w:t>
+              <w:t xml:space="preserve">8. International symposium on protected cultivation in mild winter climates: advances in soil and soilless cultivation under protected environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2006, Agadir, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02820080v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Normes émergentes&amp;quot; : les déterminants et les impacts de l'adoption des normes &amp;quot;système&amp;quot; chez les expéditeurs de fruits et légumes frais du sud de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Codron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhair Bouhsina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque régional PSDR : Agriculture et agroalimentaire dans le développement des territoires en Languedoc-Roussillon. Quelles questions à la recherche ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Montpellier, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8316,51 +8316,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Codron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Rouvière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. International Society For New Institutional Economics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Annual conference : Institutions : economic, political &amp; social behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Boulder, United States. 24 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8379,834 +8379,834 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02822044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interlocking transactions : do they restrain the emergence of rice producers' organizations in Cambodia ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">From public to private safety regulation ? The case of negotiated agreements in the French fresh produce import industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Codron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M’hand Fares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rouviere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Annual conference : The institutions of market exchange</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2005, Barcelone, Spain. 32 p</w:t>
+              <w:t xml:space="preserve">, Sep 2005, Barcelone, Spain. 19 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02830587v1</w:t>
+                <w:t xml:space="preserve">hal-02830582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From public to private safety regulation ? The case of negotiated agreements in the French fresh produce import industry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">From public to private safety regulation in the fresh produce import industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Codron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M’hand Fares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rouviere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Annual conference : The institutions of market exchange</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Barcelone, Spain. 19 p</w:t>
+              <w:t xml:space="preserve">ESNIE 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Cargèse, France. 19 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02830582v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02827642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From public to private safety regulation in the fresh produce import industry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">De la régulation publique à une régulation privée ? Les conventions d'autocontrôle sur les marchés d'importation de fruits et légumes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Codron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M’hand Fares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rouviere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESNIE 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Cargèse, France. 19 p</w:t>
+              <w:t xml:space="preserve">Colloque international : Au nom de la qualité, Quelle(s) qualité(s) demain, pour quelle(s) demande(s) ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02827642v1</w:t>
+                <w:t xml:space="preserve">hal-02761169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la régulation publique à une régulation privée ? Les conventions d'autocontrôle sur les marchés d'importation de fruits et légumes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Interlocking transactions : do they restrain the emergence of rice producers' organizations in Cambodia ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Lemeilleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Codron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M’hand Fares</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Rouviere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international : Au nom de la qualité, Quelle(s) qualité(s) demain, pour quelle(s) demande(s) ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2005, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">9. Annual conference : The institutions of market exchange</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Barcelone, Spain. 32 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02761169v1</w:t>
+                <w:t xml:space="preserve">hal-02830587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment prendre en compte les particularités des rayons dans la gestion des magasins ? Intérêts et limites d'une analyse aokienne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Développement de la Production Fruitière Intégrée: de nouveaux enjeux pour la recherche agronomique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Habib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Bellon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie Codron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Chabaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.M. Codron</w:t>
+                <w:t xml:space="preserve">J.P. Gendrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">. Institut de Gestion,la Rochelle (fra)</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Francoise F. Lescourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Colloque Etienne Thil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, La Rochelle, France. Non paginé / 26 p</w:t>
+              <w:t xml:space="preserve">4. European Symposium of the Association of Farming Systems Research and Extension</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2000, Volos, Grèce</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02827786v1</w:t>
+                <w:t xml:space="preserve">hal-02760774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de la Production Fruitière Intégrée: de nouveaux enjeux pour la recherche agronomique</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Environmental and ethical consumers' concerns for food products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Sirieix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Codron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. European Symposium of the Association of Farming Systems Research and Extension</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2000, Volos, Grèce</w:t>
+              <w:t xml:space="preserve">34. Annual conference of the Association for Consumer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2003, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02760774v1</w:t>
+                <w:t xml:space="preserve">hal-02761050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of HACCP and ISO 9000 adoption on French fresh fruit industry organization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhair Bouhsina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Codron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. International European seminar : Quality assurance, risk management and environmental control in agriculture and food supply networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2003, Bonn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02762210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental and ethical consumers' concerns for food products</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Comment prendre en compte les particularités des rayons dans la gestion des magasins ? Intérêts et limites d'une analyse aokienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Codron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. Institut de Gestion,la Rochelle (fra)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34. Annual conference of the Association for Consumer Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2003, Toronto, Canada</w:t>
+              <w:t xml:space="preserve">7. Colloque Etienne Thil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, La Rochelle, France. Non paginé / 26 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02761050v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02827786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French large-scale retailers and new supply segmentation strategies for fresh products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Codron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Giraud Héraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9251,545 +9251,545 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02832250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualité environnementale et sociale des produits alimentaires : offre de signaux et perceptions de consommateur</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Determinants of adoption of quality management systems : a case study on French fresh fruit produce industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouhair Bouhsina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Codron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">. Inra</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hernandez Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole Chercheurs : Construction de la qualité des aliments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2002, La Grande Motte, France. 24 p</w:t>
+              <w:t xml:space="preserve">5. International conference on chain and network management in agribusiness and the food industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2002, Noordwijk, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02828358v1</w:t>
+                <w:t xml:space="preserve">hal-02762107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinants of adoption of quality management systems : a case study on French fresh fruit produce industry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zouhair Bouhsina</w:t>
+                <w:t xml:space="preserve">Qualité environnementale et sociale des produits alimentaires : offre de signaux et perceptions de consommateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Codron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M. Codron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Hernandez Sanchez</w:t>
+                <w:t xml:space="preserve">J.A. Sterns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sterns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. Inra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International conference on chain and network management in agribusiness and the food industry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2002, Noordwijk, Netherlands</w:t>
+              <w:t xml:space="preserve">Ecole Chercheurs : Construction de la qualité des aliments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2002, La Grande Motte, France. 24 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02762107v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02828358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated fruit production in France: a new challenge for horticultural research</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Quality and quality assurance in the fresh produce sector : a case study of European retailers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sterns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Codron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Anthony Reardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. American Agricultural Economics Association</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. Canadian Agricultural Economics Society</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meeting of the Working Group</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2000, Lleida, Spain</w:t>
+              <w:t xml:space="preserve">AAEA-CAES Annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2001, Chicago, United States. 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02763942v1</w:t>
+                <w:t xml:space="preserve">hal-02827929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality and quality assurance in the fresh produce sector : a case study of European retailers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Integrated fruit production in France: a new challenge for horticultural research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Habib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Bellon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Codron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Gendrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence F. Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAEA-CAES Annual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2001, Chicago, United States. 16 p</w:t>
+              <w:t xml:space="preserve">Meeting of the Working Group</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2000, Lleida, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02827929v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02763942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La improbable convergencia de las senales de calidad del medio ambiente y de la ética social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Codron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Sirieix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Sterns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sterns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9834,415 +9834,415 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02828920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consumer preferences, experience and credence issues and their strategic implications for French and US fresh produce sectors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Développement de la production fruitière intégrée : de nouveaux enjeux pour la recherche agronomique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Bellon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Habib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Codron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Gendrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise F. Lescourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Annual world food and agribusiness congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2000, Chicago, United States. 20 p</w:t>
+              <w:t xml:space="preserve">4. European Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2000, Volos, Grèce</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02838578v1</w:t>
+                <w:t xml:space="preserve">hal-02770499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de la production fruitière intégrée : de nouveaux enjeux pour la recherche agronomique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integrated fruit production in France : a new challenge for horticultural research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Habib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Bellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Codron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Gendrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francoise F. Lescourret</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence F. Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. European Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2000, Volos, Grèce</w:t>
+              <w:t xml:space="preserve">5. International conference on integrated fruit production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2000, Lerida, Spain. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02770499v1</w:t>
+                <w:t xml:space="preserve">hal-02838468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated fruit production in France : a new challenge for horticultural research</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stephane Bellon</w:t>
+                <w:t xml:space="preserve">Consumer preferences, experience and credence issues and their strategic implications for French and US fresh produce sectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Codron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M. Codron</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.A. Sterns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Anthony Reardon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International conference on integrated fruit production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2000, Lerida, Spain. 8 p</w:t>
+              <w:t xml:space="preserve">10. Annual world food and agribusiness congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2000, Chicago, United States. 20 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02838468v1</w:t>
+                <w:t xml:space="preserve">hal-02838578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategic roles of food and agricultural standards for agrifood industries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Anthony Reardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Codron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Busch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10306,64 +10306,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food and agriculture standards : their new roles and impacts on farming and agroindustry in developing countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Anthony Reardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Codron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Busch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10608,51 +10608,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">European and North American tomato commodity chains : a preliminary inquiry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Codron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Selfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10697,592 +10697,592 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02841617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le marché mondial de la pomme : enjeux pour les pays exportateurs d'Amérique latine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.M. Codron</w:t>
+                <w:t xml:space="preserve">La complémentarité en formes de gouvernance : le cas de l'approvisionnement des grandes surfaces en fruits de contre saison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Brousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie Codron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Congreso Brasiliero de Fruticultura</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1998, Poços de Caldas, Brésil</w:t>
+              <w:t xml:space="preserve">Colloque : Grande distribution alimentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1997, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02766121v1</w:t>
+                <w:t xml:space="preserve">hal-02842728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La complémentarité en formes de gouvernance : le cas de l'approvisionnement des grandes surfaces en fruits de contre saison</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Marie Codron</w:t>
+                <w:t xml:space="preserve">Le marché mondial de la pomme : enjeux pour les pays exportateurs d'Amérique latine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Codron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque : Grande distribution alimentaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1997, Montpellier, France</w:t>
+              <w:t xml:space="preserve">15. Congreso Brasiliero de Fruticultura</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1998, Poços de Caldas, Brésil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02842728v1</w:t>
+                <w:t xml:space="preserve">hal-02766121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'hybridation entre formes de gouvernance : le cas de l'approvisionnement des grandes surfaces en fruits de contresaison</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Product specificity and vertical co-ordination in the French retail food industry : a conceptual framework based on the transaction cost approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Codron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François d'Hauteville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque : Grande distribution alimentaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1997, Montpellier, France. 22 p</w:t>
+              <w:t xml:space="preserve">Mini conference on Agricultural commodity systems in comparative perspective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1997, Toronto, Canada. 26 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02840289v1</w:t>
+                <w:t xml:space="preserve">hal-02836723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Product specificity and vertical co-ordination in the French retail food industry : a conceptual framework based on the transaction cost approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Pour une approche néo-institutionnelle des relations fournisseurs-distributeurs : le cas du vin, des fruits de contresaison et des ultrafrais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Codron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François d'Hauteville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mini conference on Agricultural commodity systems in comparative perspective</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 1997, Toronto, Canada. 26 p</w:t>
+              <w:t xml:space="preserve">Colloque : Grande distribution alimentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1997, Montpellier, France. 25 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02836723v1</w:t>
+                <w:t xml:space="preserve">hal-02842402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une approche néo-institutionnelle des relations fournisseurs-distributeurs : le cas du vin, des fruits de contresaison et des ultrafrais</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">L'hybridation entre formes de gouvernance : le cas de l'approvisionnement des grandes surfaces en fruits de contresaison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Brousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Codron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François d'Hauteville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque : Grande distribution alimentaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 1997, Montpellier, France. 25 p</w:t>
+              <w:t xml:space="preserve">, May 1997, Montpellier, France. 22 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02842402v1</w:t>
+                <w:t xml:space="preserve">hal-02840289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changement technique et filière tomate</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">The fruit and vegetable sector of Chile : a brief overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Codron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Séminaire d'économie rurale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1993, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Meeting on agricultural policies and markets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1995, Paris, France. 39 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02774163v1</w:t>
+                <w:t xml:space="preserve">hal-02847015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The fruit and vegetable sector of Chile : a brief overview</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Changement technique et filière tomate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Codron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meeting on agricultural policies and markets</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 1995, Paris, France. 39 p</w:t>
+              <w:t xml:space="preserve">15. Séminaire d'économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1993, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02847015v1</w:t>
+                <w:t xml:space="preserve">hal-02774163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les nouveaux opérateurs du négoce des fruits et légumes sur la scène européenne : vue d'ensemble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Codron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Salon international : Les nouveaux opérateurs du négoce des fruits et légumes sur la scène européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, Agen, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11301,191 +11301,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02844430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A bibliometric analysis of international literature on fruit and vegetable economics from 1975 to 1989</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">L'hémisphère Sud et la mondialisation des échanges de fruits tempérés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Codron</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Cibenel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. International symposium on horticultural economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1992, Montpellier, France. 7 p</w:t>
+              <w:t xml:space="preserve">Colloque : Les fruits et légumes dans les économies méditerranéennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1990, Chania, Grèce</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02846644v1</w:t>
+                <w:t xml:space="preserve">hal-02776466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'hémisphère Sud et la mondialisation des échanges de fruits tempérés</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">A bibliometric analysis of international literature on fruit and vegetable economics from 1975 to 1989</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Codron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Bedu Bédu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cibenel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque : Les fruits et légumes dans les économies méditerranéennes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 1990, Chania, Grèce</w:t>
+              <w:t xml:space="preserve">12. International symposium on horticultural economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1992, Montpellier, France. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02776466v1</w:t>
+                <w:t xml:space="preserve">hal-02846644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11516,51 +11516,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion des risques sanitaires et phytosanitaires par les exportateurs de pommes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Vernin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhair Bouhsina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Codron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
@@ -11723,103 +11723,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pesticide safety risk management in high value chains : the case of Turkey and Morocco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Adanacioglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Bouhsina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Codron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ait El Mekki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">pp.143, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
@@ -11854,51 +11854,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restructuring of agrifood chains in Turkey: the produce sector (A)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.A. Koç</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Codron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Tekelioglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12007,51 +12007,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Josèphe Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Baberger-Gateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhair Bouhsina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Caillavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12104,77 +12104,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategic choices in fresh produce marketing : issues of compatible-use goods and exclusion costs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Codron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M. Codron</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">J.A. Sterns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Anthony Reardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">15 p., 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12192,51 +12192,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les stratégies d'approvisionnement de la grande distribution en produits frais : le cas des fruits de contresaison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Codron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRA-ESR, 105, 40 p., 1996, Série Etudes et Recherches - Station d'Economie et de Sociologie Rurales, 2-7380-0705-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12254,51 +12254,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cadrage économique de la filière légumes en France et en Europe : données générales et éléments d'analyse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Codron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">25 p., 1994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12391,51 +12391,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fruits et legumes du Chili : quelles strategies d'expansion ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Codron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. Dpa. Direction Des Produits Agro-Alimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12466,51 +12466,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les jardiniers du hors-sol: innovation et production de tomates dans le Roussillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Codron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12584,51 +12584,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le chiffre d'affaires tomate hors-sol en Roussillon. Principaux facteurs d'influence.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Codron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. Economie Et Sociologie Rurales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12659,51 +12659,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La production de concombre en Europe : perspectives pour les serristes francais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Codron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Malacie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12747,51 +12747,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le renouveau de la tomate primeur au Maroc.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Codron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Baverez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12848,51 +12848,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'explosion des productions legumieres en Espagne. Une concurrence certaine pour les serristes francais. (Serie Etudes et Recherches N. 80)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Codron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">110p., 1984</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13059,90 +13059,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food safety management through the lens of hybrids: the case of fresh fruit and vegetable shippers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Codron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandra Engler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Adasme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bonnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhair Bouhsina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management and governance: franchising, cooperatives, and strategic alliances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -13184,103 +13184,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Market forces and public regulation influencing the management of safety risk in the fresh produce sector: contrasting Morocco and Turkey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Codron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Adanacioglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Bouhsina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ait El Mekki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Petit M. (ed.), Montaigne E. (ed.), El Hadad-Gauthier F. (ed.), Alvarez-Coque J.M. (ed.), Mattas K. (ed.), Mili S (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable agricultural development: challenges and approaches in southern and eastern mediterranean countries</w:t>
@@ -13335,51 +13335,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracer les tomates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bonnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhair Bouhsina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Codron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13525,51 +13525,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retail sector responses to changing consumer preferences : the European experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Codron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Grunert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13715,51 +13715,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economie et sociologie rurales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Codron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La recherche pour la filière "légumes" à l'INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13784,51 +13784,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'emploi dans la production de légumes de serre en France et aux Pays-Bas : un marché du travail des disponibilités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Codron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13924,64 +13924,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les relations de dépendance dans le commerce international des fruits et légumes frais. Le cas des exportations du Chili vers l’Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Codron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhair Bouhsina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
@@ -13997,280 +13997,280 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02823640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interlocking transactions : do they restrain the emergence of rice producers' organizations in Cambodia ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvaine Lemeilleur</w:t>
+                <w:t xml:space="preserve">Contrats d'approvisionnement en raisin frais pour le vin de qualité en Argentine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Codron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M’hand Fares</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Montaigne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02817264v1</w:t>
+                <w:t xml:space="preserve">hal-02812603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrats d'approvisionnement en raisin frais pour le vin de qualité en Argentine</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Interlocking transactions : do they restrain the emergence of rice producers' organizations in Cambodia ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Lemeilleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie Codron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M’hand Fares</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillermo Martin</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">hal-02812603v1</w:t>
+                <w:t xml:space="preserve">hal-02817264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social and environmental attributes of food products in an emerging mass market : challenges of signaling and consumer perception, with European illustrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Codron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Anthony Reardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
@@ -14292,51 +14292,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les places de marché électroniques ouvertes en fruits et légumes : priorité à la fonction de facilitation des transactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Codron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Le Bocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14384,64 +14384,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grande distribution et agriculture raisonnée dans la filière fruits et légumes frais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Codron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Sterns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Vernin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14489,51 +14489,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La production fruitière intégrée en Italie : regards critiques sur une conversion réussie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Bellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Codron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Habib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14624,51 +14624,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François d'Hauteville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bardou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Codron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
@@ -14748,51 +14748,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Codron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasquale Lubello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iciar Pavez Lizarraga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] workpackage 4.3. du projet Sustain'Apple, INRA. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
@@ -15037,77 +15037,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Codron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakan Adanacioglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhair Bouhsina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ait El Mekki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contract] Project SUSTAINMED number 245233, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -15133,51 +15133,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les stratégies de contrôle de la qualité dans les Organisations de Producteurs de tomates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhair Bouhsina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Codron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15504,51 +15504,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis and assessment of economic and institutional conditions for the adoption of ECOPONICS. Product supply chain governance issues both on domestic and export markets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Codron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhair Bouhsina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15778,51 +15778,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624856v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Codron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Lubello" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1744137420000041" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623205v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iciar Pavez Lizarraga" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622435v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iciar Pavez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Codron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cecilia Flor&#234;ncio" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2019.102668" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624995v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mathieu-Hurtiger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.7176" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618927v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630243v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bellon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bertin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Granatstein" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mal&#233;zieux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630392v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506331v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Sauc&#232;de" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fenneteau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJRDM-02-2013-0036" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163641v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Codron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Adanacioglu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aubert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Bouhsina" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ait El Mekki" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2014.09.006" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640266v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Naziri" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Aubert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Tan Loc Nguyen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Moustier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00220388.2013.874555" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506201v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Montaigne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rousset" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/JCNS2013.x218" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645816v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhair Bouhsina" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Engler" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S1474-7979(2013)0000024011" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643924v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bonnaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646819v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Lemeilleur" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2010.11.024" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H3517X4D-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506045v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Saucede" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506010v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foued Cheriet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656826v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#8217;hand Fares" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJARGE.2007.012845" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653206v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bignebat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653425v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653533v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661110v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sirieix" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Reardon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10460-006-9000-x" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MQ6F2Q9Z-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676582v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Giraud-Heraud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Georges Soler" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678988v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2005.05.004" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TJG038PV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671287v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chabaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681545v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Fort" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Coudel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Puech" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931643v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amedee Mollard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chatellier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupraz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jacquet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673844v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Sterns" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Anthony Reardon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681144v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mollard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Codron" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jacquet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680753v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Habib" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Jacquet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sauphanor" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679932v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vernin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671618v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hernandez Sanchez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681752v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674071v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baritaux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683645v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sterns" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Busch" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684505v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hannin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thoyer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687979v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Le Goulven" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Boutonnet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697861v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bricas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Temple" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692295v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bingen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Harris" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684732v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687737v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois d'Hauteville" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684122v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brousseau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683923v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Green" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685629v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715609v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bedu B&#233;du" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cibenel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700250v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rio" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713987v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02719029v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02717903v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02723114v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baverez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desclaux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02722195v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02717805v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356537v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Antoine Sa&#239;sset" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790913v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787295v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735805v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Yercan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791313v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743263v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Demaria" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Drogue" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Gal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737084v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2019.1242.41" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798818v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800716v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739039v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794049v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598894v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rousset" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murad Yercan" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598895v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749133v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806083v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598600v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Ait El Mekki" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844642v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808365v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakan Hadanacioglu" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748504v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762198v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805721v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806167v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753423v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754420v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753072v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822725v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. European Association of Agricultural Economists" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820080v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Societe Francaise d'Economie Rurale" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. International Society For New Institutional Economics" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812748v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813615v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. European School On New Institutional Economics" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822071v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Humboldt University Berlin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822044v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830587v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830582v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rouviere" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827642v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761169v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827786v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chabaud" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Institut de Gestion,la Rochelle (fra)" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760774v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gendrier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise F. Lescourret" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762210v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Hernandez" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761050v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832250v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Giraud H&#233;raud" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828358v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Inra" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762107v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763942v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827929v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. American Agricultural Economics Association" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Canadian Agricultural Economics Society" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828920v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Asociacion Cubana de Tecnicos Agricolas y Forestales" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838578v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770499v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838468v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838955v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838814v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842793v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841055v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841617v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Selfa" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jussaume" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766121v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842728v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840289v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836723v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842402v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774163v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847015v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844430v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846644v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776466v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791196v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ctifl.fr/Pages/Kiosque/DetailsOuvrage.aspx?idTheme=1&amp;amp;idouvrage=3719" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790670v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Martino" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Karantininis" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Pascucci" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liesbeth K.E. Dries" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-844-5" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175200v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482774v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Ko&#231;" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tekelioglu" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lemeilleur" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tozanli" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubs.iied.org/G03294/?k=Turkey" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824221v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Combris" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jos&#232;phe Amiot" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Baberger-Gateau" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Caillavet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inra.fr/les_partenariats/expertise/expertises_realisees/les_fruits_et_legumes_dans_l_alimentation_rapport_d_expertise" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/n9ht-rg42" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837901v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838402v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846343v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846834v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Lauret" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02853214v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Dpa. Direction Des Produits Agro-Alimentaires" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02854105v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Brun" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jeannequin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Frissant" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marle" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02854765v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Economie Et Sociologie Rurales" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02856642v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Malacie" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Peigne" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02857887v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02857710v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437639v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-030-29245-4" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29245-4_13" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603056v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Adasme" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/in/book/9783319572758#aboutBook" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155648v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17813-4_12" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809114v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.educagri.fr/livres/4670-l-alimentation-sous-controle-tracer-auditer-conseiller.html" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813468v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hannin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thoyer" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828264v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Grunert" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Regmi" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834712v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836200v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845737v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rolle" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bourquelot" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823640v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817264v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812603v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Martin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829956v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830693v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Bocq" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Baritaux" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830966v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830047v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine de Sainte Marie" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842117v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bardou" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788005v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278993v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iciar Pavez  Lizarraga" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788717v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Colleu" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hutin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Varlet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806260v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakan Adanacioglu" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824581v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Cordier" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Soubeyran" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brajeul" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172889v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Schnitzler" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leonardi" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. T&#252;zel" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. El Behairy" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Medany" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821700v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ali Ko&#231;" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yavuz Tekelioglu" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Tozanli" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822125v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Unit&#233; Mixte de Recherche Marches Organisations Institutions Et Strategies d'Acteurs" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624856v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Codron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Lubello" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1744137420000041" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622435v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iciar Pavez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Codron" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cecilia Flor&#234;ncio" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2019.102668" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624995v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mathieu-Hurtiger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.7176" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623205v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iciar Pavez Lizarraga" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618927v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630243v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bellon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bertin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Granatstein" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mal&#233;zieux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630392v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163641v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Codron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Adanacioglu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aubert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Bouhsina" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ait El Mekki" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2014.09.006" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640266v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Naziri" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Aubert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Tan Loc Nguyen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Moustier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00220388.2013.874555" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506331v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Sauc&#232;de" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fenneteau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJRDM-02-2013-0036" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645816v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhair Bouhsina" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Engler" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S1474-7979(2013)0000024011" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506201v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Montaigne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rousset" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/JCNS2013.x218" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643924v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bonnaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646819v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Lemeilleur" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2010.11.024" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H3517X4D-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506045v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Saucede" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506010v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foued Cheriet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656826v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#8217;hand Fares" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJARGE.2007.012845" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653206v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bignebat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653425v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661110v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sirieix" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Reardon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10460-006-9000-x" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MQ6F2Q9Z-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653533v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676582v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Giraud-Heraud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Georges Soler" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678988v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2005.05.004" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TJG038PV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671287v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chabaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681545v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Fort" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Coudel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Puech" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931643v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amedee Mollard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chatellier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupraz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jacquet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681144v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mollard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Codron" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jacquet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673844v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Sterns" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Anthony Reardon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680753v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Habib" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Jacquet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sauphanor" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679932v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vernin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671618v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hernandez Sanchez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681752v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674071v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baritaux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683645v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sterns" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Busch" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684505v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hannin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thoyer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687979v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Le Goulven" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Boutonnet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697861v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bricas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Temple" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692295v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bingen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Harris" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684732v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687737v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois d'Hauteville" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684122v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brousseau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683923v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Green" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685629v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715609v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bedu B&#233;du" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cibenel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700250v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rio" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713987v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02719029v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02717903v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02723114v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baverez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desclaux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02722195v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02717805v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356537v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Antoine Sa&#239;sset" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790913v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787295v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735805v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Yercan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791313v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737084v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Demaria" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Drogue" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Gal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2019.1242.41" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743263v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800716v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798818v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794049v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739039v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749133v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806083v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598600v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Ait El Mekki" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844642v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rousset" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808365v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakan Hadanacioglu" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748504v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598895v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murad Yercan" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598894v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762198v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805721v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806167v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753423v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754420v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822725v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. European Association of Agricultural Economists" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820080v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Societe Francaise d'Economie Rurale" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. International Society For New Institutional Economics" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753072v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812748v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813615v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. European School On New Institutional Economics" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822071v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Humboldt University Berlin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822044v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830582v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rouviere" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827642v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761169v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830587v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760774v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gendrier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise F. Lescourret" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761050v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762210v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Hernandez" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827786v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chabaud" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Institut de Gestion,la Rochelle (fra)" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832250v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Giraud H&#233;raud" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762107v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828358v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Inra" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827929v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. American Agricultural Economics Association" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Canadian Agricultural Economics Society" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763942v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828920v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Asociacion Cubana de Tecnicos Agricolas y Forestales" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770499v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838468v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838578v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838955v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838814v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842793v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841055v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841617v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Selfa" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jussaume" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842728v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766121v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836723v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842402v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840289v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847015v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774163v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844430v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776466v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846644v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791196v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ctifl.fr/Pages/Kiosque/DetailsOuvrage.aspx?idTheme=1&amp;amp;idouvrage=3719" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790670v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Martino" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Karantininis" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Pascucci" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liesbeth K.E. Dries" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-844-5" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175200v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482774v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Ko&#231;" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tekelioglu" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lemeilleur" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tozanli" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubs.iied.org/G03294/?k=Turkey" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824221v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Combris" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jos&#232;phe Amiot" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Baberger-Gateau" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Caillavet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inra.fr/les_partenariats/expertise/expertises_realisees/les_fruits_et_legumes_dans_l_alimentation_rapport_d_expertise" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/n9ht-rg42" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837901v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838402v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846343v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846834v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Lauret" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02853214v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Dpa. Direction Des Produits Agro-Alimentaires" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02854105v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Brun" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jeannequin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Frissant" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marle" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02854765v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Economie Et Sociologie Rurales" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02856642v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Malacie" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Peigne" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02857887v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02857710v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437639v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-030-29245-4" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29245-4_13" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603056v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Adasme" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/in/book/9783319572758#aboutBook" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155648v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17813-4_12" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809114v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.educagri.fr/livres/4670-l-alimentation-sous-controle-tracer-auditer-conseiller.html" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813468v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hannin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thoyer" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828264v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Grunert" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Regmi" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834712v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836200v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845737v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rolle" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bourquelot" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823640v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812603v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Martin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817264v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829956v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830693v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Bocq" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Baritaux" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830966v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830047v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine de Sainte Marie" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842117v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bardou" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788005v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278993v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iciar Pavez  Lizarraga" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788717v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Colleu" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hutin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Varlet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806260v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakan Adanacioglu" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824581v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Cordier" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Soubeyran" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brajeul" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172889v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Schnitzler" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leonardi" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. T&#252;zel" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. El Behairy" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Medany" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821700v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ali Ko&#231;" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yavuz Tekelioglu" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Tozanli" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822125v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Unit&#233; Mixte de Recherche Marches Organisations Institutions Et Strategies d'Acteurs" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>