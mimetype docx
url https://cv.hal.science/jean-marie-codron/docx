--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -225,360 +225,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02624856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biosecurity institutions and the choice of contracts in international fruit supply chains</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contratos de exportacion de fruta chilena: consignacion y venta en firme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie Codron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iciar Pavez</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Maria Cecilia Florêncio</w:t>
+                <w:t xml:space="preserve">Iciar Pavez Lizarraga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pomaceas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 105, pp.6-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02622435v1</w:t>
+                <w:t xml:space="preserve">hal-02623205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les exportations françaises de pommes face à la contrainte du traitement au froid en transit. Un cas de dépendance de sentier institutionnel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biosecurity institutions and the choice of contracts in international fruit supply chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iciar Pavez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Codron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasquale Lubello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincent Mathieu-Hurtiger</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Cecilia Florêncio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie rurale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/economierurale.7176⟩</w:t>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 176, pp.online first. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2019.102668⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02624995v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contratos de exportacion de fruta chilena: consignacion y venta en firme</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les exportations françaises de pommes face à la contrainte du traitement au froid en transit. Un cas de dépendance de sentier institutionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pasquale Lubello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Codron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Iciar Pavez Lizarraga</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mathieu-Hurtiger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pomaceas</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 370, pp.29-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/economierurale.7176⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02623205v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contractual price provisions and their determinants in conditions of uncertainty: the case of Chilean fruit exports</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iciar Pavez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Codron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -804,676 +804,676 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02630392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of market forces and food safety institutions in the adoption of sustainable farming practices: the case of the fresh tomato export sector in Morocco and Turkey</w:t>
+                <w:t xml:space="preserve">Department upkeep and shrinkage control: two key variables in optimizing the performance of fruit and vegetables departments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-M. Codron</w:t>
+                <w:t xml:space="preserve">Florent Saucède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Adanacioglu</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hervé Fenneteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie Codron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodpol.2014.09.006⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Retail and Distribution Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 42 (8), pp.733-758. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/IJRDM-02-2013-0036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02163641v1</w:t>
+                <w:t xml:space="preserve">hal-01506331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating the impact of small-scale farmer collective action on food safety: the case of vegetables in Vietnam</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The role of market forces and food safety institutions in the adoption of sustainable farming practices: the case of the fresh tomato export sector in Morocco and Turkey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Codron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Adanacioglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego Naziri</w:t>
+                <w:t xml:space="preserve">Z. Bouhsina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Aubert</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Ait El Mekki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Development Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00220388.2013.874555⟩</w:t>
+              <w:t xml:space="preserve">Food Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 49 (1), pp.268-280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodpol.2014.09.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02640266v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02163641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Department upkeep and shrinkage control: two key variables in optimizing the performance of fruit and vegetables departments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimating the impact of small-scale farmer collective action on food safety: the case of vegetables in Vietnam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Naziri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie Codron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Saucède</w:t>
+                <w:t xml:space="preserve">Thi Tan Loc Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Fenneteau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean Marie Codron</w:t>
+                <w:t xml:space="preserve">Paule Moustier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Retail and Distribution Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 42 (8), pp.733-758. </w:t>
+              <w:t xml:space="preserve">The Journal of Development Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 50 (5), pp.715-730. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/IJRDM-02-2013-0036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00220388.2013.874555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01506331v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02640266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of the transaction characteristics on the side of dependence in a context of vertical coordination: the case of fresh produce exports from Chile to Europe</w:t>
+                <w:t xml:space="preserve">Quality management and contractual incompleteness: grape procurement for high-end wines in Argentina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Codron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zouhair Bouhsina</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Iciar Pavez</w:t>
+                <w:t xml:space="preserve">Etienne Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandra Engler</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sylvain Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in International Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 24, pp.161-190. </w:t>
+              <w:t xml:space="preserve">Journal on Chain and Network Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 (1), pp.11-35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/S1474-7979(2013)0000024011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3920/JCNS2013.x218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02645816v1</w:t>
+                <w:t xml:space="preserve">hal-01506201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality management and contractual incompleteness: grape procurement for high-end wines in Argentina</w:t>
+                <w:t xml:space="preserve">Effects of the transaction characteristics on the side of dependence in a context of vertical coordination: the case of fresh produce exports from Chile to Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Codron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Montaigne</w:t>
+                <w:t xml:space="preserve">Zouhair Bouhsina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iciar Pavez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Rousset</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alejandra Engler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal on Chain and Network Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 13 (1), pp.11-35. </w:t>
+              <w:t xml:space="preserve">Advances in International Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 24, pp.161-190. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3920/JCNS2013.x218⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1108/S1474-7979(2013)0000024011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01506201v1</w:t>
+                <w:t xml:space="preserve">hal-02645816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle du marché dans le contrôle des traitements phytosanitaires.L’exemple du secteur de la tomate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bonnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhair Bouhsina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Codron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1505,307 +1505,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02643924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marketing cooperative vs. commission agent: the Turkish dilemma on the modern fresh fruit and vegetable market</w:t>
+                <w:t xml:space="preserve">Les déterminants de la performance des rayons fruits et légumes : l'importance du management de la dégradation de la qualité des produits et de la présentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvaine Lemeilleur</w:t>
+                <w:t xml:space="preserve">Florent Saucede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Codron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Fenneteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Policy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Economies et Sociétés. Série AG Systèmes agroalimentaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 10, pp.1763-1783</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02646819v1</w:t>
+                <w:t xml:space="preserve">hal-01506045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les déterminants de la performance des rayons fruits et légumes : l'importance du management de la dégradation de la qualité des produits et de la présentation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Saucede</w:t>
+                <w:t xml:space="preserve">Marketing cooperative vs. commission agent: the Turkish dilemma on the modern fresh fruit and vegetable market</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Lemeilleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Codron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Fenneteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economies et Sociétés. Série AG Systèmes agroalimentaires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 36 (2), pp.272-279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodpol.2010.11.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01506045v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02646819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité des stratégies et importance du relationnel dans les exportations de fruits et légumes du Chili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhair Bouhsina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foued Cheriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Codron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iciar Pavez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economies et Sociétés. Série AG Systèmes agroalimentaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 10, pp.1827-1847</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2105,238 +2105,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02653425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social and environmental attributes of food products in an emerging mass market : challenges of signaling and consumer perception, with European illustrations</w:t>
+                <w:t xml:space="preserve">Le contrôle sanitaire des fruits et légumes : les conventions d'autocontrôle des importateurs français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Codron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thomas Reardon</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M’hand Fares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Rouvière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture and Human Values</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Economies et Sociétés. Série AG Systèmes agroalimentaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 40 (5), pp.599-612</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02661110v1</w:t>
+                <w:t xml:space="preserve">hal-02653533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le contrôle sanitaire des fruits et légumes : les conventions d'autocontrôle des importateurs français</w:t>
+                <w:t xml:space="preserve">Social and environmental attributes of food products in an emerging mass market : challenges of signaling and consumer perception, with European illustrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Codron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Elodie Rouvière</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Sirieix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Reardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economies et Sociétés. Série AG Systèmes agroalimentaires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agriculture and Human Values</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 23 (3), pp.283-297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10460-006-9000-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02653533v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles stratégies de la grande distribution dans le secteur alimentaire</w:t>
               </w:r>
@@ -2628,51 +2628,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supermarkets in low-income Mediterranean countries : impacts on horticulture systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Codron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhair Bouhsina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2851,273 +2851,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01931643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une gestion intégrée agriculture-environnement ? Diagnostic, solutions, perspectives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Strategic choices in produce marketing : issues of compatible use and exclusion costs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie Codron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mollard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+                <w:t xml:space="preserve">J.A. Sterns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M. Codron</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F. Jacquet</w:t>
+                <w:t xml:space="preserve">Thomas Anthony Reardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dossiers de l'Environnement de l'INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 23, pp.129-152</w:t>
+              <w:t xml:space="preserve">Journal of Food Distribution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 34 (3), pp.1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02681144v1</w:t>
+                <w:t xml:space="preserve">hal-02673844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategic choices in produce marketing : issues of compatible use and exclusion costs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Marie Codron</w:t>
+                <w:t xml:space="preserve">Vers une gestion intégrée agriculture-environnement ? Diagnostic, solutions, perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mollard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.A. Sterns</w:t>
+                <w:t xml:space="preserve">J.M. Codron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Anthony Reardon</w:t>
+                <w:t xml:space="preserve">F. Jacquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Distribution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 34 (3), pp.1-12</w:t>
+              <w:t xml:space="preserve">Dossiers de l'Environnement de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 23, pp.129-152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02673844v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02681144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan et perspectives environnementales de la filière arboriculture fruitière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Codron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Habib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3181,64 +3181,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production fruitière intégrée : la grande distribution s'y intéresse de près. Etudes sur les motivations et attitudes des enseignes françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Codron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Sterns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Vernin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3276,51 +3276,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les déterminants de l'adoption des standards génériques : le cas de la filière française des fruits frais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhair Bouhsina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Codron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3371,51 +3371,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norme ISO 9000 et méthode HACCP : les stations fruitières à l'heure des choix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhair Bouhsina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Codron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3561,51 +3561,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Questions de normes agro-alimentaires dans le contexte de globalisation : présentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Codron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sterns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3669,51 +3669,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Office international de la vigne et du vin et l'Organisation mondiale du commerce : les enjeux de la normalisation dans le secteur viti-vinicole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Hannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Codron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Thoyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3777,51 +3777,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Le Goulven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Boutonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Codron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Elevage et de Médecine Vétérinaire des Pays Tropicaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 52 (3), pp.230-238</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3846,77 +3846,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le consommateur peut-il et veut-il arbitrer l'&amp;quot;équitétage&amp;quot; ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Codron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bricas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paule Moustier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3954,51 +3954,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global change in agrifood grades and standards : agribusiness strategic responses in developing countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Anthony Reardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Codron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4075,51 +4075,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La consommation en croissance : le cas des fruits et légumes aux Etats-Unis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Codron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infos CTIFL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 149, pp.19-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4567,51 +4567,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Croissance et financement des serristes en Loire-Atlantique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Codron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4649,51 +4649,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Southern hemisphere and the expansion of world trade in temperate fruits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Codron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agribusiness</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 8 (6), pp.585-600</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4718,51 +4718,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le marche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Codron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réussir Fruits et Légumes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1988, 55, pp.32-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4787,51 +4787,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le chiffre d'affaires tomate hors-sol en Roussillon: principaux facteurs d'influence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Codron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Notes et Documents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1986, 76, 33 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4856,51 +4856,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le renouveau de la tomate primeur au Maroc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Codron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Baverez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4951,51 +4951,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le renouveau de la tomate primeur au Maroc.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Codron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Baverez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5046,51 +5046,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les serres verre legumieres du Midi de la France dans la competition europeenne.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Codron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PHM Revue Horticole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1984, 246, pp.23-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5160,51 +5160,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a new approach of agricultural co-op governance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Antoine Saïsset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Codron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Economics and Management of NETworks (EMNET)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Online, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5229,90 +5229,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of SPS agreements on the contractual choice in international fruit supply chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iciar Pavez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Codron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasquale Lubello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Cecilia Florêncio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Annual Conference of the Academy of International Business Latin America Chapter (AIB-LAT 2018): Political Uncertainty and the Future of International Business in Latin America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Academy of International Business (AIB). USA.; Institut Polytechnique LaSalle Beauvais (UniLaSalle). FRA., Mar 2018, Buenos-Aires, Argentina. 33 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5419,77 +5419,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which factors lead tomato growers to implement integrated pest management? Evidence from Turkey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Codron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murat Yercan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5553,51 +5553,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Codron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasquale Lubello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iciar Pavez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre technique conservation pomme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre Technique Interprofessionnel des Fruits et Légumes (CTIFL). FRA., Dec 2017, Balandran, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5616,51 +5616,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management of sanitary and phytosanitary risks in the apple value chain: the Sustain' Apple project</w:t>
+                <w:t xml:space="preserve">Management of sanitary and phytosanitary risks in the apple industry: the Sustain' Apple project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Codron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Demaria</w:t>
@@ -5699,102 +5699,93 @@
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasquale Lubello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. International Symposium on Horticulture in Europe, SHE2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., Oct 2016, Chania, Greece. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., Oct 2016, Chania, Greece. 245 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737084v1</w:t>
+                <w:t xml:space="preserve">hal-02743263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management of sanitary and phytosanitary risks in the apple industry: the Sustain' Apple project</w:t>
+                <w:t xml:space="preserve">Management of sanitary and phytosanitary risks in the apple value chain: the Sustain' Apple project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Codron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Demaria</w:t>
@@ -5833,1325 +5824,1334 @@
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasquale Lubello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. International Symposium on Horticulture in Europe, SHE2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., Oct 2016, Chania, Greece. 245 p</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., Oct 2016, Chania, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2019.1242.41⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743263v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The choice of contractual price mechanisms in uncertainty conditions: the case of Chilean fruit exports</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Food safety management through the lens of hybrids: the case of fresh fruit and vegetable shippers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Codron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. International Research Meeting in Business and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe Ecole Supérieure de Commerce de Troyes (Groupe ESC Troyes). FRA.; IPAG Business School. FRA.; Université Nice Sophia Antipolis (UNS). FRA., Jul 2015, Nice, France. 25 p</w:t>
+              <w:t xml:space="preserve">29. International Conference of Agricultural Economists: Agriculture in an Interconnected World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association of Agricultural Economists (IAAE). INT.; University of Vienna [Vienna]. AUT., Aug 2015, Milan, Italy. 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02800716v1</w:t>
+                <w:t xml:space="preserve">hal-02798818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food safety management through the lens of hybrids: the case of fresh fruit and vegetable shippers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The choice of contractual price mechanisms in uncertainty conditions: the case of Chilean fruit exports</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iciar Pavez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Codron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29. International Conference of Agricultural Economists: Agriculture in an Interconnected World</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Association of Agricultural Economists (IAAE). INT.; University of Vienna [Vienna]. AUT., Aug 2015, Milan, Italy. 14 p</w:t>
+              <w:t xml:space="preserve">6. International Research Meeting in Business and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe Ecole Supérieure de Commerce de Troyes (Groupe ESC Troyes). FRA.; IPAG Business School. FRA.; Université Nice Sophia Antipolis (UNS). FRA., Jul 2015, Nice, France. 25 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02798818v1</w:t>
+                <w:t xml:space="preserve">hal-02800716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management of the SPS [Sanitary and Phytosanitary] risk in the fresh produce international trade</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Are contracts strange animals in international fresh fruit trade?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iciar Pavez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Codron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paule Moustier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25. International Scientific-Experts Congress on Agriculture and Food Industry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ege university. TUR., Sep 2014, Cesme-Izmir, Turkey. 41 p</w:t>
+              <w:t xml:space="preserve">14. EAAE Congress: "Agri-Food and Rural Innovations for Healthier Societies"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Agricultural Economists (EAAE). INT., Aug 2014, Ljubljana, Slovenia. 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02794049v1</w:t>
+                <w:t xml:space="preserve">hal-02739039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are contracts strange animals in international fresh fruit trade?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Management of the SPS [Sanitary and Phytosanitary] risk in the fresh produce international trade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Codron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paule Moustier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. EAAE Congress: "Agri-Food and Rural Innovations for Healthier Societies"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association of Agricultural Economists (EAAE). INT., Aug 2014, Ljubljana, Slovenia. 13 p</w:t>
+              <w:t xml:space="preserve">25. International Scientific-Experts Congress on Agriculture and Food Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ege university. TUR., Sep 2014, Cesme-Izmir, Turkey. 41 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739039v1</w:t>
+                <w:t xml:space="preserve">hal-02794049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The adoption of IPM practices by small scale producers: the case of greenhouse tomato growers in Turkey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Murat Yercan</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Codron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murad Yercan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Journées de Recherches en Sciences Sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA.; European Association of Agricultural Economists (EAAE). INT., Dec 2013, Angers, France. 26 p</w:t>
+              <w:t xml:space="preserve">7èmes journées de recherche en sciences sociales INRA SFER CIRAD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Angers, France. pp.26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02749133v1</w:t>
+                <w:t xml:space="preserve">hal-02598895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pesticide safety risk, food chain organization, and the adoption of sustainable farming practices. The case of Moroccan early tomatoes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Rousset</w:t>
+                <w:t xml:space="preserve">The adoption of IPM practices by small scale producers: the case of greenhouse tomato growers in Turkey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Codron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murad Yercan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">134. EAAE Seminar : Labels on sustainability : an issue for consumers, producers, policy makers, and NGOs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Alimentation et Sciences Sociales (1303)., Mar 2013, Paris, France. 22 p</w:t>
+              <w:t xml:space="preserve">140th EAAE Seminar, Theories and Empirical Applications on Policy and Governance of Agri-food Value Chains Faculty of Agricultural Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Perugia, Italy. pp.26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02806083v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02598894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Public and private regulation of sanitary risks in fresh produce marketing chains: the case of Morocco and Turkey</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The adoption of IPM practices by small scale producers: the case of greenhouse tomato growers in Turkey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie Codron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murat Yercan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">133rd EAAE Seminar Developing Integrated and Reliable Modeling Tools for Agricultural and Environmental Policy Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Chania, Greece. pp.19</w:t>
+              <w:t xml:space="preserve">7. Journées de Recherches en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA.; European Association of Agricultural Economists (EAAE). INT., Dec 2013, Angers, France. 26 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02598600v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pesticide safety risk, food chain organization, and the adoption of sustainable farming practices. The case of Moroccan early tomatoes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">S. Rousset</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouhair Bouhsina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie Codron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">134. EAAE Seminar: Labels on sustainability : an issue for consumers, producers, policy makers, and NGOs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Paris, France. 22 p</w:t>
+              <w:t xml:space="preserve">134. EAAE Seminar : Labels on sustainability : an issue for consumers, producers, policy makers, and NGOs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Alimentation et Sciences Sociales (1303)., Mar 2013, Paris, France. 22 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00844642v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02806083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Public and private regulation of sanitary risks in fresh produce marketing chains: the case of Morocco and Turkey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Marie Codron</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Codron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Adanacioglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouhair Bouhsina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Ait El Mekki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">133. EAAE Seminar: Developing integrated and reliable modeling tools for agricultural and environmental policy analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association of Agricultural Economists (EAAE). INT., Jun 2013, Chania, Greece. 19 p</w:t>
+              <w:t xml:space="preserve">133rd EAAE Seminar Developing Integrated and Reliable Modeling Tools for Agricultural and Environmental Policy Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Chania, Greece. pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02808365v1</w:t>
+                <w:t xml:space="preserve">hal-02598600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collective action and allocation of decision rights in pesticide safety risk management: the case of tomato producer organizations in France</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laure Bonnaud</w:t>
+                <w:t xml:space="preserve">Pesticide safety risk, food chain organization, and the adoption of sustainable farming practices. The case of Moroccan early tomatoes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Bouhsina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Codron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Journées de Recherches en Sciences Sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). Paris, FRA.; Center for Organization Studies (CORS). Sao Paulo, BRA.; European Association of Agricultural Economists (EAAE). INT., Dec 2013, Angers, France. 15 p</w:t>
+              <w:t xml:space="preserve">134. EAAE Seminar: Labels on sustainability : an issue for consumers, producers, policy makers, and NGOs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Paris, France. 22 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02748504v1</w:t>
+                <w:t xml:space="preserve">hal-00844642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The adoption of IPM practices by small scale producers: the case of greenhouse tomato growers in Turkey</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Rousset</w:t>
+                <w:t xml:space="preserve">Public and private regulation of sanitary risks in fresh produce marketing chains: the case of Morocco and Turkey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie Codron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Murad Yercan</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hakan Hadanacioglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouhair Bouhsina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Ait El Mekki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7èmes journées de recherche en sciences sociales INRA SFER CIRAD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Angers, France. pp.26</w:t>
+              <w:t xml:space="preserve">133. EAAE Seminar: Developing integrated and reliable modeling tools for agricultural and environmental policy analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Agricultural Economists (EAAE). INT., Jun 2013, Chania, Greece. 19 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02598895v1</w:t>
+                <w:t xml:space="preserve">hal-02808365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The adoption of IPM practices by small scale producers: the case of greenhouse tomato growers in Turkey</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Murad Yercan</w:t>
+                <w:t xml:space="preserve">Collective action and allocation of decision rights in pesticide safety risk management: the case of tomato producer organizations in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie Codron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouhair Bouhsina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bonnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">140th EAAE Seminar, Theories and Empirical Applications on Policy and Governance of Agri-food Value Chains Faculty of Agricultural Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Perugia, Italy. pp.26</w:t>
+              <w:t xml:space="preserve">7. Journées de Recherches en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). Paris, FRA.; Center for Organization Studies (CORS). Sao Paulo, BRA.; European Association of Agricultural Economists (EAAE). INT., Dec 2013, Angers, France. 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02598894v1</w:t>
+                <w:t xml:space="preserve">hal-02748504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quality management and contractual incompleteness: grape procurement for high-end wines in Argentina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Codron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">130th EAAE Seminar - Did agricultural economics disappoint? Empirical applications on Governance of Food and Fibre Value Chain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Uppsala, Sweden. 39 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7189,90 +7189,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of the transaction characteristics on the side of dependence in a context of vertical coordination: the case of fresh produce exports from Chile to Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Codron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhair Bouhsina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iciar Pavez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandra Engler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20. Annual conference CIMaR 2012: Marketing innovation in and from emerging markets: theoretical and empirical directions for future research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Consortium for International Marketing Research (CIMaR). Atlanta, USA.; European Association of Agricultural Economists (EAAE). La Haye, INT., May 2012, Taipei, Taiwan. 41 p</w:t>
@@ -7314,90 +7314,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transactional factors influencing dependence between firms in the fresh produce international trade. The case of exports from Chile to Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Codron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhair Bouhsina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandra Engler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iciar Pavez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">53. Annual Meeting of the AIB: International Business for Sustainable World Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Academy of International Business (AIB). USA., Jun 2011, Nagoya, Japan. 23 p</w:t>
@@ -7426,103 +7426,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating the impact of small-scale farmers' collective action on food safety: the case of vegetables in Vietnam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Naziri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Codron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Tan Loc Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paule Moustier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Journées de recherches en sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7560,64 +7560,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les relations de dépendance dans le commerce international des fruits et légumes frais. Le cas des exportations du Chili vers l’Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Codron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhair Bouhsina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Journées de recherches en sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7636,407 +7636,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02754420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marketing cooperative vs producer’s agent: the Turkish dilemma in modern FFV market</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Economic and institutional conditions for valuing Moroccan Ecoponics tomatoes both in the export and the domestic markets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Codron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">. European Association of Agricultural Economists</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouhair Bouhsina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Rouvière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">103. EAAE Seminar: Adding value to the agro-food supply chain in the future Euromediterranean space</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Barcelone, Spain. 19 p</w:t>
+              <w:t xml:space="preserve">8. International symposium on protected cultivation in mild winter climates: advances in soil and soilless cultivation under protected environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2006, Agadir, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02822725v1</w:t>
+                <w:t xml:space="preserve">hal-02753072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delayed adoption of specific practices in uncertain environments: the case of the fresh fruit and vegetables in Turkey</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Marketing cooperative vs producer’s agent: the Turkish dilemma in modern FFV market</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Lemeilleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Bignebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Codron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">. International Society For New Institutional Economics</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. European Association of Agricultural Economists</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Journées INRA-SFER de recherches en sciences sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2007, Paris, France. 30 p</w:t>
+              <w:t xml:space="preserve">103. EAAE Seminar: Adding value to the agro-food supply chain in the future Euromediterranean space</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Barcelone, Spain. 19 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02820080v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02822725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economic and institutional conditions for valuing Moroccan Ecoponics tomatoes both in the export and the domestic markets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Delayed adoption of specific practices in uncertain environments: the case of the fresh fruit and vegetables in Turkey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Bignebat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Codron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Elodie Rouvière</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Lemeilleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. Societe Francaise d'Economie Rurale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. International Society For New Institutional Economics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International symposium on protected cultivation in mild winter climates: advances in soil and soilless cultivation under protected environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2006, Agadir, Morocco</w:t>
+              <w:t xml:space="preserve">1. Journées INRA-SFER de recherches en sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Paris, France. 30 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753072v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02820080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Normes émergentes&amp;quot; : les déterminants et les impacts de l'adoption des normes &amp;quot;système&amp;quot; chez les expéditeurs de fruits et légumes frais du sud de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Codron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhair Bouhsina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque régional PSDR : Agriculture et agroalimentaire dans le développement des territoires en Languedoc-Roussillon. Quelles questions à la recherche ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Montpellier, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8055,243 +8055,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02812748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décision d’investissement en actifs spécifiques : une analyse séquentielle appliquée au secteur des fruits et légumes en Turquie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Market restructuring and public incentives: the Turkish case of fresh produce marketing cooperatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Lemeilleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Bignebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Codron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">. European School On New Institutional Economics</w:t>
+                <w:t xml:space="preserve">. Humboldt University Berlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Journée de l'ESNIE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Paris, France. 10 p</w:t>
+              <w:t xml:space="preserve">PhD Workshop: "Theory, analysis and empirical study of institutions and organizations"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Berlin, Germany. 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02813615v1</w:t>
+                <w:t xml:space="preserve">hal-02822071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Market restructuring and public incentives: the Turkish case of fresh produce marketing cooperatives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Décision d’investissement en actifs spécifiques : une analyse séquentielle appliquée au secteur des fruits et légumes en Turquie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Bignebat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie Codron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Lemeilleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">. Humboldt University Berlin</w:t>
+                <w:t xml:space="preserve">. European School On New Institutional Economics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PhD Workshop: "Theory, analysis and empirical study of institutions and organizations"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Berlin, Germany. 14 p</w:t>
+              <w:t xml:space="preserve">1. Journée de l'ESNIE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Paris, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02822071v1</w:t>
+                <w:t xml:space="preserve">hal-02813615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Industry voluntary approaches to food safety: does heterogeneity matter?</w:t>
               </w:r>
@@ -8316,51 +8316,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Codron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Rouvière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. International Society For New Institutional Economics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Annual conference : Institutions : economic, political &amp; social behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Boulder, United States. 24 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8379,834 +8379,834 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02822044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From public to private safety regulation ? The case of negotiated agreements in the French fresh produce import industry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Interlocking transactions : do they restrain the emergence of rice producers' organizations in Cambodia ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Lemeilleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Codron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M’hand Fares</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Rouviere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Annual conference : The institutions of market exchange</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2005, Barcelone, Spain. 19 p</w:t>
+              <w:t xml:space="preserve">, Sep 2005, Barcelone, Spain. 32 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02830582v1</w:t>
+                <w:t xml:space="preserve">hal-02830587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From public to private safety regulation in the fresh produce import industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Codron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M’hand Fares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rouviere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESNIE 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Cargèse, France. 19 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02827642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la régulation publique à une régulation privée ? Les conventions d'autocontrôle sur les marchés d'importation de fruits et légumes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">From public to private safety regulation ? The case of negotiated agreements in the French fresh produce import industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Codron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M’hand Fares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rouviere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international : Au nom de la qualité, Quelle(s) qualité(s) demain, pour quelle(s) demande(s) ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2005, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">9. Annual conference : The institutions of market exchange</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Barcelone, Spain. 19 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02761169v1</w:t>
+                <w:t xml:space="preserve">hal-02830582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interlocking transactions : do they restrain the emergence of rice producers' organizations in Cambodia ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">De la régulation publique à une régulation privée ? Les conventions d'autocontrôle sur les marchés d'importation de fruits et légumes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Codron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M’hand Fares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rouviere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Annual conference : The institutions of market exchange</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Barcelone, Spain. 32 p</w:t>
+              <w:t xml:space="preserve">Colloque international : Au nom de la qualité, Quelle(s) qualité(s) demain, pour quelle(s) demande(s) ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02830587v1</w:t>
+                <w:t xml:space="preserve">hal-02761169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de la Production Fruitière Intégrée: de nouveaux enjeux pour la recherche agronomique</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comment prendre en compte les particularités des rayons dans la gestion des magasins ? Intérêts et limites d'une analyse aokienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P. Gendrier</w:t>
+                <w:t xml:space="preserve">D. Chabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Codron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francoise F. Lescourret</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">. Institut de Gestion,la Rochelle (fra)</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. European Symposium of the Association of Farming Systems Research and Extension</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2000, Volos, Grèce</w:t>
+              <w:t xml:space="preserve">7. Colloque Etienne Thil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, La Rochelle, France. Non paginé / 26 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02760774v1</w:t>
+                <w:t xml:space="preserve">hal-02827786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental and ethical consumers' concerns for food products</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Développement de la Production Fruitière Intégrée: de nouveaux enjeux pour la recherche agronomique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Habib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Bellon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie Codron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Gendrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise F. Lescourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34. Annual conference of the Association for Consumer Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2003, Toronto, Canada</w:t>
+              <w:t xml:space="preserve">4. European Symposium of the Association of Farming Systems Research and Extension</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2000, Volos, Grèce</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02761050v1</w:t>
+                <w:t xml:space="preserve">hal-02760774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of HACCP and ISO 9000 adoption on French fresh fruit industry organization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhair Bouhsina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Codron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. International European seminar : Quality assurance, risk management and environmental control in agriculture and food supply networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2003, Bonn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02762210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment prendre en compte les particularités des rayons dans la gestion des magasins ? Intérêts et limites d'une analyse aokienne</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Environmental and ethical consumers' concerns for food products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Sirieix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Codron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">. Institut de Gestion,la Rochelle (fra)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Colloque Etienne Thil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, La Rochelle, France. Non paginé / 26 p</w:t>
+              <w:t xml:space="preserve">34. Annual conference of the Association for Consumer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2003, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02827786v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02761050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French large-scale retailers and new supply segmentation strategies for fresh products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Codron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Giraud Héraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9251,299 +9251,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02832250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinants of adoption of quality management systems : a case study on French fresh fruit produce industry</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Qualité environnementale et sociale des produits alimentaires : offre de signaux et perceptions de consommateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Codron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Hernandez Sanchez</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Sirieix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Sterns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sterns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. Inra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International conference on chain and network management in agribusiness and the food industry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2002, Noordwijk, Netherlands</w:t>
+              <w:t xml:space="preserve">Ecole Chercheurs : Construction de la qualité des aliments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2002, La Grande Motte, France. 24 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02762107v1</w:t>
+                <w:t xml:space="preserve">hal-02828358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualité environnementale et sociale des produits alimentaires : offre de signaux et perceptions de consommateur</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Determinants of adoption of quality management systems : a case study on French fresh fruit produce industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouhair Bouhsina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Codron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">. Inra</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hernandez Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole Chercheurs : Construction de la qualité des aliments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2002, La Grande Motte, France. 24 p</w:t>
+              <w:t xml:space="preserve">5. International conference on chain and network management in agribusiness and the food industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2002, Noordwijk, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02828358v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02762107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quality and quality assurance in the fresh produce sector : a case study of European retailers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sterns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Codron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Anthony Reardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. American Agricultural Economics Association</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9620,64 +9620,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Habib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Bellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Codron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Gendrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence F. Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9719,77 +9719,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La improbable convergencia de las senales de calidad del medio ambiente y de la ética social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Codron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Sterns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sterns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9834,415 +9834,415 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02828920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de la production fruitière intégrée : de nouveaux enjeux pour la recherche agronomique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Robert Habib</w:t>
+                <w:t xml:space="preserve">Consumer preferences, experience and credence issues and their strategic implications for French and US fresh produce sectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Codron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Sterns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M. Codron</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thomas Anthony Reardon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. European Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2000, Volos, Grèce</w:t>
+              <w:t xml:space="preserve">10. Annual world food and agribusiness congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2000, Chicago, United States. 20 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02770499v1</w:t>
+                <w:t xml:space="preserve">hal-02838578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated fruit production in France : a new challenge for horticultural research</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Développement de la production fruitière intégrée : de nouveaux enjeux pour la recherche agronomique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Bellon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Habib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Codron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Gendrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florence F. Jacquet</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise F. Lescourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International conference on integrated fruit production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2000, Lerida, Spain. 8 p</w:t>
+              <w:t xml:space="preserve">4. European Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2000, Volos, Grèce</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02838468v1</w:t>
+                <w:t xml:space="preserve">hal-02770499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consumer preferences, experience and credence issues and their strategic implications for French and US fresh produce sectors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Integrated fruit production in France : a new challenge for horticultural research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Habib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Bellon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Codron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Gendrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence F. Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Annual world food and agribusiness congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2000, Chicago, United States. 20 p</w:t>
+              <w:t xml:space="preserve">5. International conference on integrated fruit production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2000, Lerida, Spain. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02838578v1</w:t>
+                <w:t xml:space="preserve">hal-02838468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategic roles of food and agricultural standards for agrifood industries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Anthony Reardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Codron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Busch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10306,64 +10306,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food and agriculture standards : their new roles and impacts on farming and agroindustry in developing countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Anthony Reardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Codron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Busch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10608,51 +10608,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">European and North American tomato commodity chains : a preliminary inquiry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Codron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Selfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10697,592 +10697,592 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02841617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La complémentarité en formes de gouvernance : le cas de l'approvisionnement des grandes surfaces en fruits de contre saison</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Marie Codron</w:t>
+                <w:t xml:space="preserve">Le marché mondial de la pomme : enjeux pour les pays exportateurs d'Amérique latine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Codron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque : Grande distribution alimentaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1997, Montpellier, France</w:t>
+              <w:t xml:space="preserve">15. Congreso Brasiliero de Fruticultura</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1998, Poços de Caldas, Brésil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02842728v1</w:t>
+                <w:t xml:space="preserve">hal-02766121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le marché mondial de la pomme : enjeux pour les pays exportateurs d'Amérique latine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.M. Codron</w:t>
+                <w:t xml:space="preserve">La complémentarité en formes de gouvernance : le cas de l'approvisionnement des grandes surfaces en fruits de contre saison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Brousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie Codron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Congreso Brasiliero de Fruticultura</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1998, Poços de Caldas, Brésil</w:t>
+              <w:t xml:space="preserve">Colloque : Grande distribution alimentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1997, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02766121v1</w:t>
+                <w:t xml:space="preserve">hal-02842728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Product specificity and vertical co-ordination in the French retail food industry : a conceptual framework based on the transaction cost approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">L'hybridation entre formes de gouvernance : le cas de l'approvisionnement des grandes surfaces en fruits de contresaison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Brousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Codron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François d'Hauteville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mini conference on Agricultural commodity systems in comparative perspective</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 1997, Toronto, Canada. 26 p</w:t>
+              <w:t xml:space="preserve">Colloque : Grande distribution alimentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1997, Montpellier, France. 22 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02836723v1</w:t>
+                <w:t xml:space="preserve">hal-02840289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une approche néo-institutionnelle des relations fournisseurs-distributeurs : le cas du vin, des fruits de contresaison et des ultrafrais</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Product specificity and vertical co-ordination in the French retail food industry : a conceptual framework based on the transaction cost approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Codron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François d'Hauteville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque : Grande distribution alimentaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1997, Montpellier, France. 25 p</w:t>
+              <w:t xml:space="preserve">Mini conference on Agricultural commodity systems in comparative perspective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1997, Toronto, Canada. 26 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02842402v1</w:t>
+                <w:t xml:space="preserve">hal-02836723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'hybridation entre formes de gouvernance : le cas de l'approvisionnement des grandes surfaces en fruits de contresaison</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Pour une approche néo-institutionnelle des relations fournisseurs-distributeurs : le cas du vin, des fruits de contresaison et des ultrafrais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Codron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François d'Hauteville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque : Grande distribution alimentaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 1997, Montpellier, France. 22 p</w:t>
+              <w:t xml:space="preserve">, May 1997, Montpellier, France. 25 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02840289v1</w:t>
+                <w:t xml:space="preserve">hal-02842402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The fruit and vegetable sector of Chile : a brief overview</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Changement technique et filière tomate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Codron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meeting on agricultural policies and markets</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 1995, Paris, France. 39 p</w:t>
+              <w:t xml:space="preserve">15. Séminaire d'économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1993, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02847015v1</w:t>
+                <w:t xml:space="preserve">hal-02774163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changement technique et filière tomate</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">The fruit and vegetable sector of Chile : a brief overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Codron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Séminaire d'économie rurale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1993, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Meeting on agricultural policies and markets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1995, Paris, France. 39 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02774163v1</w:t>
+                <w:t xml:space="preserve">hal-02847015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les nouveaux opérateurs du négoce des fruits et légumes sur la scène européenne : vue d'ensemble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Codron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Salon international : Les nouveaux opérateurs du négoce des fruits et légumes sur la scène européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, Agen, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11307,51 +11307,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'hémisphère Sud et la mondialisation des échanges de fruits tempérés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Codron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque : Les fruits et légumes dans les économies méditerranéennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1990, Chania, Grèce</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11376,51 +11376,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A bibliometric analysis of international literature on fruit and vegetable economics from 1975 to 1989</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Codron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Bedu Bédu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11516,51 +11516,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion des risques sanitaires et phytosanitaires par les exportateurs de pommes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Vernin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhair Bouhsina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Codron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
@@ -11723,103 +11723,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pesticide safety risk management in high value chains : the case of Turkey and Morocco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Adanacioglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Bouhsina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Codron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ait El Mekki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">pp.143, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
@@ -11854,51 +11854,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restructuring of agrifood chains in Turkey: the produce sector (A)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.A. Koç</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Codron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Tekelioglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12007,51 +12007,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Josèphe Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Baberger-Gateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhair Bouhsina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Caillavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12104,77 +12104,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategic choices in fresh produce marketing : issues of compatible-use goods and exclusion costs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Codron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Sterns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Anthony Reardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">15 p., 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12192,51 +12192,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les stratégies d'approvisionnement de la grande distribution en produits frais : le cas des fruits de contresaison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Codron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRA-ESR, 105, 40 p., 1996, Série Etudes et Recherches - Station d'Economie et de Sociologie Rurales, 2-7380-0705-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12254,51 +12254,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cadrage économique de la filière légumes en France et en Europe : données générales et éléments d'analyse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Codron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">25 p., 1994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12391,51 +12391,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fruits et legumes du Chili : quelles strategies d'expansion ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Codron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. Dpa. Direction Des Produits Agro-Alimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12466,51 +12466,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les jardiniers du hors-sol: innovation et production de tomates dans le Roussillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Codron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12584,51 +12584,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le chiffre d'affaires tomate hors-sol en Roussillon. Principaux facteurs d'influence.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Codron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. Economie Et Sociologie Rurales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12659,51 +12659,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La production de concombre en Europe : perspectives pour les serristes francais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Codron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Malacie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12747,51 +12747,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le renouveau de la tomate primeur au Maroc.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Codron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Baverez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12848,51 +12848,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'explosion des productions legumieres en Espagne. Une concurrence certaine pour les serristes francais. (Serie Etudes et Recherches N. 80)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Codron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">110p., 1984</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13059,90 +13059,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food safety management through the lens of hybrids: the case of fresh fruit and vegetable shippers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Codron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandra Engler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Adasme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bonnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhair Bouhsina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management and governance: franchising, cooperatives, and strategic alliances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -13184,103 +13184,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Market forces and public regulation influencing the management of safety risk in the fresh produce sector: contrasting Morocco and Turkey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Codron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Adanacioglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Bouhsina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ait El Mekki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Petit M. (ed.), Montaigne E. (ed.), El Hadad-Gauthier F. (ed.), Alvarez-Coque J.M. (ed.), Mattas K. (ed.), Mili S (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable agricultural development: challenges and approaches in southern and eastern mediterranean countries</w:t>
@@ -13335,51 +13335,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracer les tomates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bonnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhair Bouhsina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Codron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13525,51 +13525,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retail sector responses to changing consumer preferences : the European experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Codron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Grunert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13715,51 +13715,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economie et sociologie rurales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Codron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La recherche pour la filière "légumes" à l'INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13784,51 +13784,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'emploi dans la production de légumes de serre en France et aux Pays-Bas : un marché du travail des disponibilités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Codron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13924,64 +13924,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les relations de dépendance dans le commerce international des fruits et légumes frais. Le cas des exportations du Chili vers l’Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Codron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhair Bouhsina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
@@ -13997,280 +13997,280 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02823640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrats d'approvisionnement en raisin frais pour le vin de qualité en Argentine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillermo Martin</w:t>
+                <w:t xml:space="preserve">Interlocking transactions : do they restrain the emergence of rice producers' organizations in Cambodia ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Lemeilleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Codron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M’hand Fares</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02812603v1</w:t>
+                <w:t xml:space="preserve">hal-02817264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interlocking transactions : do they restrain the emergence of rice producers' organizations in Cambodia ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvaine Lemeilleur</w:t>
+                <w:t xml:space="preserve">Contrats d'approvisionnement en raisin frais pour le vin de qualité en Argentine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Codron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M’hand Fares</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Montaigne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02817264v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02812603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social and environmental attributes of food products in an emerging mass market : challenges of signaling and consumer perception, with European illustrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Codron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Sirieix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Anthony Reardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
@@ -14292,51 +14292,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les places de marché électroniques ouvertes en fruits et légumes : priorité à la fonction de facilitation des transactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Codron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Le Bocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14384,64 +14384,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grande distribution et agriculture raisonnée dans la filière fruits et légumes frais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Codron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Sterns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Vernin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14489,51 +14489,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La production fruitière intégrée en Italie : regards critiques sur une conversion réussie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Bellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Codron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Habib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14624,51 +14624,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François d'Hauteville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bardou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Codron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
@@ -14748,51 +14748,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Codron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasquale Lubello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iciar Pavez Lizarraga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] workpackage 4.3. du projet Sustain'Apple, INRA. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
@@ -15037,77 +15037,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Codron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakan Adanacioglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouhair Bouhsina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ait El Mekki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contract] Project SUSTAINMED number 245233, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -15133,51 +15133,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les stratégies de contrôle de la qualité dans les Organisations de Producteurs de tomates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhair Bouhsina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Codron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15412,51 +15412,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Codron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yavuz Tekelioglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Lemeilleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selma Tozanli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15504,51 +15504,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis and assessment of economic and institutional conditions for the adoption of ECOPONICS. Product supply chain governance issues both on domestic and export markets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Codron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhair Bouhsina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15778,51 +15778,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624856v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Codron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Lubello" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1744137420000041" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622435v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iciar Pavez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Codron" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cecilia Flor&#234;ncio" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2019.102668" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624995v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mathieu-Hurtiger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.7176" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623205v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iciar Pavez Lizarraga" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618927v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630243v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bellon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bertin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Granatstein" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mal&#233;zieux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630392v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163641v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Codron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Adanacioglu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aubert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Bouhsina" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ait El Mekki" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2014.09.006" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640266v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Naziri" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Aubert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Tan Loc Nguyen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Moustier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00220388.2013.874555" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506331v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Sauc&#232;de" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fenneteau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJRDM-02-2013-0036" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645816v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhair Bouhsina" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Engler" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S1474-7979(2013)0000024011" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506201v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Montaigne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rousset" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/JCNS2013.x218" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643924v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bonnaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646819v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Lemeilleur" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2010.11.024" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H3517X4D-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506045v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Saucede" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506010v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foued Cheriet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656826v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#8217;hand Fares" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJARGE.2007.012845" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653206v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bignebat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653425v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661110v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sirieix" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Reardon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10460-006-9000-x" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MQ6F2Q9Z-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653533v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676582v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Giraud-Heraud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Georges Soler" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678988v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2005.05.004" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TJG038PV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671287v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chabaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681545v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Fort" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Coudel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Puech" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931643v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amedee Mollard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chatellier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupraz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jacquet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681144v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mollard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Codron" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jacquet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673844v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Sterns" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Anthony Reardon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680753v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Habib" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Jacquet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sauphanor" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679932v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vernin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671618v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hernandez Sanchez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681752v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674071v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baritaux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683645v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sterns" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Busch" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684505v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hannin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thoyer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687979v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Le Goulven" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Boutonnet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697861v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bricas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Temple" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692295v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bingen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Harris" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684732v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687737v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois d'Hauteville" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684122v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brousseau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683923v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Green" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685629v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715609v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bedu B&#233;du" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cibenel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700250v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rio" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713987v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02719029v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02717903v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02723114v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baverez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desclaux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02722195v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02717805v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356537v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Antoine Sa&#239;sset" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790913v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787295v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735805v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Yercan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791313v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737084v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Demaria" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Drogue" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Gal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2019.1242.41" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743263v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800716v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798818v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794049v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739039v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749133v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806083v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598600v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Ait El Mekki" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844642v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rousset" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808365v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakan Hadanacioglu" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748504v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598895v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murad Yercan" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598894v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762198v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805721v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806167v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753423v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754420v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822725v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. European Association of Agricultural Economists" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820080v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Societe Francaise d'Economie Rurale" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. International Society For New Institutional Economics" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753072v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812748v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813615v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. European School On New Institutional Economics" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822071v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Humboldt University Berlin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822044v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830582v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rouviere" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827642v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761169v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830587v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760774v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gendrier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise F. Lescourret" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761050v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762210v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Hernandez" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827786v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chabaud" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Institut de Gestion,la Rochelle (fra)" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832250v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Giraud H&#233;raud" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762107v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828358v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Inra" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827929v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. American Agricultural Economics Association" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Canadian Agricultural Economics Society" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763942v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828920v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Asociacion Cubana de Tecnicos Agricolas y Forestales" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770499v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838468v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838578v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838955v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838814v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842793v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841055v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841617v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Selfa" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jussaume" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842728v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766121v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836723v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842402v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840289v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847015v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774163v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844430v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776466v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846644v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791196v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ctifl.fr/Pages/Kiosque/DetailsOuvrage.aspx?idTheme=1&amp;amp;idouvrage=3719" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790670v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Martino" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Karantininis" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Pascucci" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liesbeth K.E. Dries" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-844-5" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175200v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482774v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Ko&#231;" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tekelioglu" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lemeilleur" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tozanli" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubs.iied.org/G03294/?k=Turkey" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824221v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Combris" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jos&#232;phe Amiot" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Baberger-Gateau" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Caillavet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inra.fr/les_partenariats/expertise/expertises_realisees/les_fruits_et_legumes_dans_l_alimentation_rapport_d_expertise" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/n9ht-rg42" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837901v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838402v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846343v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846834v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Lauret" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02853214v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Dpa. Direction Des Produits Agro-Alimentaires" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02854105v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Brun" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jeannequin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Frissant" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marle" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02854765v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Economie Et Sociologie Rurales" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02856642v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Malacie" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Peigne" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02857887v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02857710v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437639v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-030-29245-4" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29245-4_13" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603056v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Adasme" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/in/book/9783319572758#aboutBook" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155648v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17813-4_12" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809114v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.educagri.fr/livres/4670-l-alimentation-sous-controle-tracer-auditer-conseiller.html" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813468v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hannin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thoyer" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828264v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Grunert" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Regmi" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834712v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836200v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845737v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rolle" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bourquelot" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823640v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812603v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Martin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817264v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829956v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830693v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Bocq" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Baritaux" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830966v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830047v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine de Sainte Marie" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842117v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bardou" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788005v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278993v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iciar Pavez  Lizarraga" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788717v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Colleu" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hutin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Varlet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806260v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakan Adanacioglu" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824581v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Cordier" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Soubeyran" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brajeul" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172889v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Schnitzler" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leonardi" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. T&#252;zel" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. El Behairy" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Medany" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821700v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ali Ko&#231;" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yavuz Tekelioglu" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Tozanli" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822125v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Unit&#233; Mixte de Recherche Marches Organisations Institutions Et Strategies d'Acteurs" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624856v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Codron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Lubello" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1744137420000041" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623205v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iciar Pavez Lizarraga" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622435v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iciar Pavez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Codron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cecilia Flor&#234;ncio" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2019.102668" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624995v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mathieu-Hurtiger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.7176" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618927v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630243v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bellon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bertin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Granatstein" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mal&#233;zieux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630392v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506331v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Sauc&#232;de" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fenneteau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJRDM-02-2013-0036" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163641v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Codron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Adanacioglu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aubert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Bouhsina" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ait El Mekki" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2014.09.006" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640266v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Naziri" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Aubert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Tan Loc Nguyen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Moustier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00220388.2013.874555" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506201v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Montaigne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rousset" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/JCNS2013.x218" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645816v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhair Bouhsina" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Engler" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S1474-7979(2013)0000024011" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643924v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bonnaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506045v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Saucede" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646819v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Lemeilleur" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2010.11.024" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H3517X4D-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506010v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foued Cheriet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656826v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#8217;hand Fares" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJARGE.2007.012845" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653206v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bignebat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653425v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653533v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661110v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sirieix" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Reardon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10460-006-9000-x" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MQ6F2Q9Z-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676582v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Giraud-Heraud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Georges Soler" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678988v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2005.05.004" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TJG038PV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671287v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chabaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681545v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Fort" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Coudel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Puech" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931643v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amedee Mollard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chatellier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupraz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jacquet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673844v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Sterns" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Anthony Reardon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681144v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mollard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Codron" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jacquet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680753v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Habib" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Jacquet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sauphanor" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679932v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vernin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671618v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hernandez Sanchez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681752v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674071v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baritaux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683645v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sterns" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Busch" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684505v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hannin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thoyer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687979v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Le Goulven" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Boutonnet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697861v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bricas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Temple" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692295v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bingen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Harris" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684732v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687737v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois d'Hauteville" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684122v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brousseau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683923v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Green" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685629v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715609v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bedu B&#233;du" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cibenel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700250v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rio" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713987v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02719029v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02717903v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02723114v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baverez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desclaux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02722195v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02717805v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356537v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Antoine Sa&#239;sset" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790913v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787295v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735805v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Yercan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791313v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743263v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Demaria" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Drogue" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Gal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737084v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2019.1242.41" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798818v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800716v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739039v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794049v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598895v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rousset" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murad Yercan" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598894v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749133v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806083v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598600v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Ait El Mekki" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844642v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808365v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakan Hadanacioglu" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748504v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762198v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805721v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806167v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753423v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754420v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753072v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822725v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. European Association of Agricultural Economists" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820080v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Societe Francaise d'Economie Rurale" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. International Society For New Institutional Economics" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812748v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822071v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Humboldt University Berlin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813615v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. European School On New Institutional Economics" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822044v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830587v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827642v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rouviere" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830582v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761169v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827786v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chabaud" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Institut de Gestion,la Rochelle (fra)" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760774v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gendrier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise F. Lescourret" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762210v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Hernandez" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761050v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832250v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Giraud H&#233;raud" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828358v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Inra" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762107v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827929v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. American Agricultural Economics Association" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Canadian Agricultural Economics Society" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763942v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828920v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Asociacion Cubana de Tecnicos Agricolas y Forestales" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838578v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770499v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838468v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838955v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838814v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842793v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841055v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841617v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Selfa" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jussaume" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766121v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842728v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840289v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836723v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842402v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774163v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847015v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844430v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776466v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846644v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791196v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ctifl.fr/Pages/Kiosque/DetailsOuvrage.aspx?idTheme=1&amp;amp;idouvrage=3719" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790670v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Martino" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Karantininis" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Pascucci" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liesbeth K.E. Dries" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-844-5" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175200v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482774v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Ko&#231;" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tekelioglu" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lemeilleur" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tozanli" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubs.iied.org/G03294/?k=Turkey" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824221v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Combris" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jos&#232;phe Amiot" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Baberger-Gateau" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Caillavet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inra.fr/les_partenariats/expertise/expertises_realisees/les_fruits_et_legumes_dans_l_alimentation_rapport_d_expertise" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/n9ht-rg42" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837901v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838402v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846343v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846834v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Lauret" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02853214v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Dpa. Direction Des Produits Agro-Alimentaires" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02854105v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Brun" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jeannequin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Frissant" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marle" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02854765v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Economie Et Sociologie Rurales" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02856642v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Malacie" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Peigne" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02857887v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02857710v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437639v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-030-29245-4" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29245-4_13" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603056v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Adasme" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/in/book/9783319572758#aboutBook" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155648v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17813-4_12" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809114v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.educagri.fr/livres/4670-l-alimentation-sous-controle-tracer-auditer-conseiller.html" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813468v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hannin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thoyer" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828264v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Grunert" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Regmi" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834712v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836200v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845737v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rolle" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bourquelot" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823640v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817264v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812603v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Martin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829956v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830693v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Bocq" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Baritaux" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830966v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830047v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine de Sainte Marie" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842117v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bardou" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788005v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278993v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iciar Pavez  Lizarraga" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788717v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Colleu" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hutin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Varlet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806260v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakan Adanacioglu" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824581v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Cordier" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Soubeyran" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brajeul" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172889v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Schnitzler" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leonardi" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. T&#252;zel" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. El Behairy" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Medany" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821700v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ali Ko&#231;" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yavuz Tekelioglu" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Tozanli" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822125v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Unit&#233; Mixte de Recherche Marches Organisations Institutions Et Strategies d'Acteurs" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>