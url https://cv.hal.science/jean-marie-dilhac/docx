--- v0 (2026-03-21)
+++ v1 (2026-05-04)
@@ -875,364 +875,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01020992v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power supply for a wireless sensor network: Airliner flight test case study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Boitier</w:t>
+                <w:t xml:space="preserve">Energy harvesting in aeronautics for battery-free wireless sensor networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Dilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marise Bafleur</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Berhouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Energy and Power Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Aerospace and Electronic Systems Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 29 (8), pp.18-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MAES.2014.130002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01100084v1</w:t>
+                <w:t xml:space="preserve">hal-01064311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy harvesting in aeronautics for battery-free wireless sensor networks</w:t>
+                <w:t xml:space="preserve">Implementation of Thermoelectric Generators in Airliners for Powering,Battery-free Wireless Sensor Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Dilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Monthéard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marise Bafleur</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boitier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Nolhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Aerospace and Electronic Systems Magazine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Electronic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 43 (6), pp.2444-2451</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01064311v1</w:t>
+                <w:t xml:space="preserve">hal-00998857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of Thermoelectric Generators in Airliners for Powering,Battery-free Wireless Sensor Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Power supply for a wireless sensor network: Airliner flight test case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Durand-Estèbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boitier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marise Bafleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Dilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Berhouet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electronic Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 43 (6), pp.2444-2451</w:t>
+              <w:t xml:space="preserve">Journal of Energy and Power Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8 (12), pp.2058-2064</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00998857v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01100084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Under Voltage Lock-Out Design Rules for Proper Start-Up of Energy Autonomous Systems Powered by Supercapacitors</w:t>
               </w:r>
@@ -1491,943 +1491,943 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01747946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermogeneration harvesting in an aeronautical application, from specification to realization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Autonomous power supply for aeronautical health monitoring sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marise Bafleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boitier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Paul Durand-Estèbe</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Bramban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Dilhac</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Dollat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7èmes Journées Nationales sur la Récupération et le Stockage d’Energie (JNRSE 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSA de Lyon, May 2017, Lyon, France. 2p</w:t>
+              <w:t xml:space="preserve">POWERMEMS 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Kanazawa, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01546372v1</w:t>
+                <w:t xml:space="preserve">hal-01702057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autonomous power supply for aeronautical health monitoring sensors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermogeneration harvesting in an aeronautical application, from specification to realization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boitier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marise Bafleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">D Bramban</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Durand-Estèbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Dilhac</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">POWERMEMS 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Kanazawa, Japan</w:t>
+              <w:t xml:space="preserve">7èmes Journées Nationales sur la Récupération et le Stockage d’Energie (JNRSE 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSA de Lyon, May 2017, Lyon, France. 2p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01702057v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01546372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Adaptive Switched Architecture for Ultra-Capacitors Storage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Firdaous El Mahboubi</w:t>
+                <w:t xml:space="preserve">Self-Powered energy harvester strain sensing device for structural health monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Álvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marise Bafleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Dilhac</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Colomer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Dragomirescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales sur la Récupération et le Stockage d'Energie (JNRSE’2016) </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">POWERMEMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Philippe Basset, Université Paris-Est, Dec 2016, Paris, France. pp.12070 - 12070, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/773/1/012070⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01497557v1</w:t>
+                <w:t xml:space="preserve">hal-01497552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Powered energy harvester strain sensing device for structural health monitoring</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A Álvarez</w:t>
+                <w:t xml:space="preserve">A multifunctional device as both strain sensor and energy harvester for structural health monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zheng Jun Chew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tingwen Ruan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meiling Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marise Bafleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Dilhac</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">POWERMEMS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE SENSORS 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Orlando, United States. pp.1 - 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSENS.2016.7808554⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/773/1/012070⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01497552v1</w:t>
+                <w:t xml:space="preserve">hal-01502753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multifunctional device as both strain sensor and energy harvester for structural health monitoring</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Meiling Zhu</w:t>
+                <w:t xml:space="preserve">Energy Harvesting for Sensor Networks in Aeronautics: True Lies?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Dilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marise Bafleur</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Dilhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE SENSORS 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th SENSO Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Gardanne, France. 10p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICSENS.2016.7808554⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01502753v1</w:t>
+                <w:t xml:space="preserve">hal-01497785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Harvesting for Sensor Networks in Aeronautics: True Lies?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coupling Ultracapacitors and Energy Harvesting for Autonomous Battery-Free Wireless Sensing in Aeronautics Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marise Bafleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Dilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marise Bafleur</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boitier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th SENSO Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Gardanne, France. 10p</w:t>
+              <w:t xml:space="preserve">Energy Materials Nanotechnology Meeting on Batteries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Orlando, FL, United States. 18p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01497785v1</w:t>
+                <w:t xml:space="preserve">hal-01497565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling Ultracapacitors and Energy Harvesting for Autonomous Battery-Free Wireless Sensing in Aeronautics Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Self-Powered Adaptive Switched Architecture Storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firdaous El Mahboubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marise Bafleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boitier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Colomer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Materials Nanotechnology Meeting on Batteries</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th International Conference on Micro and Nanotechnology for Power Generation and Energy Conversion Applications (PowerMEMS 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Philippe Basset, Université Paris-Est, Dec 2016, Paris, France. pp.012103, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/773/1/012103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01497565v1</w:t>
+                <w:t xml:space="preserve">hal-01497546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Powered Adaptive Switched Architecture Storage</w:t>
+                <w:t xml:space="preserve">Self-Adaptive Switched Architecture for Ultra-Capacitors Storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firdaous El Mahboubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marise Bafleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boitier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Dilhac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Micro and Nanotechnology for Power Generation and Energy Conversion Applications (PowerMEMS 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées Nationales sur la Récupération et le Stockage d'Energie (JNRSE’2016) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bordeaux, May 2016, BORDEAUX, France. 4p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/773/1/012103⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01497546v1</w:t>
+                <w:t xml:space="preserve">hal-01497557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy Harvesting For Wireless Sensors In Aeronautics Applications: From Dream To Reality</w:t>
               </w:r>
@@ -2502,260 +2502,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01843599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermoelectric Harvester to power SHM Sensors in Aircraft Pylon</w:t>
+                <w:t xml:space="preserve">Energy Harvesting for Wireless in Flight Testing on A321 Aircraft</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Durand-Estèbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boitier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Berhouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Labrousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marise Bafleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5èmes Journées Nationales sur la Récupération et le Stockage d’Énergie pour l'Alimentation des Microsystèmes Autonomes (JNRSE’2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEF, Université Paris Sud - CNRS, May 2015, Orsay, France</w:t>
+              <w:t xml:space="preserve">More Electric Aircraft</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ONERA, Feb 2015, TOULOUSE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01239488v1</w:t>
+                <w:t xml:space="preserve">hal-01238556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Harvesting for Wireless in Flight Testing on A321 Aircraft</w:t>
+                <w:t xml:space="preserve">Thermoelectric Harvester to power SHM Sensors in Aircraft Pylon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Durand-Estèbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boitier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marise Bafleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Dilhac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">More Electric Aircraft</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ONERA, Feb 2015, TOULOUSE, France</w:t>
+              <w:t xml:space="preserve">5èmes Journées Nationales sur la Récupération et le Stockage d’Énergie pour l'Alimentation des Microsystèmes Autonomes (JNRSE’2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEF, Université Paris Sud - CNRS, May 2015, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01238556v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01239488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An aeroacoustic energy harvester for supplying power to embedded sensors in aircrafts</w:t>
               </w:r>
@@ -5097,51 +5097,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02651454v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel S&#233;guier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boitier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Huet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Dilhac" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Caignet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03824308v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Seguier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dollat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01926169v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firdaous El Mahboubi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marise Bafleur" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677652v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Jun Chew" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingwen Ruan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meiling Zhu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2017.2711562" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497529v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Month&#233;ard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nolhier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ehs-2016-0003" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020992v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vanhecke" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Assou&#232;re" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anqing Wang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Durand-Est&#232;be" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2014.2331365" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100084v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Berhouet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064311v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MAES.2014.130002" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998857v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02042669v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Durand Est&#232;be" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/476/1/012121" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01747946v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MOCAST.2018.8376624" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546372v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01702057v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bramban" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497557v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497552v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A &#193;lvarez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Colomer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Dragomirescu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/773/1/012070" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502753v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2016.7808554" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497785v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497565v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497546v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Alvarez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/773/1/012103" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843599v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239488v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238556v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Berhouet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Labrousse" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onera.hal.science/hal-01067808v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092975v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Airiau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/557/1/012025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991273v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Berhouet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945046v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carbonne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545117v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lastapis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Escriba" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Auriol" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Albu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berthou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419192v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Fourniols" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Plana" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382788v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Rossi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384129v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bailly" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mauran" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446427v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419205v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385958v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasanta Pathirana" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Imbernon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Udrea" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01754705v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04671296v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-international.es/product/autonomia-energetica-de-los-sistemas-integrados-inalambricos-y-sin-baterias/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787408v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01531310v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01795463v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008123v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lafontan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412522v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Roux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Charitat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#233;n&#233;e Pag&#232;s" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412524v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412549v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Clavier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02651454v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel S&#233;guier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boitier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Huet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Dilhac" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Caignet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03824308v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Seguier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dollat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01926169v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firdaous El Mahboubi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marise Bafleur" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677652v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Jun Chew" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingwen Ruan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meiling Zhu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2017.2711562" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497529v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Month&#233;ard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nolhier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ehs-2016-0003" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020992v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vanhecke" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Assou&#232;re" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anqing Wang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Durand-Est&#232;be" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2014.2331365" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064311v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MAES.2014.130002" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998857v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100084v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Berhouet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02042669v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Durand Est&#232;be" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/476/1/012121" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01747946v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MOCAST.2018.8376624" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01702057v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bramban" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546372v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497552v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A &#193;lvarez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Colomer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Dragomirescu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/773/1/012070" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502753v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2016.7808554" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497785v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497565v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497546v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Alvarez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/773/1/012103" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497557v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843599v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238556v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Berhouet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Labrousse" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239488v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onera.hal.science/hal-01067808v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092975v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Airiau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/557/1/012025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991273v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Berhouet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945046v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carbonne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545117v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lastapis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Escriba" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Auriol" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Albu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berthou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419192v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Fourniols" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Plana" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382788v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Rossi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384129v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bailly" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mauran" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446427v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419205v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385958v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasanta Pathirana" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Imbernon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Udrea" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01754705v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04671296v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-international.es/product/autonomia-energetica-de-los-sistemas-integrados-inalambricos-y-sin-baterias/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787408v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01531310v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01795463v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008123v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lafontan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412522v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Roux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Charitat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#233;n&#233;e Pag&#232;s" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412524v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412549v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Clavier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>