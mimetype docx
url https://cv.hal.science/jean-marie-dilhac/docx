--- v1 (2026-05-04)
+++ v2 (2026-05-25)
@@ -2502,260 +2502,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01843599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Harvesting for Wireless in Flight Testing on A321 Aircraft</w:t>
+                <w:t xml:space="preserve">Thermoelectric Harvester to power SHM Sensors in Aircraft Pylon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Durand-Estèbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boitier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marise Bafleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Dilhac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">More Electric Aircraft</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ONERA, Feb 2015, TOULOUSE, France</w:t>
+              <w:t xml:space="preserve">5èmes Journées Nationales sur la Récupération et le Stockage d’Énergie pour l'Alimentation des Microsystèmes Autonomes (JNRSE’2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEF, Université Paris Sud - CNRS, May 2015, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01238556v1</w:t>
+                <w:t xml:space="preserve">hal-01239488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermoelectric Harvester to power SHM Sensors in Aircraft Pylon</w:t>
+                <w:t xml:space="preserve">Energy Harvesting for Wireless in Flight Testing on A321 Aircraft</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Durand-Estèbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boitier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Berhouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Labrousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marise Bafleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5èmes Journées Nationales sur la Récupération et le Stockage d’Énergie pour l'Alimentation des Microsystèmes Autonomes (JNRSE’2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEF, Université Paris Sud - CNRS, May 2015, Orsay, France</w:t>
+              <w:t xml:space="preserve">More Electric Aircraft</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ONERA, Feb 2015, TOULOUSE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01239488v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01238556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An aeroacoustic energy harvester for supplying power to embedded sensors in aircrafts</w:t>
               </w:r>
@@ -5097,51 +5097,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02651454v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel S&#233;guier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boitier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Huet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Dilhac" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Caignet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03824308v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Seguier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dollat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01926169v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firdaous El Mahboubi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marise Bafleur" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677652v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Jun Chew" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingwen Ruan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meiling Zhu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2017.2711562" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497529v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Month&#233;ard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nolhier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ehs-2016-0003" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020992v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vanhecke" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Assou&#232;re" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anqing Wang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Durand-Est&#232;be" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2014.2331365" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064311v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MAES.2014.130002" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998857v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100084v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Berhouet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02042669v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Durand Est&#232;be" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/476/1/012121" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01747946v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MOCAST.2018.8376624" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01702057v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bramban" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546372v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497552v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A &#193;lvarez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Colomer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Dragomirescu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/773/1/012070" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502753v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2016.7808554" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497785v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497565v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497546v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Alvarez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/773/1/012103" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497557v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843599v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238556v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Berhouet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Labrousse" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239488v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onera.hal.science/hal-01067808v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092975v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Airiau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/557/1/012025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991273v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Berhouet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945046v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carbonne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545117v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lastapis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Escriba" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Auriol" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Albu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berthou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419192v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Fourniols" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Plana" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382788v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Rossi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384129v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bailly" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mauran" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446427v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419205v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385958v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasanta Pathirana" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Imbernon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Udrea" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01754705v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04671296v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-international.es/product/autonomia-energetica-de-los-sistemas-integrados-inalambricos-y-sin-baterias/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787408v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01531310v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01795463v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008123v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lafontan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412522v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Roux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Charitat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#233;n&#233;e Pag&#232;s" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412524v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412549v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Clavier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02651454v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel S&#233;guier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boitier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Huet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Dilhac" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Caignet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03824308v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Seguier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dollat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01926169v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firdaous El Mahboubi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marise Bafleur" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677652v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Jun Chew" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingwen Ruan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meiling Zhu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2017.2711562" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497529v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Month&#233;ard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nolhier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ehs-2016-0003" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020992v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vanhecke" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Assou&#232;re" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anqing Wang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Durand-Est&#232;be" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2014.2331365" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064311v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MAES.2014.130002" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998857v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100084v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Berhouet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02042669v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Durand Est&#232;be" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/476/1/012121" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01747946v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MOCAST.2018.8376624" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01702057v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bramban" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546372v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497552v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A &#193;lvarez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Colomer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Dragomirescu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/773/1/012070" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502753v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2016.7808554" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497785v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497565v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497546v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Alvarez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/773/1/012103" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497557v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843599v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239488v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238556v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Berhouet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Labrousse" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onera.hal.science/hal-01067808v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092975v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Airiau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/557/1/012025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991273v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Berhouet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945046v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carbonne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545117v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lastapis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Escriba" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Auriol" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Albu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berthou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419192v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Fourniols" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Plana" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382788v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Rossi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384129v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bailly" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mauran" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446427v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419205v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385958v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasanta Pathirana" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Imbernon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Udrea" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01754705v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04671296v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-international.es/product/autonomia-energetica-de-los-sistemas-integrados-inalambricos-y-sin-baterias/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787408v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01531310v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01795463v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008123v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lafontan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412522v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Roux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Charitat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#233;n&#233;e Pag&#232;s" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412524v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412549v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Clavier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>