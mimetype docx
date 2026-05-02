--- v0 (2026-03-17)
+++ v1 (2026-05-02)
@@ -905,502 +905,502 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01980146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel Computer-Aided Tree Species Identification method based on Burst Wind Segmentation of 3D bark textures</w:t>
+                <w:t xml:space="preserve">Tight bounds in the quadtree complexity theorem and the maximal number of pixels crossed by a curve of given length</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Ahlem Othmani</w:t>
+                <w:t xml:space="preserve">Yan Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cansen Jiang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Lomenie</w:t>
+                <w:t xml:space="preserve">Antoine Vacavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Favreau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Machine Vision and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00138-015-0738-2⟩</w:t>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 624, pp.41-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2015.12.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01434595v1</w:t>
+                <w:t xml:space="preserve">hal-02023856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tight bounds in the quadtree complexity theorem and the maximal number of pixels crossed by a curve of given length</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A novel Computer-Aided Tree Species Identification method based on Burst Wind Segmentation of 3D bark textures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Ahlem Othmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cansen Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yan Gerard</w:t>
+                <w:t xml:space="preserve">Nicolas Lomenie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Favreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Vacavant</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexandre Piboule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 624, pp.41-55. </w:t>
+              <w:t xml:space="preserve">Machine Vision and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 27 (5), pp.751 - 766. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tcs.2015.12.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00138-015-0738-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02023856v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01434595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cortical surface mapping using topology correction, partial flattening and 3D shape context-based non-rigid registration for use in quantifying atrophy in Alzheimer's disease.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierrick Bourgeat</w:t>
+                <w:t xml:space="preserve">Tiling surfaces with cylinders using n-loops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Barra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Favreau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jneumeth.2011.12.011⟩</w:t>
+              <w:t xml:space="preserve">Computers and Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 35 (1), pp.35 - 42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cag.2010.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00664033v1</w:t>
+                <w:t xml:space="preserve">hal-01621788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiling surfaces with cylinders using n-loops</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Barra</w:t>
+                <w:t xml:space="preserve">Cortical surface mapping using topology correction, partial flattening and 3D shape context-based non-rigid registration for use in quantifying atrophy in Alzheimer's disease.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Acosta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jurgen Fripp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Doré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Bourgeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Favreau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Graphics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cag.2010.11.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 205 (1), pp.96-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jneumeth.2011.12.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01621788v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00664033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2534,51 +2534,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Favreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Acosta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Barra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4255,51 +4255,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1F4E8962"/>
+    <w:nsid w:val="65FC2E4A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4486,51 +4486,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-marie-favreau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2460-6336" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253124115" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03694759v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Kalsron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Favreau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Touya" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/agile-giss-3-40-2022" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744386v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Thivel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Corteval" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bergeret" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Samalin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/32362" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03694743v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/agile-giss-3-4-2022" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03174952v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Bellot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cautr&#232;s" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Gonzalez-Thauvin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lafourcade" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2021.03.022" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03208233v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Filli&#232;res-Riveau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barra" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2020.00104" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01980146v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Christophe" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ben Rhaiem" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23729333.2018.1486784" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01434595v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ahlem Othmani" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cansen Jiang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lomenie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Piboule" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00138-015-0738-2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02023856v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Gerard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vacavant" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2015.12.015" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00664033v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Acosta" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgen Fripp" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dor&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Bourgeat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2011.12.011" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01621788v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2010.11.001" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XF1VB0RV-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460000v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Khedher" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Miguet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gesqui&#232;re" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-2004-0_26" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622620v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715154" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677334v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788356v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Braikeh" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridley Campbell" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ica-abs-5-115-2022" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03336367v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Mhalla" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICME51207.2021.9428296" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02279628v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116702v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dietenbeck" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Othmani" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Attene" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829432v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schroeder" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Roux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Perriollat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bartoli" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01622534v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Biasotti" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spagnuolo Michela" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808591v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chainais" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chevaldonn&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910788v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gris" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Salvado" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.844624" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01622905v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01622909v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01622907v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01622923v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Hemm" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nuti" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Coste" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCV.2007.4409174" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448055v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean B&#233;zivin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladan Devedzic" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Djuric" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Gasevic" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000830v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyb&#232;le Ciofolo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barillot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263324v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263279v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401368v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01619338v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakhri Torkhani" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45763-5_10" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02470616v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Othmani" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02470609v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Bernay-Angeletti" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678680v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Marzais" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan G&#233;rard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00440730v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-marie-favreau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2460-6336" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253124115" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03694759v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Kalsron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Favreau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Touya" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/agile-giss-3-40-2022" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744386v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Thivel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Corteval" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bergeret" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Samalin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/32362" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03694743v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/agile-giss-3-4-2022" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03174952v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Bellot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cautr&#232;s" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Gonzalez-Thauvin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lafourcade" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2021.03.022" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03208233v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Filli&#232;res-Riveau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barra" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2020.00104" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01980146v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Christophe" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ben Rhaiem" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23729333.2018.1486784" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02023856v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Gerard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vacavant" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2015.12.015" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01434595v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ahlem Othmani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cansen Jiang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lomenie" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Piboule" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00138-015-0738-2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01621788v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2010.11.001" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XF1VB0RV-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00664033v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Acosta" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgen Fripp" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dor&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Bourgeat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2011.12.011" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460000v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Khedher" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Miguet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gesqui&#232;re" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-2004-0_26" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622620v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715154" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677334v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788356v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Braikeh" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridley Campbell" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ica-abs-5-115-2022" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03336367v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Mhalla" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICME51207.2021.9428296" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02279628v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116702v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dietenbeck" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Othmani" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Attene" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829432v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schroeder" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Roux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Perriollat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bartoli" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01622534v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Biasotti" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spagnuolo Michela" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808591v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chainais" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chevaldonn&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910788v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gris" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Salvado" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.844624" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01622905v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01622909v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01622907v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01622923v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Hemm" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nuti" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Coste" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCV.2007.4409174" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448055v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean B&#233;zivin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladan Devedzic" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Djuric" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Gasevic" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000830v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyb&#232;le Ciofolo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barillot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263324v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263279v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401368v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01619338v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakhri Torkhani" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45763-5_10" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02470616v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Othmani" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02470609v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Bernay-Angeletti" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678680v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Marzais" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan G&#233;rard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00440730v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>