--- v1 (2026-05-02)
+++ v2 (2026-05-23)
@@ -1143,264 +1143,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01434595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiling surfaces with cylinders using n-loops</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Barra</w:t>
+                <w:t xml:space="preserve">Cortical surface mapping using topology correction, partial flattening and 3D shape context-based non-rigid registration for use in quantifying atrophy in Alzheimer's disease.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Acosta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jurgen Fripp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Doré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Bourgeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Favreau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Graphics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cag.2010.11.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 205 (1), pp.96-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jneumeth.2011.12.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01621788v1</w:t>
+                <w:t xml:space="preserve">inserm-00664033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cortical surface mapping using topology correction, partial flattening and 3D shape context-based non-rigid registration for use in quantifying atrophy in Alzheimer's disease.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierrick Bourgeat</w:t>
+                <w:t xml:space="preserve">Tiling surfaces with cylinders using n-loops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Barra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Favreau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience Methods</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computers and Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 35 (1), pp.35 - 42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cag.2010.11.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jneumeth.2011.12.011⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00664033v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01621788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2534,51 +2534,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Favreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Acosta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Barra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4255,51 +4255,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="65FC2E4A"/>
+    <w:nsid w:val="9E51BA8C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4486,51 +4486,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-marie-favreau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2460-6336" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253124115" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03694759v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Kalsron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Favreau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Touya" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/agile-giss-3-40-2022" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744386v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Thivel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Corteval" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bergeret" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Samalin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/32362" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03694743v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/agile-giss-3-4-2022" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03174952v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Bellot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cautr&#232;s" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Gonzalez-Thauvin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lafourcade" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2021.03.022" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03208233v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Filli&#232;res-Riveau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barra" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2020.00104" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01980146v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Christophe" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ben Rhaiem" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23729333.2018.1486784" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02023856v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Gerard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vacavant" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2015.12.015" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01434595v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ahlem Othmani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cansen Jiang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lomenie" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Piboule" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00138-015-0738-2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01621788v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2010.11.001" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XF1VB0RV-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00664033v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Acosta" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgen Fripp" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dor&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Bourgeat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2011.12.011" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460000v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Khedher" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Miguet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gesqui&#232;re" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-2004-0_26" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622620v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715154" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677334v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788356v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Braikeh" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridley Campbell" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ica-abs-5-115-2022" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03336367v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Mhalla" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICME51207.2021.9428296" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02279628v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116702v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dietenbeck" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Othmani" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Attene" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829432v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schroeder" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Roux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Perriollat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bartoli" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01622534v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Biasotti" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spagnuolo Michela" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808591v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chainais" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chevaldonn&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910788v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gris" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Salvado" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.844624" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01622905v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01622909v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01622907v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01622923v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Hemm" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nuti" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Coste" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCV.2007.4409174" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448055v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean B&#233;zivin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladan Devedzic" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Djuric" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Gasevic" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000830v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyb&#232;le Ciofolo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barillot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263324v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263279v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401368v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01619338v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakhri Torkhani" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45763-5_10" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02470616v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Othmani" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02470609v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Bernay-Angeletti" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678680v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Marzais" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan G&#233;rard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00440730v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-marie-favreau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2460-6336" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253124115" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03694759v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Kalsron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Favreau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Touya" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/agile-giss-3-40-2022" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744386v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Thivel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Corteval" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bergeret" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Samalin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/32362" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03694743v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/agile-giss-3-4-2022" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03174952v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Bellot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cautr&#232;s" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Gonzalez-Thauvin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lafourcade" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2021.03.022" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03208233v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Filli&#232;res-Riveau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barra" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2020.00104" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01980146v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Christophe" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ben Rhaiem" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23729333.2018.1486784" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02023856v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Gerard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vacavant" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2015.12.015" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01434595v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ahlem Othmani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cansen Jiang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lomenie" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Piboule" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00138-015-0738-2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00664033v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Acosta" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgen Fripp" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dor&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Bourgeat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2011.12.011" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01621788v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2010.11.001" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XF1VB0RV-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460000v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Khedher" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Miguet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gesqui&#232;re" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-2004-0_26" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622620v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715154" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677334v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788356v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Braikeh" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridley Campbell" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ica-abs-5-115-2022" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03336367v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Mhalla" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICME51207.2021.9428296" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02279628v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116702v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dietenbeck" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Othmani" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Attene" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829432v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schroeder" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Roux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Perriollat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bartoli" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01622534v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Biasotti" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spagnuolo Michela" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808591v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chainais" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chevaldonn&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910788v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gris" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Salvado" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.844624" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01622905v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01622909v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01622907v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01622923v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Hemm" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nuti" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Coste" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCV.2007.4409174" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448055v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean B&#233;zivin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladan Devedzic" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Djuric" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Gasevic" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000830v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyb&#232;le Ciofolo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barillot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263324v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263279v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401368v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01619338v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakhri Torkhani" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45763-5_10" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02470616v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Othmani" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02470609v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Bernay-Angeletti" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678680v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Marzais" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan G&#233;rard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00440730v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>