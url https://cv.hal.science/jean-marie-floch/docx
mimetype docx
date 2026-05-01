--- v1 (2026-04-06)
+++ v2 (2026-05-01)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> jean marie Floc'h </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Curriculum vitae</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mr Jean-Marie FLOC'H</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Born on September 26th 1952 in Dinan (Bretagne region, France)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Married, 3 children</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Office address: IETR, 20 avenue des Buttes de Coemes 35043 Rennes, FRANCE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Email : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie.Floch@insa-rennes.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">From 1984</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Research engineer at IETR (Institute of Research in Electronics and Telecom of Rennes), CNRS Unit N° 6164 affiliated to INSA (French National Institute of Applied Sciences).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1992 –</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> PhD in Electronics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In 1984, Mr Floc’h has joined INSA Rennes as a research engineer. At this time, the laboratory was employing 4 permanent researchers and 4 PhD students.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In the early years, Mr Floc’h activity was focused on the support of research programs and training of INSA engineers. Rapidly, he acquired additional responsibilities: characterization and development means and the technical management of the laboratory.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">With the significant growth of the lab, he gradually held the responsibility of relationships with the industrial players (technology transfer, communication with the companies/ business relations, support of spin-off creation, etc…) as well as the training of staff.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mr Floc’h actively participated to the creation of the ESC Department (Electronics and Systems of Communication).. He is still committed in the development of technological collaborations between INSA Rennes and companies.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">With 1350 students and 150 PhDs, INSA Rennes is today the largest engineering college of France Atlantique (Western France).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IETR (Institute of Research in Electronics and Telecom of Rennes) is the most important laboratory of INSA Rennes, representing 50% of its industrial contracts. It represents 450 people: professors – researchers, technical and administrative staff and PhDs. It gathers the most advanced laboratories of French Universities in electronics for telecommunications (CNRS, Supelec, INSA and University of Rennes1).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mr Floc’h held the position of Deputy Director of this unit from 1995 to 2000.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Since 2003, he is in charge of industrial collaborations at IETR. He is an expert consultant for the Regional Council of Bretagne, Jessica Ouest (a National Research program in Electronics) and the ANVAR (French National Agency for Innovation). He is also involved in the European Network of Excellence called ACE (Antenna Center of Excellence) now EURAAP.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Keywords about Mr Floc’h’s activity today</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Support and participation to research programs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Team management</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Initial and permanent training</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Technical conference organization</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Technology transfer</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Participation to the development of local and regional telecom clusters</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific fields of competencies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Antennae, MMIC, VHF active and passive circuits</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Modelization, Characterization, Applications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Systems of telecommunications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pattern-Reconfigurable Antenna Using Four-Elements Planar Bended Dipole Array for 5G Beam-Switching Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Dakhli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameni Mersani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7 (4), pp.e70086. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/eng2.70086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05054185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Compact and Superdirective Metamaterial-Inspired Two- and Three-Elements Antenna Arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Dakhli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Aseeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electromagnetic Engineering and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (4), pp.362-368. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26866/jees.2023.4.r.179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04465381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Printed Metamaterial-Inspired Electrically Small Huygens Source Antenna for Cognitive Radio Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ben Trad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muntasir Sheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bandar Hakim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Computational Electromagnetics Society Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 35 (7), pp.837-842</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Dual-Band Printed-Dipole Array Antenna with Omni-directional Radiation Behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameni Mersani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim B</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Sedraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACES Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Ellipse Antenna Array for Cellular Phone Localization Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad El Sayed Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Choumane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Morgand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (02), pp.13-22. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/wet.2020.112002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Band Antenna with Three Folded Monopoles for Mobile Communication Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad El Sayed Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Choumane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Morgand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (03), pp.23-29. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/wet.2020.113003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Printed Dipole Array for Omnidirectional Radiation Pattern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (02), pp.19-33. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/wet.2019.102002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Printed Planar Double Inverted-F Antenna Withlarge Frequency Reconfigurability Range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ben Trad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Engineering Research (AJER)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7, pp.139-148. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/eumc.2017.8231087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Frequency Reconfigurable PIFA Antenna With Floating Ground Plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Rouissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Trabelsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indian Journal of Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (5), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17485/ijst/2018/v11i5/118872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Frequency Reconfigurable Multiband Meander Antenna Using Varactor Diode for Wireless Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Rouissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Trabelsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of advanced computer science and applications (IJACSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (3), pp.159--164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of a Random-Fractal Antenna Based on a Natural Tree-Leaf Geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donia Oueslati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ben Trad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah Dobaie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2017/2084835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gain Enhancement of Slot Antenna Using Grooves Structure and FSS Layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal El Jaafari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetics Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Frequency Reconfigurable Multiband Meander Antenna Ysing Vacator Diode for Wireless Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Rouissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trabelsi H.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of advanced computer science and applications (IJACSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (3), </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14569/IJACSA.2017.080324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gain enhancement of slot antenna using grooved structure and FSS layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.E. Jaafari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetics Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 65, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2528/PIERL16102507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On miniaturization of efficient ultrawideband printed quazi-Yagi antenna array for indoor applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Harmouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Harmouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Sayed Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kenaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radioelectronics and Communications Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 60 (6), pp.258-262. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3103/S0735272717060024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01622752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-profile wideband monopole antenna for mobile and wireless monitoring applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal El Jaafari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 58 (8), pp.1813--1817. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mop.29916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01331283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Printed multiband metamaterial-inspired antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Dakhli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muntasir Sheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Dobaie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 58 (6), pp.1281--1289. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mop.29792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-gain Broadband Printed Yagi Antenna For Applications In ISM Bands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal El Jaafari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RF Global Neswletter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible VHF/UHF Vivaldi Antenna for Broadband Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Presse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claude Tarot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetics Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 52, pp.37-43. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2528/pierl14112704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation on Cellular-Automata Irregular-Fractal Ultra Wideband Slot-Antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Laadhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Zarouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donia Oueslati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A coplanar waveguide-fed printed antenna with complementary split ring resonator for wireless communication systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Aznabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otman El Mrabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Falcone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Drissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waves in Random and Complex Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (1), pp.43-51. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17455030.2014.956846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miniaturization of an Artificial Magnetic Conductor with Interdigital Capacitances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Presse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mantash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claude Tarot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 Loughborough Antennas &amp; Propagation Conference (lapc)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacitively Loaded Loop-Based Antennas with Reconfigurable Radiation Patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Dakhli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muntasir Sheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouroch Mahdjoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, MIMO Over-The-Air Research, Development, and Testing special issue, 2015, pp.523198. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2015/523198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation on cellular-automata irregular-fractal ultrawideband slot-antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Ladhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Zarouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donia Oueslati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 57 (11), pp.2506--2514. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mop.29367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planar Square Multiband Frequency Reconfigurable Micro-strip Fed Antenna with Quadratic Koch-Island Fractal Slot for Wireless Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ben Trad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Zouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Drissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 57 (1), pp.207-212. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mop.28815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planar Elliptic Broadband Antenna with Wide Range Reconfigurable Narrow Notched Bands for Multi-Standard Wireless Communication Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ben Trad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Laadhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Drissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 145, pp.69-80. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2528/PIER13122701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Planar Reconfigurable Radiation Pattern Dipole Antenna with Reflectors and Directors for Wireless Communication Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ben Trad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Drissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Choubani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.593259. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2014/593259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00949881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a Compact and Superdirective Metamaterial-Inspired Monopole Antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Dakhli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kourosh Mahdjoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Choubani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014, pp.806379. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2014/806379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Directive and Low Profile Metamaterial-Inspired Antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Dakhli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouroch Mahdjoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zangar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadband Quasi Yagi antenna for WiFi and WiMax applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Khoder El Sayed Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4, pp.87-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00904519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Compact Split Ring Resonator Antenna for Wireless Communication Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otman El Mrabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aznabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.J. Falcone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Electromagnetics Research PIER L</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36, pp.201-207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00904514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenna directivity measurement in reverberation chamber from Rician K-factor estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Amador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Laisné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 61 (10), pp.5307-5310. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.2013.2272691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00871636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-Band Printed Dipole Antenna with Parasitic Element for Compensation of Frequency Space Attenuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Khoder El Sayed Ahmad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electromagnetics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012 (2(5)), pp.120-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-Beam Antenna Design For Autonomous Sensor Network Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Khoder El Sayed Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Kokar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, ID 289681, 7 p. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2012/289681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Printed Dipole Antenna with Reflector and Multi-Directors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Khoder El Sayed Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Denoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRECAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (6)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00904506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Design of Planar Printed Dipole Array Antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Khoder El Sayed Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claude Tarot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Loison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Thizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012 (3), pp.203-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Gain Array of Monopoles Coupled Antenna for Wireless Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Khoder El Sayed Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Thevenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Volume 2012 (Article ID 725745), 8 p. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2012/725745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déploiement d'antennes sur les vêtements et les personnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00554001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et Réalisation d'antennes élémentaires à base de Dipôles et de Monopôles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elektor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.28-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Study of a 2-D Irregular Fractal-Jet Printed Antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zangar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 8, pp.328-331</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of radiating jeans-button antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Queudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 51 (12), pp.2820-2824</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DESIGN OF MULTI AND WIDEBAND 3D FRACTAL MONOPOLE ANTENNA FOR WIRELESS OPERATIONS IN L- AND SBANDS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Miane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zangar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 51 (8), pp.1976-1979. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mop.24460⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a dual band V shaped monopole antenna for DCS 2.4 GHz WLAN operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 50 (10), pp.2615-2617</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00388747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual band printed dipole antenna for IMT 2000 and 5 GHz WLAN applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Drissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 50 (10), pp.2585-2587</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00388751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DESIGN AND ANALYSIS OF WIDEBAND DOUBLE-SIDED PRINTED SPIRAL-DIPOLE ANTENNA WITH CAPACITIVE COUPLING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 50 (5), pp.1244-1248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00316739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STUDY OF ELECTROCHEMICALLY-DEPOSITED 3-D RANDOM FRACTAL TREE-MONOPLE ANTENNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otman El Mrabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Miane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 55 (4), pp.1045 - 1051</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DESIGN OF A V SHAPESURFACE-MOUNTED MONOPOLE ARRAY FOR DCS/PCS OPERATIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 49 (6), pp.1486 - 1491</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of wideband double-sided printed dipole antenna for C- and X- band applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Khaleghi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 42 (19), pp.1076-1077</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of multiprinted dipole antennas using parasitic elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 48-8, pp.1639-1645</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00085390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (184)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les puces électroniques , une technologie incontournable aujourd’hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les puces électroniques une technologie incontournable aujourd’hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, St Lunaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04465754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Circular Dual-Band Six-Elements Dipole Array for Omnidirectional Radiation Pattern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Dakhli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st International Conference on Software, Telecommunications and Computer Networks, SoftCOM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Split, Croatia. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/SoftCOM58365.2023.10271642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04282521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sector-Beam Antenna Array for 77 GHz Automotive RADAR Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sourour Abdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Dakhli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floc'H, Jean-Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mimoun Hamdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 30th International Conference on Software, Telecommunications and Computer Networks, SoftCOM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Split, Croatia. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/SoftCOM55329.2022.9911481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screen Printing of Flexible Dual-Band Antenna on a New Biocomposite Based on a Flax Fiber Laminate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sennouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Callebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-C. Tarot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52nd European Microwave Conference (EuMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Milan, Italy. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuMC54642.2022.9924421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les systèmes GPS Principes et Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes GPS (Global Positioning System) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, St Lunaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04465739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Pattern-Reconfigurable Six-Elements Dipole Array for 5G Compact Base Station</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Khammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Dakhli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feten Slimeni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SoftCOM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Split, Croatia. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/SoftCOM55329.2022.9911335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04465918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et réalisation d'antennes sur des matériaux biosourcés à base de lin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sennouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnane Labdouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claude Tarot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, LIMOGES, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04465886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and realization of a broadband printed dipole array for the radio-localization of mobile phones from drones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Ben Trad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ferreol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Thaly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Smart Innovation, Ergonomics and Applied Human Factors (SEAHF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Online, France. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781003181545-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and realization of broadband printed dipole array for the Radio-localization of mobile phones from drones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ferreol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ben Trad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Thaly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTCT 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, ON LINE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency Reconfigurable Multiband Planar Antenna For Multistandard Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moheddine Smari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Dakhli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Choubani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SoftCOM 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Hvar, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact and Multiband CPW Printed Monopole Antenna based on CLL elements for Wireless Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moheddine Smari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Dakhli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Choubani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTCT 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Online, France. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781003181545-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circular Dipole Array With Omnidirectional and Beamsteering Capabilities for 5G Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameni Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Dakhli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Choubani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SoftCOM 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Hvar, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact and Frequency-Reconfigurable Printed Antenna for Heterogeneous Wireless Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Dakhli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moheddine Smari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Choubani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SoftCOM 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Hvar, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Frequency-Reconfigurable Triband Dipole Antenna Using Capacitive Loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Dakhli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Smari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Choubani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IEEE International Wireless Communications and Mobile Computing Conference, IWCMC 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Limassol, Cyprus. pp.1342-1346, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWCMC48107.2020.9148133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstrip Stop-band RF Filter at Microwave Frequencies Using CLLs Elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Dakhli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smari M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Choubani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC_ASET'2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Novel Compact and Superdirective Two and Three Elements Antenna Array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Dakhli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Laadhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazhar Sheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC_ASET'2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, HAMMAMET, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Frequency-Reconfigurable Printed Antenna with Switchable Capacitively Loaded Loops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dakhli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Choubani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Wireless Communications and Mobile Computing Conference (IWCMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Tangier, Morocco. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWCMC.2019.8766771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfigurable Antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Frequency-Reconfigurable Printed Monopole Antenna Using Capacitive Loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moheddine Smari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Dakhli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Choubani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a novel Comact ans Superdirective Two and Three Elements Antenna Array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dakhli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Choubani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41 st PIERS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GPS and Irridium Antenna for Tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A metamaterial-inspired small rectenna for RF energy harvesting based on a 3-way power combiner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-G. Abraray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.M.S. Huq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mumtaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. El Mrabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE Global Communications Conference, GLOBECOM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Waikoloa, United States. pp.9013495, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOBECOM38437.2019.9013495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un Réseau d'Antennes Dipôles pour la Radiolocalisation de Téléphones Portables à partir de Drones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antennes Reconfigurables [2016]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave &amp; RF 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02466929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau de dipôles imprimés bi-bande et compact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, CAEN, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02466933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency Reconfigurable Multiband Planar Antenna For Multistandard Wireless Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dakhli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Choubani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antennes Reconfigurables [2019]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave &amp; RF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antennes Large Bande en impression 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave &amp; RF 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a novel Compact and Superdirective Two and Three Elements Antenna Array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dakhli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Choubani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETIT 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02466918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils de Surveillance pour Réseaux d'Assainissement Intelligents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Zug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vasquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefour des Gestion Locales de l'Eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation en transparence de plaques destinées à des radômes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gueret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCMM 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Dipole Antenna Array for the Radiolocation of Mobile Phones from Drones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ferreol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ben Trad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Thaly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUC 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenne pour capteur à 24 GHz réalisée en impression 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave &amp; RF 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Home, the Work of IETR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Electronic Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Mechanically Reconfigurable Meander Antenna Using the Galinstan Liquid Metal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ben Trad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAPC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Loughborough, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gain Enhancement for Antenna using Multiple Metasurfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal El Jaafari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CST User Meeting EUC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Darmstad, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible UHF/VHF Vivaldi Antenna for Broadband and Gas Balloon applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Presse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claude Tarot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuMC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nuremberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of planar implantable compact antennas for vaginal sensor for early detection of calving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ben Trad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Conference on Antennas and Propagation, EUCAP 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuCAP.2017.7928610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01622481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'instrumentation connectée au service de la Surveillance des Réseaux d'Assainissements Intelligents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Zug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vasquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefour des Gestions Locales de l'Eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un Réseau d'Antennes Dipôles pour la Radiolocalisation de Téléphones Portables à Partir de Drones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ben Trad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ferreol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Thaly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'antenne compacte à Grand Gain en utilisant des structures Méta-Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal El Jaafari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Ultra Wideband Vivaldi Nanoantenna for Solar Energy Collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eltresy N</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahyaoui A</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taoufik Aguili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAPC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Loughborough, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les objets communicants, La problématique des Antennes: Dispositif pour détecter le vêlage des vaches.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave &amp; RF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gain enhancement of a slot antenna using multiple metasurfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.E. Jaafari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Conference on Antennas and Propagation, EUCAP 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuCAP.2017.7928472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01622483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarimetric Ground-to-Ground and Ground-to-Air Channel Characterization in Forest Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Gaillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lienard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Conference on Antennas and Propagation (EUCAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Printed Planar Double Inverted-F Antenna with Large Frequency Reconfigurability Range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ben Trad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuMC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nuremberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'une antenne implantable pour un capteur vaginal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ben Trad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarimetrie ground-to-ground and ground-to-air channel characterization in forest environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Gaillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lienard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Conference on Antennas and Propagation, EUCAP 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuCAP.2017.7928261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01622465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les objets communicants, La problématique des Antennes; Balises de Détresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave &amp; RF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-gain Slot Antenna on a Grooved Structure with à Frequency Selective Surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal El Jaafari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAPC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Loubourough, United Kingdom. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LAPC.2016.7807491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency reconfigurable multiband planar antenna with wide tuning frequency range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Rouissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ben Trad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Conference on Antennas and Propagation, EuCAP 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Davos, Switzerland. pp.7481366, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuCAP.2016.7481366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01368111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency Reconfigurable Antenna Using Active Capacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Rouissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ben Trad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Trabelsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Lecce, Italy. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MMS.2015.7375482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Superdirective and Compact Antenna Array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Dakhli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Choubani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMCS 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Marrakech, Morocco. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMCS.2016.7905543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact Broadband GSM/UMTS/LTE Antenna Realized by 3 D Printing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal El Jaafari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Sayed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CST User meetint EUC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Printed frequency reconfigurable planar inverted-F antenna for ISM applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ben Trad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 Loughborough Antennas and Propagation Conference, LAPC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Loughborough, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LAPC.2016.7807500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01508054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient small switchable ribbon monopole antenna for VHF/UHF maritime applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Sokpor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mantash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-C. Tarot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Conference on Antennas and Propagation, EuCAP 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Davos, Switzerland. pp.7481618, </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuCAP.2016.7481618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01368166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Compact and Superdirective Two Elements Antenna Array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Dakhli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Choubani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAPC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Loubourough, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LAPC.2016.7807610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of a Small Switchable Ribbon Monopole Antenna Operating in VHF/UHF Bands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Sokpor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mantash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claude Tarot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAPC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Loubourough, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LAPC.2016.7807583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of multiband and wideband antennas with printed dipole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.B. Trad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IEEE Mediterranean Microwave Symposium, MMS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Lecce, Italy. pp.7375483, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MMS.2015.7375483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01368130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency reconfigurable Multiband Meander Patch Antenna for cognitive Radio with wide Tuning Frequency Range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ben Trad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Rouissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMCS 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Marrackech, Morocco. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMCS.2016.7905657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanically tunable meander antenna for cognitive radio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ben Trad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Rouissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Conference on Antennas and Propagation, EuCAP 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Davos, Switzerland. pp.7481574, </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuCAP.2016.7481574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01368135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Printed Frequency Reconfigurable Planar Inverted-F Antenna for ISM Apllications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ben Trad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAPC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Loubourough, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wideband low-profile monopole antenna for mobile and wireless monitoring applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. El Jaafari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Conference on Antennas and Propagation, EuCAP 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Davos, Switzerland. pp.7481837, </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuCAP.2016.7481837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01368153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Compact Broadband GSM/UMTS/LTE Antenna Realised by 3D Printing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal El Jaafari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Sayed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCAP 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of multiband and wideband antenna with printed dipole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ben Trad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Lecce, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Frequency Reconfigurable Patch Antenna Using Capacitive loading and Varactor Diode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Rouissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Trabelsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCAP 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact and Efficient Ultra-Wideband Printed Quazi-Yagi Array Antenna for Indoor Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Sayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCAP 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Frequency Reconfigurable Triband Antenna Using Capacitive Loading for Wireless Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Rouissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ben Trad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Trabelsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAPC 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Loughborough, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenne Dipôle à Polarisation Circulaire Reconfigurable pour les Communications sans fils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal El Jaafari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ben Trad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenne Compacte et large Bande Pour des Applications Mobiles Réalisée en Impression 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal El Jaafari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Sayed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wideband Antenna Array for Real-Time Data and Video Transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal El Jaafari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Sayed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuMC 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude et conception d'une Antenne Patch Carré Reconfigurable en fréquence pour les systèmes de télécommunications multistandards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Rouissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Trabelsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reconfigurable Radiation Pattern Metamaterial-Inspired Circular Array Antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Dakhli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouroch Mahdjoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Choubani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAP 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, La Hague, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation pattern measurements in reverberation chamber based on estimation of coherent and diffuse electromagnetic fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antenna Measurements &amp; Applications (CAMA), 2014 IEEE Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nice, France. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CAMA.2014.7003323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact Active Antenna For mobile Devices Supporting 4G LTE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Shamblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Rowson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pajona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAPC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Loughborough, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Reconfigurable Square Patch Antenna Using Capacitive Loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Rouissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ala Sharaiha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAPC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Loughborough, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenna System with Active Impedance Matching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abishek Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seng Thail Sron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Rowson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pajona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Shamblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAP 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, La Hague, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Analysis of the size effect on a Printed 2D-irregular fractal-jet Antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Oueslati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Dumouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Laadhar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rectangular Bi-Loop Single-Feed Antenna with Polarization Agility Property for GPS and Iridium Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ben Trad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Drissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Choubani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAPC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Loughborough, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation et sensibilisation des élèves et professeurs de lycée de l'académie de Rennes aux télécommunications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Avrillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Mohammed-Brahim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13 ièmes Journées Pédagogiques du CNFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reconfigurable Radiation Pattern Métamaterial-Inspired Antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Dakhli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouroch Mahdjoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Choubani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAPC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Loughborough, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction of New technologies in Secondary Schools in Brittany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Mohammed-Brahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier de Sagazan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Harnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWME 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Tallinn, Estonia. pp.Proc.S04_03_P0036</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dual band compact antenna with SSR for wireless communication systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Benabdelouhab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Aznabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aznabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Mirabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadband Design Array of Printed Dipole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claude Tarot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les objets communicants: Antennes large bande pour les réseaux d'assainissement intelligents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave &amp; RF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bent Antipodal Vivaldi Antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Presse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claude Tarot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAP 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, La Hague, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of reconfigurable radiation pattern metamaterial-inspired monopole antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Dakhli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouroch Mahdjoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Choubani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Set of New Compact Antennas Suitable for Integration on PCB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Desclos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAPC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Loughborough, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Analysis of Radiation Properties of 2D-Irregular Fractal-jet Printed Antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Oueslati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Dumouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAP 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, La Hague, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double-Ellipse Circular Array Antenna for Cellular-Phone Localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Khoder El Sayed Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Morgand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAP 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Goteborg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00904438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Multi-Band Metamaterial-Inspired Dipole Antenna with Director Element</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Dakhli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouroch Mahdjoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Choubani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Beyrouth, Lebanon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00904446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet GELOCOM, GEoLOCalisation de téléphOnes Mobiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Khoder El Sayed Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Morgand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CST Worshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00904456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Reconfigurable Radiation Pattern Dipole Antenna with Director and Reflector Elements for Telecommunications Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ben Trad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Drissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Choubani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAPC 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Loughborough, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-Wideband Quasi-Yagi Circular Dipole Antenna for Wireless Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Khoder El Sayed Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAPC 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Loughborough, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Reconfigurable Radiation Pattern Ring-Dipole Antenna for Wireless Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ben Trad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Drissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Choubani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAP 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Goteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00904441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priority of the French national network in microelectronics and nanotechnologies towards the attractiveness of young high-schoolers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Mohammed-Brahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bsiesy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAEEIE’13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of miniature multiband fractal CPW-fed antenna for telecommunication applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Rouissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ben Trad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad A Sheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Electromagnetics Research Symposium (PIERS 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Stockholm, Sweden. pp.544-547</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un réseau d'antennes double-ellipse pour la goniométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Khoder El Sayed Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Morgand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00904473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact and Multi-Band Metamaterial-Inspired Dipole Antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Dakhli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouroch Mahdjoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zangar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAP 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Goteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00904445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superdirective and low profile metamaterial-inspired Antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Dakhli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouroch Mahdjoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Choubani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAPC 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Loughborough, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'une antenne Elliptique UWB à rejet de bande Reconfigurable pour les Télécommunications multistandards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ben Trad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Drissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zangar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00904483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a printed Elliptic Reconfigurable Dual Band-rejected UWB Micro-strip Fed Antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ben Trad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Drissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Choubani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Beyrouth, Lebanon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00904465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenne Dipôle Multi-bandes Inspirée des Métamatériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Dakhli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouroch Mahdjoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Choubani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00904489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadband UHF Flexible Vivaldi Antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Presse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claude Tarot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAPC 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Loughborough, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact Multifunctional, Metamaterial-Inspired Monopole Antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Dakhli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouroch Mahdjoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zangar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAP 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quad-Band Antenna for Mobile Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Khoder El Sayed Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lerideau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAP 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymmetric Double SRR Applied to Design Multi-Stop Band Filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otman El Mrabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Salhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aznabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Falcone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Multifrequency and Low Profile MTM-inspired Monopole Antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Dakhli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouroch Mahdjoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zangar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet GELOCOM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Morgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ferreol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lienard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lemur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WISG 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient, Metamaterial-Inspired Loop-Monopole Antenna with Shaped Radiation Pattern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Dakhli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouroch Mahdjoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zangar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAPC 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Loughborough, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenna Design for Autonomous Sensor Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Kokar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Khoder El Sayed Ahmad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Planar Reconfigurable Band-Rejected UWB Antenna for multi-standard wireless communication Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ben Trad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Drissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zangar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAPC 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Loughborough, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Low Profile End-Fire Antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Khoder El Sayed Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAPC 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Loughborough, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of elliptic Printed Dual-band Notched UWB Antenna with Sharp Rejection of Narrow Bands for Multi-standard Telecomm Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ben Trad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Drissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zangar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Switchable and beams sectorial antenna using electromagnetic band GAP surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lerideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claude Tarot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Loison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Thizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAPC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Loughborough, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Planar Multifonction Antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Khoder El Sayed Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Thevenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Toubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lerideau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Dual-Band Rejected UWB Printed Monopole Antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ben Trad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zangar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAP 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical estimation of antenna gain from measurements carried out in a mode-stirred reverberation chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Amador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXth URSI General Assembly and Scientific Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Istanbul, Turkey. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'une antenne large bande pour la détection de personnes enfouies dans les éboulements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Denoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Mutzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Massaloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wide Band Printed Dipole Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wide Band Printed Dipole for Wifi and WiMax Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Kokar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAPC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Loughborough, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Planar Mono Band Rejected UWB CPW fed Antenna for Wireless</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ben Trad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zangar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DC up to 50GHz shielded interconnection for surface mount package</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Haentjens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Drissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Beauvisage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Connector for Electronics-program</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Paris, France. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMPACT AND HIGH GAIN ARRAY USING PRINTED DIPOLE ARRAY WITH REFLECTOR AND DIRECTORS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Denoual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIERS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of an FP/EBG Antenna with Metamaterial PRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Dakhli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouroch Mahdjoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zangar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Printed Dipole Array with Director and Reflector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Denoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Renaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon RF &amp; Hyper</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Two Flare UWB Antenna dedicated to the Research of Alive Buried Victims</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Denoual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon RF &amp;Hyper</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis an desing of a hybrid antenna for WIMAW</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Khoder El Sayed Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Thevenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Salah Toubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th edition of the Mediterranean Microwave Symposium MMS'2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Hammamet, Tunisia. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00680712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Dual Beam Printed Dipole Antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Denoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Kokar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAP 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet VIPERE : conception des antennes du projet VIPERE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Mutzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamzeh Hamieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edson Martinod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Feix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WISG 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Gain Printed Dipole Array with Reflector and Directors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lerideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claude Tarot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Loison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Thizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux de dipôles imprimés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Denoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Renaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00554348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de réseaux de dipôles avec des réflecteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Renaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Simulation for Smart Products, Séminaire Ansoft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00554352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenna design for the detection of alive buried victims under thick layers of rubble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Denoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Mutzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Massaloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">User Group Meeting CST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Darmstadt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00507038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of dual band printed dipole with compensation of frequency space attenuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Denoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Kokar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAPC 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Loughborough, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00554010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Printed Dipole Array with Reflector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Denoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Renaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAP 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00507070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Two Flare UWB Antenna dedicated to the Research of Alive Buried Victims</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Denoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Mutzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Massaloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00554008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Culture Scientifique, Une de nos missions de chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lhermite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes Journées Pédagogiques du CNFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00554281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antennes Yagi imprimées à grand gain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Denoual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00445526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation sur l'intégration de boutons rayonnants sur un vêtement communicant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00445525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of a 2D-irregular fractal-jet printed antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zangar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Conference on Antennas and Propagation (EUCAP 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00388760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection RADAR ULB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Mutzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Denoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Labarthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique sur les antennes large bande</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00445527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of a two-flare-shaped UWB antenna dedicated to the research of alive buried victims</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Massaloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Mutzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMTA 2009 Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Salt Lake City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00445524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-Wideband Radar concept for the detection of Buried Victims Beneath Building Rubble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chistophe Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Mutzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamzeh Hamieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edson Martinod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Feix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Radar Conference RADAR’09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of printed dipole with reflector and multi directors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Denoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Sallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAPC 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Loughborough, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00445514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet VIPERE : détection et localisation des victimes ensevelies par Radar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Mutzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamzeh Hamieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edson Martinod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Feix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop interdisciplinaire sur la sécurité globale (WISG 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00388766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antennes intégrées dans des matériaux composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Himdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Colombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tual Le Guillerm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Journées de Caractérisation Micro-ondes et Matériaux (JCMM 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00316828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception, réalisation et mesure de réseaux linéaires d'antennes imprimées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Journées Pédagogiques du CNFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00388739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenna Measurements Facilities and Needs in IETR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ala Sharaiha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lafond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST Assist, meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Limassol, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio-electric characterizations of jeans buttons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Queudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCAP 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Edinburg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00318536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation on jeans button radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Queudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuMW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00317895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'une antenne dipôle imprimée large bande pour des applications dans les bandes C et X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Khaleghi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Journées Nationales Micro-ondes (JNM 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Toulouse, France. pp.180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation sur le rayonnement de boutons de Jean's</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Queudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Journées Nationales Micro-ondes (JNM 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Toulouse, France. pp.180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of printed dipole with director</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Queudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCAP 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Edinburg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00318535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated antenna in composite material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tual Le Guillerm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCAP 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Edinburg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00317571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d'une antenne fractale 3D réalisée par électrolyse chimique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otman El Mrabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Miane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Journées Nationales Micro-ondes (JNM 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Toulouse, France. pp.184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cas des USA, un système de communication à courte portée entre le véhicule et les infrastructure de transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès ITS 2006 - Atelier 4, les systèmes embarqués et mobiles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Saint-Brieuc, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00085392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dual-Band Printed Dipole Antenna for IMT-2000 and 5-GHz WLAN Wireless Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Drissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Antenna and Propagation, EuCAP 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, France. pp.PA2-289287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00121545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of an Electrochemically-Deposited 3D-Fractal Tree Monopole Antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otman El Mrabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Miane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nov 2006, pp.PA2-299360</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00121547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antennes embarquées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Legeay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tual Le Guillerm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ITS "Systèmes de Transports Intelligents" 3ème édition 15-16 juin 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Saint-Brieuc, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00097113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of an electrochemically-deposited 3D-fractal tree dipole antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otman El Mrabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Miane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMS2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Gênes, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Dual-Band Printed Dipole Antenna For IMT-2000 and 5-GHz WLAN Wireless Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nov 2006, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dual-band printed dipole antenna for Imt-2000 and 5-GHz Wlan applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Drissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Wireless Technolgy (EuWT 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of tri Band printed dipole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Symposium on Antenna Technology and Applied ElectroMagnetics ANTEM 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Saint-Malo, France. pp.ISSN:0-9738425-0-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et réalisation de dipôles en V large bande et bibande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14èmes Journées Nationales Microondes (JNM'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et réalisation de dipôles large bande en V</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes JFMMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A set of antennas for testing ElectromagNetic compatibility of Automative electronic Equipment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Grunfelder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Klingler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lecca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12iemes ITS World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New project to develop ITS In Btittany and France Atlantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th World Congress on ITS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Nagoya, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et réalisation de dipoles rayonnants élémentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ièmes Journées Pédagogiques du CNFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R&D and Industrial, Academic an Governmental Cooperation in Western France France Atlantique: &amp;quot;Universities enviromnent and an example of industrial partnership</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th YRP Symposium on Cooperation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Yokosuka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00914482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sous réseau d'antennes imprimées en rotation séquentielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Piton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Treizièmes Journées Nationales Micro-ondes (JNM 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">University environment and an example of industrial partnership</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">YRP congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of dual frequency printed dipole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Renaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NICA 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Berlin, Germany. pp.265-267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle Technologie pour les antennes sur Mousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Drissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Telecom 2003 &amp; 3ièmes JFMMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution de l'IETR à l'étude des antennes millimétriques et développement de technologies adaptées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Himdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lafond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Sauleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Drissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique "Antennes Millimétriques "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La caractérisation champ proche pour une meilleur optimisation des performances des antennes intégrées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Drissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Serhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Kellouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Telecom 2003 &amp; 3ièmes JFMMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier 1 : Composants, Technologies et systèmes, exemples du G2RM avec les plateformes technologiques de Brest et Rennes et du GIS FOTON, description d'un projet coopératif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les rencontres Synerg'ETIC; Ecole Louis de Broglie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Bruz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenne imprimée pour sondeur de canal à 2.2 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Cosquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Thouroude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Antennas (JINA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Nice, France. pp.227-230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle technologie d'antennes pour des sondeurs de canaux spatio-temporels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Cosquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaïs El Zein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Grunfelder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Internationales de Nice sur les Antennes (JINA 2002) International Symposium on Antennas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Nice, France. pp.149-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La spécialisation des territoires : Quels enjeux pour le développement de la France Atlantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les journées de la France Atlantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Saint Brieuc, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonctions élémentaires en hyperfréquences en accès libre sur le site hyper-rf.com</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Journées Pédagogiques du CNFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problématique et solutions en téléphonie mobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Breget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Électrotechniques "Énergie portable : autonomie et intégration dans l'environnement humain" Club EAA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monde des télécommunications : mutations et perspectives d'évolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les journées de la France Atlantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Saint Brieuc, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier n°2 : ITS, dynamique locale et développement économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès ITS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, Saint Brieuc, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Compact and Dual-band Printed Dipole Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mersani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Dakhli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Developments in Engineering Research vol. 8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Book Publisher International (a part of SCIENCEDOMAIN International), 2020, </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.9734/bpi/rder/v8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circular Dipole Array with Omnidirectional and Beamsteering Capabilities for 5G Communications in the Sub-6GHz Range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameni Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Dakhli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Choubani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Developments in Engineering Research Vol. 8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Book Publisher International (a part of SCIENCEDOMAIN International), 2020, Recent Developments in Engineering Research Vol. 8, </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.9734/bpi/rder/v8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (51)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vêtements communicants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vêtements communiquants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vêtements communicants téléphone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le téléphone portable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vêtements communicants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metamateriaux Inspired Antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non Foster Circuit Applications to Antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vêtements intelligents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claude Tarot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sécurisation de site sensible à l'aide réseaux de capteurs autonomes : projet CAPNET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les systèmes de communication sans fil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le téléphone portable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les antennes dans la vie quotidienne : exemple du téléphone portable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le téléphone portable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'IETR, des exemples de collaboration avec la Tunisie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le groupement Ampère, René Freymann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une histoire de l'électronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Antennes et les stations de base, principes généraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00445532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation d'un cycle de conférence sur les vêtements intelligents et communicants Présentation : exemple des travaux de l'IETR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00445529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les antennes dans la vie quotidienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00316852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les antennes dans la vie quotidienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00316844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le téléphone portable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00316856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exemples de l'IETR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Queudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00316839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies et techniques de miniaturisation des antennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claude Tarot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ala Sharaiha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Electricité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le téléphone portable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WLAN, Wireless Local Area Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les antennes dans la vie quotidienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les antennes dans la vie quotidienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Ondes Radio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00085397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les antennes dans la vie quotidienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les antennes dans notre vie quotidienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'IETR, Institut d'Electronique et de Télécommunications de Rennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les projets RNRT et ANR, l'exemple de l'IETR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ondes Electromagnétiques, les antennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00085395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galiléo, ça tourne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00085399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Après la thèse, l'expérience de l'IETR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques travaux de l'IETR avec les logiciels d'Ansoft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'électricité à l'électronique et à la microélectronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce que le son et comment le transmettre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce que le son et comment le transmettre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equipes de Recherche universitaire travaillant sur le domaine ITS en Bretagne, des exemples de projets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire de l'électronique et de la microélectronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Voiture du Futur avec l'IETR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Sagnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaïs El Zein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formidable histoire de l'Electronique et la Microélectronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mais qu'est ce qu'il y a dans un téléphone portable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rencontres Synerg'ETIC Atelier 1 : Composants, Technologies et systèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00929858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est ce que l'électronique et la microélectronique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du projet Grandes Ecoles - Collèges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrication des puces électroniques, Le silicium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du projet Grandes Ecoles -Collèges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mais qu'est qu'il y a dans un téléphone portable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00963644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId530"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> jean marie Floc'h </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Curriculum vitae</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mr Jean-Marie FLOC'H</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Born on September 26th 1952 in Dinan (Bretagne region, France)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Married, 3 children</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Office address: IETR, 20 avenue des Buttes de Coemes 35043 Rennes, FRANCE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Email : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie.Floch@insa-rennes.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">From 1984</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Research engineer at IETR (Institute of Research in Electronics and Telecom of Rennes), CNRS Unit N° 6164 affiliated to INSA (French National Institute of Applied Sciences).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1992 –</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> PhD in Electronics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In 1984, Mr Floc’h has joined INSA Rennes as a research engineer. At this time, the laboratory was employing 4 permanent researchers and 4 PhD students.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In the early years, Mr Floc’h activity was focused on the support of research programs and training of INSA engineers. Rapidly, he acquired additional responsibilities: characterization and development means and the technical management of the laboratory.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">With the significant growth of the lab, he gradually held the responsibility of relationships with the industrial players (technology transfer, communication with the companies/ business relations, support of spin-off creation, etc…) as well as the training of staff.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mr Floc’h actively participated to the creation of the ESC Department (Electronics and Systems of Communication).. He is still committed in the development of technological collaborations between INSA Rennes and companies.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">With 1350 students and 150 PhDs, INSA Rennes is today the largest engineering college of France Atlantique (Western France).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IETR (Institute of Research in Electronics and Telecom of Rennes) is the most important laboratory of INSA Rennes, representing 50% of its industrial contracts. It represents 450 people: professors – researchers, technical and administrative staff and PhDs. It gathers the most advanced laboratories of French Universities in electronics for telecommunications (CNRS, Supelec, INSA and University of Rennes1).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mr Floc’h held the position of Deputy Director of this unit from 1995 to 2000.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Since 2003, he is in charge of industrial collaborations at IETR. He is an expert consultant for the Regional Council of Bretagne, Jessica Ouest (a National Research program in Electronics) and the ANVAR (French National Agency for Innovation). He is also involved in the European Network of Excellence called ACE (Antenna Center of Excellence) now EURAAP.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Keywords about Mr Floc’h’s activity today</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Support and participation to research programs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Team management</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Initial and permanent training</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Technical conference organization</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Technology transfer</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Participation to the development of local and regional telecom clusters</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific fields of competencies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Antennae, MMIC, VHF active and passive circuits</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Modelization, Characterization, Applications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Systems of telecommunications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pattern-Reconfigurable Antenna Using Four-Elements Planar Bended Dipole Array for 5G Beam-Switching Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Dakhli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameni Mersani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7 (4), pp.e70086. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/eng2.70086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05054185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Compact and Superdirective Metamaterial-Inspired Two- and Three-Elements Antenna Arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Dakhli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Aseeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electromagnetic Engineering and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (4), pp.362-368. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26866/jees.2023.4.r.179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04465381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Printed Metamaterial-Inspired Electrically Small Huygens Source Antenna for Cognitive Radio Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ben Trad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muntasir Sheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bandar Hakim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Computational Electromagnetics Society Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 35 (7), pp.837-842</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Dual-Band Printed-Dipole Array Antenna with Omni-directional Radiation Behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameni Mersani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim B</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Sedraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACES Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Ellipse Antenna Array for Cellular Phone Localization Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad El Sayed Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Choumane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Morgand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (02), pp.13-22. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/wet.2020.112002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Band Antenna with Three Folded Monopoles for Mobile Communication Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad El Sayed Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Choumane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Morgand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (03), pp.23-29. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/wet.2020.113003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Printed Dipole Array for Omnidirectional Radiation Pattern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (02), pp.19-33. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/wet.2019.102002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Printed Planar Double Inverted-F Antenna Withlarge Frequency Reconfigurability Range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ben Trad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Engineering Research (AJER)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7, pp.139-148. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/eumc.2017.8231087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Frequency Reconfigurable PIFA Antenna With Floating Ground Plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Rouissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Trabelsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indian Journal of Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (5), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17485/ijst/2018/v11i5/118872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of a Random-Fractal Antenna Based on a Natural Tree-Leaf Geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donia Oueslati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ben Trad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah Dobaie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2017/2084835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Frequency Reconfigurable Multiband Meander Antenna Using Varactor Diode for Wireless Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Rouissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Trabelsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of advanced computer science and applications (IJACSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (3), pp.159--164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gain Enhancement of Slot Antenna Using Grooves Structure and FSS Layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal El Jaafari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetics Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Frequency Reconfigurable Multiband Meander Antenna Ysing Vacator Diode for Wireless Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Rouissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trabelsi H.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of advanced computer science and applications (IJACSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (3), </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14569/IJACSA.2017.080324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gain enhancement of slot antenna using grooved structure and FSS layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.E. Jaafari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetics Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 65, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2528/PIERL16102507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On miniaturization of efficient ultrawideband printed quazi-Yagi antenna array for indoor applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Harmouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Harmouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Sayed Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kenaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radioelectronics and Communications Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 60 (6), pp.258-262. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3103/S0735272717060024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01622752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Printed multiband metamaterial-inspired antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Dakhli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muntasir Sheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Dobaie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 58 (6), pp.1281--1289. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mop.29792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-profile wideband monopole antenna for mobile and wireless monitoring applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal El Jaafari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 58 (8), pp.1813--1817. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mop.29916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01331283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-gain Broadband Printed Yagi Antenna For Applications In ISM Bands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal El Jaafari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RF Global Neswletter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible VHF/UHF Vivaldi Antenna for Broadband Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Presse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claude Tarot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetics Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 52, pp.37-43. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2528/pierl14112704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation on Cellular-Automata Irregular-Fractal Ultra Wideband Slot-Antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Laadhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Zarouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donia Oueslati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A coplanar waveguide-fed printed antenna with complementary split ring resonator for wireless communication systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Aznabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otman El Mrabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Falcone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Drissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waves in Random and Complex Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (1), pp.43-51. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17455030.2014.956846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miniaturization of an Artificial Magnetic Conductor with Interdigital Capacitances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Presse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mantash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claude Tarot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 Loughborough Antennas &amp; Propagation Conference (lapc)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacitively Loaded Loop-Based Antennas with Reconfigurable Radiation Patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Dakhli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muntasir Sheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouroch Mahdjoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, MIMO Over-The-Air Research, Development, and Testing special issue, 2015, pp.523198. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2015/523198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation on cellular-automata irregular-fractal ultrawideband slot-antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Ladhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Zarouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donia Oueslati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 57 (11), pp.2506--2514. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mop.29367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planar Square Multiband Frequency Reconfigurable Micro-strip Fed Antenna with Quadratic Koch-Island Fractal Slot for Wireless Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ben Trad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Zouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Drissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 57 (1), pp.207-212. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mop.28815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planar Elliptic Broadband Antenna with Wide Range Reconfigurable Narrow Notched Bands for Multi-Standard Wireless Communication Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ben Trad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Laadhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Drissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 145, pp.69-80. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2528/PIER13122701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Planar Reconfigurable Radiation Pattern Dipole Antenna with Reflectors and Directors for Wireless Communication Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ben Trad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Drissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Choubani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.593259. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2014/593259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00949881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a Compact and Superdirective Metamaterial-Inspired Monopole Antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Dakhli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kourosh Mahdjoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Choubani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014, pp.806379. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2014/806379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Directive and Low Profile Metamaterial-Inspired Antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Dakhli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouroch Mahdjoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zangar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadband Quasi Yagi antenna for WiFi and WiMax applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Khoder El Sayed Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4, pp.87-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00904519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Compact Split Ring Resonator Antenna for Wireless Communication Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otman El Mrabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aznabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.J. Falcone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Electromagnetics Research PIER L</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36, pp.201-207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00904514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenna directivity measurement in reverberation chamber from Rician K-factor estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Amador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Laisné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 61 (10), pp.5307-5310. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.2013.2272691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00871636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-Band Printed Dipole Antenna with Parasitic Element for Compensation of Frequency Space Attenuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Khoder El Sayed Ahmad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electromagnetics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012 (2(5)), pp.120-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-Beam Antenna Design For Autonomous Sensor Network Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Khoder El Sayed Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Kokar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, ID 289681, 7 p. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2012/289681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Printed Dipole Antenna with Reflector and Multi-Directors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Khoder El Sayed Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Denoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRECAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (6)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00904506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Design of Planar Printed Dipole Array Antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Khoder El Sayed Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claude Tarot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Loison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Thizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012 (3), pp.203-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Gain Array of Monopoles Coupled Antenna for Wireless Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Khoder El Sayed Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Thevenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Volume 2012 (Article ID 725745), 8 p. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2012/725745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déploiement d'antennes sur les vêtements et les personnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00554001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et Réalisation d'antennes élémentaires à base de Dipôles et de Monopôles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elektor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.28-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Study of a 2-D Irregular Fractal-Jet Printed Antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zangar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 8, pp.328-331</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of radiating jeans-button antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Queudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 51 (12), pp.2820-2824</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DESIGN OF MULTI AND WIDEBAND 3D FRACTAL MONOPOLE ANTENNA FOR WIRELESS OPERATIONS IN L- AND SBANDS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Miane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zangar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 51 (8), pp.1976-1979. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mop.24460⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual band printed dipole antenna for IMT 2000 and 5 GHz WLAN applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Drissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 50 (10), pp.2585-2587</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00388751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a dual band V shaped monopole antenna for DCS 2.4 GHz WLAN operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 50 (10), pp.2615-2617</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00388747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DESIGN AND ANALYSIS OF WIDEBAND DOUBLE-SIDED PRINTED SPIRAL-DIPOLE ANTENNA WITH CAPACITIVE COUPLING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 50 (5), pp.1244-1248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00316739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STUDY OF ELECTROCHEMICALLY-DEPOSITED 3-D RANDOM FRACTAL TREE-MONOPLE ANTENNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otman El Mrabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Miane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 55 (4), pp.1045 - 1051</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DESIGN OF A V SHAPESURFACE-MOUNTED MONOPOLE ARRAY FOR DCS/PCS OPERATIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 49 (6), pp.1486 - 1491</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of wideband double-sided printed dipole antenna for C- and X- band applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Khaleghi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 42 (19), pp.1076-1077</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of multiprinted dipole antennas using parasitic elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 48-8, pp.1639-1645</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00085390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (184)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les puces électroniques , une technologie incontournable aujourd’hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les puces électroniques une technologie incontournable aujourd’hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, St Lunaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04465754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Circular Dual-Band Six-Elements Dipole Array for Omnidirectional Radiation Pattern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Dakhli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st International Conference on Software, Telecommunications and Computer Networks, SoftCOM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Split, Croatia. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/SoftCOM58365.2023.10271642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04282521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sector-Beam Antenna Array for 77 GHz Automotive RADAR Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sourour Abdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Dakhli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floc'H, Jean-Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mimoun Hamdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 30th International Conference on Software, Telecommunications and Computer Networks, SoftCOM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Split, Croatia. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/SoftCOM55329.2022.9911481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screen Printing of Flexible Dual-Band Antenna on a New Biocomposite Based on a Flax Fiber Laminate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sennouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Callebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-C. Tarot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52nd European Microwave Conference (EuMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Milan, Italy. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuMC54642.2022.9924421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les systèmes GPS Principes et Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes GPS (Global Positioning System) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, St Lunaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04465739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Pattern-Reconfigurable Six-Elements Dipole Array for 5G Compact Base Station</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Khammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Dakhli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feten Slimeni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SoftCOM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Split, Croatia. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/SoftCOM55329.2022.9911335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04465918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et réalisation d'antennes sur des matériaux biosourcés à base de lin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sennouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnane Labdouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claude Tarot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, LIMOGES, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04465886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and realization of a broadband printed dipole array for the radio-localization of mobile phones from drones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Ben Trad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ferreol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Thaly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Smart Innovation, Ergonomics and Applied Human Factors (SEAHF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Online, France. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781003181545-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency Reconfigurable Multiband Planar Antenna For Multistandard Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moheddine Smari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Dakhli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Choubani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SoftCOM 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Hvar, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and realization of broadband printed dipole array for the Radio-localization of mobile phones from drones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ferreol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ben Trad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Thaly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTCT 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, ON LINE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact and Multiband CPW Printed Monopole Antenna based on CLL elements for Wireless Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moheddine Smari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Dakhli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Choubani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTCT 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Online, France. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781003181545-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circular Dipole Array With Omnidirectional and Beamsteering Capabilities for 5G Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameni Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Dakhli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Choubani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SoftCOM 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Hvar, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact and Frequency-Reconfigurable Printed Antenna for Heterogeneous Wireless Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Dakhli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moheddine Smari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Choubani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SoftCOM 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Hvar, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Frequency-Reconfigurable Triband Dipole Antenna Using Capacitive Loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Dakhli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Smari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Choubani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IEEE International Wireless Communications and Mobile Computing Conference, IWCMC 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Limassol, Cyprus. pp.1342-1346, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWCMC48107.2020.9148133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstrip Stop-band RF Filter at Microwave Frequencies Using CLLs Elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Dakhli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smari M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Choubani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC_ASET'2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Novel Compact and Superdirective Two and Three Elements Antenna Array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Dakhli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Laadhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazhar Sheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC_ASET'2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, HAMMAMET, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Frequency-Reconfigurable Printed Antenna with Switchable Capacitively Loaded Loops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dakhli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Choubani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Wireless Communications and Mobile Computing Conference (IWCMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Tangier, Morocco. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWCMC.2019.8766771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfigurable Antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Frequency-Reconfigurable Printed Monopole Antenna Using Capacitive Loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moheddine Smari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Dakhli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Choubani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a novel Comact ans Superdirective Two and Three Elements Antenna Array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dakhli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Choubani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41 st PIERS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GPS and Irridium Antenna for Tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A metamaterial-inspired small rectenna for RF energy harvesting based on a 3-way power combiner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-G. Abraray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.M.S. Huq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mumtaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. El Mrabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE Global Communications Conference, GLOBECOM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Waikoloa, United States. pp.9013495, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOBECOM38437.2019.9013495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un Réseau d'Antennes Dipôles pour la Radiolocalisation de Téléphones Portables à partir de Drones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antennes Reconfigurables [2016]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave &amp; RF 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02466929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau de dipôles imprimés bi-bande et compact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, CAEN, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02466933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency Reconfigurable Multiband Planar Antenna For Multistandard Wireless Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dakhli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Choubani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antennes Reconfigurables [2019]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave &amp; RF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a novel Compact and Superdirective Two and Three Elements Antenna Array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dakhli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Choubani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETIT 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02466918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antennes Large Bande en impression 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave &amp; RF 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils de Surveillance pour Réseaux d'Assainissement Intelligents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Zug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vasquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefour des Gestion Locales de l'Eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation en transparence de plaques destinées à des radômes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gueret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCMM 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Dipole Antenna Array for the Radiolocation of Mobile Phones from Drones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ferreol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ben Trad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Thaly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUC 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenne pour capteur à 24 GHz réalisée en impression 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave &amp; RF 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Home, the Work of IETR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Electronic Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Mechanically Reconfigurable Meander Antenna Using the Galinstan Liquid Metal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ben Trad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAPC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Loughborough, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gain Enhancement for Antenna using Multiple Metasurfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal El Jaafari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CST User Meeting EUC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Darmstad, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible UHF/VHF Vivaldi Antenna for Broadband and Gas Balloon applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Presse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claude Tarot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuMC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nuremberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of planar implantable compact antennas for vaginal sensor for early detection of calving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ben Trad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Conference on Antennas and Propagation, EUCAP 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuCAP.2017.7928610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01622481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'instrumentation connectée au service de la Surveillance des Réseaux d'Assainissements Intelligents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Zug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vasquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefour des Gestions Locales de l'Eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un Réseau d'Antennes Dipôles pour la Radiolocalisation de Téléphones Portables à Partir de Drones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ben Trad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ferreol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Thaly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'antenne compacte à Grand Gain en utilisant des structures Méta-Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal El Jaafari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Ultra Wideband Vivaldi Nanoantenna for Solar Energy Collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eltresy N</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahyaoui A</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taoufik Aguili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAPC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Loughborough, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les objets communicants, La problématique des Antennes: Dispositif pour détecter le vêlage des vaches.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave &amp; RF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gain enhancement of a slot antenna using multiple metasurfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.E. Jaafari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Conference on Antennas and Propagation, EUCAP 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuCAP.2017.7928472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01622483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarimetric Ground-to-Ground and Ground-to-Air Channel Characterization in Forest Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Gaillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lienard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Conference on Antennas and Propagation (EUCAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Printed Planar Double Inverted-F Antenna with Large Frequency Reconfigurability Range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ben Trad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuMC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nuremberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'une antenne implantable pour un capteur vaginal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ben Trad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarimetrie ground-to-ground and ground-to-air channel characterization in forest environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Gaillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lienard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Conference on Antennas and Propagation, EUCAP 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuCAP.2017.7928261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01622465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les objets communicants, La problématique des Antennes; Balises de Détresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave &amp; RF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-gain Slot Antenna on a Grooved Structure with à Frequency Selective Surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal El Jaafari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAPC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Loubourough, United Kingdom. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LAPC.2016.7807491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency reconfigurable multiband planar antenna with wide tuning frequency range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Rouissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ben Trad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Conference on Antennas and Propagation, EuCAP 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Davos, Switzerland. pp.7481366, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuCAP.2016.7481366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01368111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency Reconfigurable Antenna Using Active Capacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Rouissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ben Trad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Trabelsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Lecce, Italy. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MMS.2015.7375482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Superdirective and Compact Antenna Array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Dakhli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Choubani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMCS 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Marrakech, Morocco. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMCS.2016.7905543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact Broadband GSM/UMTS/LTE Antenna Realized by 3 D Printing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal El Jaafari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Sayed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CST User meetint EUC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Printed frequency reconfigurable planar inverted-F antenna for ISM applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ben Trad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 Loughborough Antennas and Propagation Conference, LAPC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Loughborough, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LAPC.2016.7807500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01508054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient small switchable ribbon monopole antenna for VHF/UHF maritime applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Sokpor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mantash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-C. Tarot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Conference on Antennas and Propagation, EuCAP 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Davos, Switzerland. pp.7481618, </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuCAP.2016.7481618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01368166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Compact and Superdirective Two Elements Antenna Array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Dakhli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Choubani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAPC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Loubourough, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LAPC.2016.7807610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of a Small Switchable Ribbon Monopole Antenna Operating in VHF/UHF Bands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Sokpor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mantash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claude Tarot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAPC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Loubourough, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LAPC.2016.7807583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of multiband and wideband antennas with printed dipole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.B. Trad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IEEE Mediterranean Microwave Symposium, MMS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Lecce, Italy. pp.7375483, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MMS.2015.7375483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01368130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency reconfigurable Multiband Meander Patch Antenna for cognitive Radio with wide Tuning Frequency Range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ben Trad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Rouissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMCS 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Marrackech, Morocco. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMCS.2016.7905657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanically tunable meander antenna for cognitive radio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ben Trad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Rouissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Conference on Antennas and Propagation, EuCAP 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Davos, Switzerland. pp.7481574, </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuCAP.2016.7481574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01368135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Printed Frequency Reconfigurable Planar Inverted-F Antenna for ISM Apllications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ben Trad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAPC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Loubourough, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wideband low-profile monopole antenna for mobile and wireless monitoring applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. El Jaafari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Conference on Antennas and Propagation, EuCAP 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Davos, Switzerland. pp.7481837, </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuCAP.2016.7481837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01368153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact and Efficient Ultra-Wideband Printed Quazi-Yagi Array Antenna for Indoor Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Sayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCAP 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Frequency Reconfigurable Patch Antenna Using Capacitive loading and Varactor Diode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Rouissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Trabelsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCAP 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of multiband and wideband antenna with printed dipole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ben Trad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Lecce, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Compact Broadband GSM/UMTS/LTE Antenna Realised by 3D Printing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal El Jaafari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Sayed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCAP 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenne Dipôle à Polarisation Circulaire Reconfigurable pour les Communications sans fils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal El Jaafari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ben Trad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Frequency Reconfigurable Triband Antenna Using Capacitive Loading for Wireless Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Rouissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ben Trad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Trabelsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAPC 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Loughborough, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenne Compacte et large Bande Pour des Applications Mobiles Réalisée en Impression 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal El Jaafari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Sayed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wideband Antenna Array for Real-Time Data and Video Transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal El Jaafari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Sayed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuMC 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude et conception d'une Antenne Patch Carré Reconfigurable en fréquence pour les systèmes de télécommunications multistandards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Rouissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Trabelsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact Active Antenna For mobile Devices Supporting 4G LTE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Shamblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Rowson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pajona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAPC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Loughborough, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Reconfigurable Square Patch Antenna Using Capacitive Loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Rouissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ala Sharaiha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAPC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Loughborough, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenna System with Active Impedance Matching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abishek Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seng Thail Sron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Rowson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pajona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Shamblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAP 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, La Hague, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Analysis of the size effect on a Printed 2D-irregular fractal-jet Antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Oueslati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Dumouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Laadhar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rectangular Bi-Loop Single-Feed Antenna with Polarization Agility Property for GPS and Iridium Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ben Trad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Drissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Choubani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAPC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Loughborough, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation et sensibilisation des élèves et professeurs de lycée de l'académie de Rennes aux télécommunications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Avrillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Mohammed-Brahim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13 ièmes Journées Pédagogiques du CNFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reconfigurable Radiation Pattern Metamaterial-Inspired Circular Array Antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Dakhli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouroch Mahdjoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Choubani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAP 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, La Hague, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation pattern measurements in reverberation chamber based on estimation of coherent and diffuse electromagnetic fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antenna Measurements &amp; Applications (CAMA), 2014 IEEE Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nice, France. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CAMA.2014.7003323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reconfigurable Radiation Pattern Métamaterial-Inspired Antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Dakhli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouroch Mahdjoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Choubani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAPC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Loughborough, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction of New technologies in Secondary Schools in Brittany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Mohammed-Brahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier de Sagazan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Harnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWME 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Tallinn, Estonia. pp.Proc.S04_03_P0036</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dual band compact antenna with SSR for wireless communication systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Benabdelouhab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Aznabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aznabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Mirabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadband Design Array of Printed Dipole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claude Tarot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les objets communicants: Antennes large bande pour les réseaux d'assainissement intelligents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave &amp; RF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bent Antipodal Vivaldi Antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Presse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claude Tarot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAP 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, La Hague, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of reconfigurable radiation pattern metamaterial-inspired monopole antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Dakhli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouroch Mahdjoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Choubani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Set of New Compact Antennas Suitable for Integration on PCB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Desclos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAPC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Loughborough, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Analysis of Radiation Properties of 2D-Irregular Fractal-jet Printed Antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Oueslati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Dumouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAP 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, La Hague, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Reconfigurable Radiation Pattern Ring-Dipole Antenna for Wireless Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ben Trad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Drissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Choubani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAP 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Goteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00904441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priority of the French national network in microelectronics and nanotechnologies towards the attractiveness of young high-schoolers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Mohammed-Brahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bsiesy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAEEIE’13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of miniature multiband fractal CPW-fed antenna for telecommunication applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Rouissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ben Trad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad A Sheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Electromagnetics Research Symposium (PIERS 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Stockholm, Sweden. pp.544-547</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un réseau d'antennes double-ellipse pour la goniométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Khoder El Sayed Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Morgand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00904473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact and Multi-Band Metamaterial-Inspired Dipole Antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Dakhli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouroch Mahdjoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zangar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAP 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Goteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00904445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Reconfigurable Radiation Pattern Dipole Antenna with Director and Reflector Elements for Telecommunications Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ben Trad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Drissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Choubani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAPC 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Loughborough, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-Wideband Quasi-Yagi Circular Dipole Antenna for Wireless Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Khoder El Sayed Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAPC 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Loughborough, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet GELOCOM, GEoLOCalisation de téléphOnes Mobiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Khoder El Sayed Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Morgand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CST Worshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00904456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double-Ellipse Circular Array Antenna for Cellular-Phone Localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Khoder El Sayed Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Morgand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAP 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Goteborg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00904438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Multi-Band Metamaterial-Inspired Dipole Antenna with Director Element</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Dakhli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouroch Mahdjoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Choubani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Beyrouth, Lebanon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00904446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superdirective and low profile metamaterial-inspired Antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Dakhli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouroch Mahdjoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Choubani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAPC 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Loughborough, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'une antenne Elliptique UWB à rejet de bande Reconfigurable pour les Télécommunications multistandards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ben Trad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Drissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zangar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00904483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a printed Elliptic Reconfigurable Dual Band-rejected UWB Micro-strip Fed Antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ben Trad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Drissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Choubani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Beyrouth, Lebanon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00904465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenne Dipôle Multi-bandes Inspirée des Métamatériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Dakhli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouroch Mahdjoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Choubani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00904489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadband UHF Flexible Vivaldi Antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Presse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claude Tarot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAPC 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Loughborough, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymmetric Double SRR Applied to Design Multi-Stop Band Filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otman El Mrabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Salhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aznabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Falcone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Multifrequency and Low Profile MTM-inspired Monopole Antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Dakhli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouroch Mahdjoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zangar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet GELOCOM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Morgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ferreol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lienard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lemur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WISG 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient, Metamaterial-Inspired Loop-Monopole Antenna with Shaped Radiation Pattern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Dakhli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouroch Mahdjoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zangar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAPC 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Loughborough, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenna Design for Autonomous Sensor Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Kokar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Khoder El Sayed Ahmad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quad-Band Antenna for Mobile Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Khoder El Sayed Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lerideau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAP 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact Multifunctional, Metamaterial-Inspired Monopole Antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Dakhli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouroch Mahdjoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zangar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAP 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Planar Reconfigurable Band-Rejected UWB Antenna for multi-standard wireless communication Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ben Trad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Drissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zangar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAPC 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Loughborough, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Low Profile End-Fire Antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Khoder El Sayed Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAPC 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Loughborough, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of elliptic Printed Dual-band Notched UWB Antenna with Sharp Rejection of Narrow Bands for Multi-standard Telecomm Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ben Trad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Drissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zangar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wide Band Printed Dipole Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wide Band Printed Dipole for Wifi and WiMax Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Kokar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAPC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Loughborough, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Planar Mono Band Rejected UWB CPW fed Antenna for Wireless</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ben Trad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zangar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DC up to 50GHz shielded interconnection for surface mount package</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Haentjens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Drissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Beauvisage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Connector for Electronics-program</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Paris, France. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMPACT AND HIGH GAIN ARRAY USING PRINTED DIPOLE ARRAY WITH REFLECTOR AND DIRECTORS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Denoual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIERS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of an FP/EBG Antenna with Metamaterial PRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Dakhli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouroch Mahdjoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zangar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Printed Dipole Array with Director and Reflector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Denoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Renaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon RF &amp; Hyper</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Two Flare UWB Antenna dedicated to the Research of Alive Buried Victims</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Denoual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon RF &amp;Hyper</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical estimation of antenna gain from measurements carried out in a mode-stirred reverberation chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Amador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXth URSI General Assembly and Scientific Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Istanbul, Turkey. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Dual-Band Rejected UWB Printed Monopole Antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ben Trad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zangar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAP 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'une antenne large bande pour la détection de personnes enfouies dans les éboulements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Denoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Mutzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Massaloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Switchable and beams sectorial antenna using electromagnetic band GAP surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lerideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claude Tarot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Loison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Thizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAPC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Loughborough, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Planar Multifonction Antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Khoder El Sayed Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Thevenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Toubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lerideau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis an desing of a hybrid antenna for WIMAW</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Khoder El Sayed Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Thevenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Salah Toubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th edition of the Mediterranean Microwave Symposium MMS'2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Hammamet, Tunisia. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00680712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Dual Beam Printed Dipole Antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Denoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Kokar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAP 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet VIPERE : conception des antennes du projet VIPERE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Mutzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamzeh Hamieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edson Martinod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Feix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WISG 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Gain Printed Dipole Array with Reflector and Directors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lerideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claude Tarot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Loison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Thizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenna design for the detection of alive buried victims under thick layers of rubble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Denoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Mutzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Massaloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">User Group Meeting CST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Darmstadt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00507038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of dual band printed dipole with compensation of frequency space attenuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Denoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Kokar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAPC 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Loughborough, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00554010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de réseaux de dipôles avec des réflecteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Renaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Simulation for Smart Products, Séminaire Ansoft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00554352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux de dipôles imprimés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Denoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Renaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00554348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Two Flare UWB Antenna dedicated to the Research of Alive Buried Victims</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Denoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Mutzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Massaloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00554008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Printed Dipole Array with Reflector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Denoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Renaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAP 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00507070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Culture Scientifique, Une de nos missions de chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lhermite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes Journées Pédagogiques du CNFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00554281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antennes Yagi imprimées à grand gain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Denoual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00445526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation sur l'intégration de boutons rayonnants sur un vêtement communicant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00445525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of a 2D-irregular fractal-jet printed antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zangar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Conference on Antennas and Propagation (EUCAP 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00388760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection RADAR ULB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Mutzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Denoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Labarthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique sur les antennes large bande</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00445527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of a two-flare-shaped UWB antenna dedicated to the research of alive buried victims</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Massaloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Mutzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMTA 2009 Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Salt Lake City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00445524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-Wideband Radar concept for the detection of Buried Victims Beneath Building Rubble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chistophe Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Mutzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamzeh Hamieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edson Martinod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Feix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Radar Conference RADAR’09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of printed dipole with reflector and multi directors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Denoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Sallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAPC 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Loughborough, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00445514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet VIPERE : détection et localisation des victimes ensevelies par Radar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Mutzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamzeh Hamieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edson Martinod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Feix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop interdisciplinaire sur la sécurité globale (WISG 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00388766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antennes intégrées dans des matériaux composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Himdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Colombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tual Le Guillerm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Journées de Caractérisation Micro-ondes et Matériaux (JCMM 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00316828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception, réalisation et mesure de réseaux linéaires d'antennes imprimées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Journées Pédagogiques du CNFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00388739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenna Measurements Facilities and Needs in IETR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ala Sharaiha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lafond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST Assist, meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Limassol, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'une antenne dipôle imprimée large bande pour des applications dans les bandes C et X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Khaleghi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Journées Nationales Micro-ondes (JNM 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Toulouse, France. pp.180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation sur le rayonnement de boutons de Jean's</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Queudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Journées Nationales Micro-ondes (JNM 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Toulouse, France. pp.180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation on jeans button radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Queudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuMW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00317895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio-electric characterizations of jeans buttons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Queudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCAP 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Edinburg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00318536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of printed dipole with director</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Queudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCAP 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Edinburg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00318535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated antenna in composite material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tual Le Guillerm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCAP 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Edinburg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00317571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d'une antenne fractale 3D réalisée par électrolyse chimique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otman El Mrabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Miane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Journées Nationales Micro-ondes (JNM 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Toulouse, France. pp.184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dual-Band Printed Dipole Antenna for IMT-2000 and 5-GHz WLAN Wireless Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Drissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Antenna and Propagation, EuCAP 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, France. pp.PA2-289287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00121545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of an Electrochemically-Deposited 3D-Fractal Tree Monopole Antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otman El Mrabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Miane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nov 2006, pp.PA2-299360</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00121547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cas des USA, un système de communication à courte portée entre le véhicule et les infrastructure de transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès ITS 2006 - Atelier 4, les systèmes embarqués et mobiles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Saint-Brieuc, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00085392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antennes embarquées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Legeay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tual Le Guillerm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ITS "Systèmes de Transports Intelligents" 3ème édition 15-16 juin 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Saint-Brieuc, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00097113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of an electrochemically-deposited 3D-fractal tree dipole antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otman El Mrabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Miane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMS2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Gênes, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Dual-Band Printed Dipole Antenna For IMT-2000 and 5-GHz WLAN Wireless Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nov 2006, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dual-band printed dipole antenna for Imt-2000 and 5-GHz Wlan applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Drissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Wireless Technolgy (EuWT 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et réalisation de dipôles en V large bande et bibande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14èmes Journées Nationales Microondes (JNM'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of tri Band printed dipole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Symposium on Antenna Technology and Applied ElectroMagnetics ANTEM 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Saint-Malo, France. pp.ISSN:0-9738425-0-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et réalisation de dipôles large bande en V</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes JFMMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A set of antennas for testing ElectromagNetic compatibility of Automative electronic Equipment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Grunfelder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Klingler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lecca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12iemes ITS World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et réalisation de dipoles rayonnants élémentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ièmes Journées Pédagogiques du CNFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New project to develop ITS In Btittany and France Atlantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th World Congress on ITS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Nagoya, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sous réseau d'antennes imprimées en rotation séquentielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Piton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Treizièmes Journées Nationales Micro-ondes (JNM 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">University environment and an example of industrial partnership</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">YRP congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of dual frequency printed dipole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Renaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NICA 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Berlin, Germany. pp.265-267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle Technologie pour les antennes sur Mousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Drissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Telecom 2003 &amp; 3ièmes JFMMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R&D and Industrial, Academic an Governmental Cooperation in Western France France Atlantique: &amp;quot;Universities enviromnent and an example of industrial partnership</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th YRP Symposium on Cooperation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Yokosuka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00914482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution de l'IETR à l'étude des antennes millimétriques et développement de technologies adaptées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Himdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lafond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Sauleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Drissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique "Antennes Millimétriques "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La caractérisation champ proche pour une meilleur optimisation des performances des antennes intégrées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Drissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Serhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Kellouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Telecom 2003 &amp; 3ièmes JFMMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier 1 : Composants, Technologies et systèmes, exemples du G2RM avec les plateformes technologiques de Brest et Rennes et du GIS FOTON, description d'un projet coopératif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les rencontres Synerg'ETIC; Ecole Louis de Broglie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Bruz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle technologie d'antennes pour des sondeurs de canaux spatio-temporels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Cosquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaïs El Zein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Grunfelder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Internationales de Nice sur les Antennes (JINA 2002) International Symposium on Antennas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Nice, France. pp.149-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenne imprimée pour sondeur de canal à 2.2 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Cosquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Thouroude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Antennas (JINA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Nice, France. pp.227-230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La spécialisation des territoires : Quels enjeux pour le développement de la France Atlantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les journées de la France Atlantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Saint Brieuc, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonctions élémentaires en hyperfréquences en accès libre sur le site hyper-rf.com</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Journées Pédagogiques du CNFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problématique et solutions en téléphonie mobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Breget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Électrotechniques "Énergie portable : autonomie et intégration dans l'environnement humain" Club EAA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monde des télécommunications : mutations et perspectives d'évolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les journées de la France Atlantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Saint Brieuc, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier n°2 : ITS, dynamique locale et développement économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès ITS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, Saint Brieuc, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Compact and Dual-band Printed Dipole Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameni Mersani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Dakhli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Developments in Engineering Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8, Book Publisher International (a part of SCIENCEDOMAIN International), 2020, </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.9734/bpi/rder/v8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circular Dipole Array with Omnidirectional and Beamsteering Capabilities for 5G Communications in the Sub-6GHz Range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameni Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Dakhli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Choubani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Developments in Engineering Research Vol. 8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Book Publisher International (a part of SCIENCEDOMAIN International), 2020, Recent Developments in Engineering Research Vol. 8, </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.9734/bpi/rder/v8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (51)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vêtements communicants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vêtements communiquants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vêtements communicants téléphone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le téléphone portable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vêtements communicants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metamateriaux Inspired Antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non Foster Circuit Applications to Antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vêtements intelligents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claude Tarot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le téléphone portable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les antennes dans la vie quotidienne : exemple du téléphone portable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sécurisation de site sensible à l'aide réseaux de capteurs autonomes : projet CAPNET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les systèmes de communication sans fil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le téléphone portable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'IETR, des exemples de collaboration avec la Tunisie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le groupement Ampère, René Freymann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une histoire de l'électronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Antennes et les stations de base, principes généraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00445532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation d'un cycle de conférence sur les vêtements intelligents et communicants Présentation : exemple des travaux de l'IETR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00445529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les antennes dans la vie quotidienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00316852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les antennes dans la vie quotidienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00316844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le téléphone portable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00316856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exemples de l'IETR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Queudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00316839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies et techniques de miniaturisation des antennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claude Tarot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ala Sharaiha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Electricité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le téléphone portable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WLAN, Wireless Local Area Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les antennes dans la vie quotidienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les antennes dans la vie quotidienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les antennes dans la vie quotidienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les antennes dans notre vie quotidienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'IETR, Institut d'Electronique et de Télécommunications de Rennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Ondes Radio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00085397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les projets RNRT et ANR, l'exemple de l'IETR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ondes Electromagnétiques, les antennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00085395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galiléo, ça tourne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00085399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Après la thèse, l'expérience de l'IETR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques travaux de l'IETR avec les logiciels d'Ansoft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce que le son et comment le transmettre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce que le son et comment le transmettre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'électricité à l'électronique et à la microélectronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equipes de Recherche universitaire travaillant sur le domaine ITS en Bretagne, des exemples de projets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire de l'électronique et de la microélectronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Voiture du Futur avec l'IETR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Sagnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaïs El Zein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formidable histoire de l'Electronique et la Microélectronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mais qu'est ce qu'il y a dans un téléphone portable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rencontres Synerg'ETIC Atelier 1 : Composants, Technologies et systèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00929858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du projet Grandes Ecoles - Collèges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est ce que l'électronique et la microélectronique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrication des puces électroniques, Le silicium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du projet Grandes Ecoles -Collèges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mais qu'est qu'il y a dans un téléphone portable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00963644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId529"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Jean-Marie.Floch@insa-rennes.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054185v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Dakhli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marie Floc'H" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameni Mersani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Rmili" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eng2.70086" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465381v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Floc&#8217;h" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Aseeri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26866/jees.2023.4.r.179" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956345v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ben Trad" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muntasir Sheikh" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bandar Hakim" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010095v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim B" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Sedraoui" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010105v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad El Sayed Ahmad" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Choumane" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Morgand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/wet.2020.112002" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014683v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/wet.2020.113003" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149492v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/wet.2019.102002" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149481v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eumc.2017.8231087" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760348v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Rouissi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Trabelsi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17485/ijst/2018/v11i5/118872" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01534212v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rouissi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Floc'H" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Trabelsi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01670961v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donia Oueslati" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Dobaie" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/2084835" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760331v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal El Jaafari" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760345v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trabelsi H." TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14569/IJACSA.2017.080324" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01484521v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.E. Jaafari" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERL16102507" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01622752v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Harmouch" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Harmouch" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Sayed Ahmad" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kenaan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3103/S0735272717060024" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01331283v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.29916" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6C1P90QT-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01300880v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Dobaie" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.29792" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404035v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130772v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Presse" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claude Tarot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/pierl14112704" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275762v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Laadhar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zarouan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107879v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Aznabet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otman El Mrabet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Falcone" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hamed Drissi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17455030.2014.956846" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01380030v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Zhang" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Mantash" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-rennes.hal.science/hal-01274657v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouroch Mahdjoubi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/523198" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01240764v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Ladhar" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.29367" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0EBCDBA60B7FE156AC57981098242D0248EAE008/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102964v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Zouch" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.28815" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GN53VJTQ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102971v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Laadhar" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIER13122701" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949881v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Choubani" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/593259" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108754v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kourosh Mahdjoubi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/806379" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102976v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zangar" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904519v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Khoder El Sayed Ahmad" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904514v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aznabet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Falcone" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871636v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lemoine" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Amador" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Besnier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Laisn&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2013.2272691" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781816v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781809v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Kokar" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/289681" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904506v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Denoual" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781796v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Loison" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thizon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768478v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thevenot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/725745" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554001v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553998v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391882v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518391v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Queudet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Fourn" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391865v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Miane" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.24460" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LZNPS2WC-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388747v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388751v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00316739v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145754v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145755v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437322v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Khaleghi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085390v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465754v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282521v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SoftCOM58365.2023.10271642" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217147v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourour Abdellaoui" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floc'H, Jean-Marie Floc'H" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimoun Hamdi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SoftCOM55329.2022.9911481" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968242v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sennouni" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gueret" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Callebert" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-C. Tarot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC54642.2022.9924421" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465739v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465918v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khammeri" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feten Slimeni" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SoftCOM55329.2022.9911335" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465886v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Labdouni" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796526v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Floc'H" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Ben Trad" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferreol" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thaly" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003181545-16" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014659v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ferreol" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Thaly" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009952v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moheddine Smari" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010016v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003181545-1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009981v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameni Cherif" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009967v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931866v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Smari" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Choubani" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC48107.2020.9148133" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097688v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smari M." TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097709v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazhar Sheikh" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469344v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dakhli" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2019.8766771" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009887v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009921v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469225v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469378v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02535373v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-G. Abraray" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M.S. Huq" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mumtaz" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodriguez" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. El Mrabet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM38437.2019.9013495" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147342v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466929v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466933v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469363v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147335v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760236v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466918v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760228v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Zug" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vasquez" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760233v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gueret" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147327v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760326v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760213v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760224v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760111v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760206v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01622481v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ben Trad" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928610" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759347v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Zug" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vasquez" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760136v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760112v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760219v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Amara" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eltresy N" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahyaoui A" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Aguili" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759477v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01622483v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928472" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01635767v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laly" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Gaillot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lienard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mazari" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760193v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760208v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01622465v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928261" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759420v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404008v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAPC.2016.7807491" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01368111v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2016.7481366" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274763v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Trabelsi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMS.2015.7375482" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403937v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMCS.2016.7905543" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403923v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Sayed" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01508054v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAPC.2016.7807500" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01368166v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Sokpor" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mantash" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Tarot" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2016.7481618" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403996v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAPC.2016.7807610" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404027v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAPC.2016.7807583" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01368130v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.B. Trad" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMS.2015.7375483" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403927v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMCS.2016.7905657" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01368135v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2016.7481574" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404020v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01368153v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. El Jaafari" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2016.7481837" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274677v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274777v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274682v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274734v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274701v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274689v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274684v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274750v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274695v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102549v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108647v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sol" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA.2014.7003323" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102855v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Singh" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Shamblin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Jones" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rowson" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pajona" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102573v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Sharaiha" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102534v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abishek Singh" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seng Thail Sron" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102928v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Oueslati" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dumouchel" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102868v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102913v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Avrillon" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Mohammed-Brahim" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102892v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094599v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Sagazan" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Harnois" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lebreton" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102942v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Benabdelouhab" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Aznabet" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Mirabet" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102933v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759425v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102541v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Camus" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102952v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102847v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Desclos" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102546v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904438v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Morgand" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904446v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904456v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927397v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927388v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904441v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104798v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonnaud" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bsiesy" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927384v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad A Sheikh" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904473v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904445v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927392v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904483v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904465v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904489v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927399v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781834v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781911v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lerideau" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781904v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Salhi" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Falcone" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781837v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781942v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lemur" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781899v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781930v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781830v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781918v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781826v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657899v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657867v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Toubet" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657803v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618747v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657908v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Mutzig" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Massaloux" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ducasse" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657846v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657890v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657859v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658578v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Haentjens" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Borgne" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Beauvisage" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657783v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657882v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657937v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Renaudin" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657935v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680712v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Salah Toubet" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657788v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657920v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Labarthe" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamzeh Hamieh" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson Martinod" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Feix" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657875v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554348v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554352v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507038v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554010v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507070v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554008v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554281v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lhermite" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445526v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445525v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388760v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445527v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Minvielle" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445524v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01282362v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chistophe Labarthe" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Mutzig" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445514v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sallem" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388766v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00316828v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Castel" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Himdi" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Colombel" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tual Le Guillerm" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388739v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355178v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Coq" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lafond" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318536v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00317895v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155642v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155644v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318535v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00317571v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155649v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085392v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121545v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121547v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097113v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Legeay" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pinel" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437512v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145757v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437510v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721100v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721453v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725739v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721123v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Grunfelder" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Klingler" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lecca" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847995v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906063v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914482v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921015v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gillard" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Piton" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916728v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917639v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917637v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921048v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Sauleau" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917632v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Serhir" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kellouki" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920813v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953130v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Cosquer" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Thouroude" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937011v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gha&#239;s El Zein" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959540v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959507v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959564v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cyne" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Breget" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959551v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959502v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097814v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mersani" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/bpi/rder/v8" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097736v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759371v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759399v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403906v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274670v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274663v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102555v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102567v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927415v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781959v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781952v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781945v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781949v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781946v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781956v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657944v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657941v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445532v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445529v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00316852v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00316844v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00316856v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00316839v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145780v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145777v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145772v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145770v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145775v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145778v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085397v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145769v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145767v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145765v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145761v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085395v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085399v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145759v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145763v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779644v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779633v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779639v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909245v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909236v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909255v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sagnard" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909232v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909238v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929858v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927746v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927772v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927734v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927757v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963644v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Jean-Marie.Floch@insa-rennes.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054185v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Dakhli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marie Floc'H" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameni Mersani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Rmili" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eng2.70086" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465381v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Floc&#8217;h" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Aseeri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26866/jees.2023.4.r.179" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956345v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ben Trad" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muntasir Sheikh" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bandar Hakim" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010095v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim B" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Sedraoui" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010105v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad El Sayed Ahmad" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Choumane" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Morgand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/wet.2020.112002" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014683v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/wet.2020.113003" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149492v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/wet.2019.102002" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149481v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eumc.2017.8231087" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760348v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Rouissi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Trabelsi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17485/ijst/2018/v11i5/118872" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01670961v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donia Oueslati" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Floc'H" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Dobaie" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/2084835" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01534212v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rouissi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Trabelsi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760331v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal El Jaafari" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760345v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trabelsi H." TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14569/IJACSA.2017.080324" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01484521v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.E. Jaafari" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERL16102507" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01622752v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Harmouch" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Harmouch" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Sayed Ahmad" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kenaan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3103/S0735272717060024" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01300880v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Dobaie" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.29792" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01331283v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.29916" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6C1P90QT-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404035v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130772v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Presse" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claude Tarot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/pierl14112704" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275762v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Laadhar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zarouan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107879v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Aznabet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otman El Mrabet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Falcone" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hamed Drissi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17455030.2014.956846" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01380030v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Zhang" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Mantash" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-rennes.hal.science/hal-01274657v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouroch Mahdjoubi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/523198" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01240764v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Ladhar" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.29367" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0EBCDBA60B7FE156AC57981098242D0248EAE008/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102964v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Zouch" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.28815" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GN53VJTQ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102971v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Laadhar" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIER13122701" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949881v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Choubani" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/593259" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108754v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kourosh Mahdjoubi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/806379" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102976v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zangar" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904519v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Khoder El Sayed Ahmad" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904514v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aznabet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Falcone" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871636v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lemoine" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Amador" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Besnier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Laisn&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2013.2272691" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781816v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781809v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Kokar" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/289681" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904506v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Denoual" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781796v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Loison" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thizon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768478v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thevenot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/725745" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554001v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553998v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391882v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518391v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Queudet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Fourn" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391865v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Miane" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.24460" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LZNPS2WC-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388751v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388747v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00316739v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145754v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145755v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437322v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Khaleghi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085390v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465754v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282521v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SoftCOM58365.2023.10271642" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217147v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourour Abdellaoui" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floc'H, Jean-Marie Floc'H" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimoun Hamdi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SoftCOM55329.2022.9911481" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968242v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sennouni" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gueret" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Callebert" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-C. Tarot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC54642.2022.9924421" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465739v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465918v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khammeri" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feten Slimeni" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SoftCOM55329.2022.9911335" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465886v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Labdouni" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796526v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Floc'H" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Ben Trad" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferreol" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thaly" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003181545-16" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009952v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moheddine Smari" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014659v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ferreol" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Thaly" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010016v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003181545-1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009981v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameni Cherif" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009967v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931866v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Smari" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Choubani" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC48107.2020.9148133" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097688v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smari M." TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097709v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazhar Sheikh" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469344v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dakhli" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2019.8766771" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009887v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009921v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469225v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469378v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02535373v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-G. Abraray" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M.S. Huq" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mumtaz" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodriguez" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. El Mrabet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM38437.2019.9013495" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147342v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466929v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466933v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469363v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147335v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466918v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760236v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760228v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Zug" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vasquez" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760233v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gueret" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147327v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760326v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760213v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760224v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760111v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760206v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01622481v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ben Trad" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928610" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759347v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Zug" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vasquez" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760136v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760112v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760219v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Amara" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eltresy N" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahyaoui A" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Aguili" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759477v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01622483v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928472" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01635767v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laly" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Gaillot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lienard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mazari" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760193v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760208v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01622465v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928261" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759420v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404008v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAPC.2016.7807491" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01368111v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2016.7481366" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274763v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Trabelsi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMS.2015.7375482" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403937v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMCS.2016.7905543" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403923v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Sayed" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01508054v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAPC.2016.7807500" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01368166v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Sokpor" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mantash" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Tarot" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2016.7481618" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403996v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAPC.2016.7807610" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404027v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAPC.2016.7807583" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01368130v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.B. Trad" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMS.2015.7375483" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403927v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMCS.2016.7905657" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01368135v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2016.7481574" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404020v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01368153v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. El Jaafari" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2016.7481837" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274734v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274682v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274777v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274677v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274689v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274701v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274684v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274750v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274695v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102855v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Singh" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Shamblin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Jones" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rowson" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pajona" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102573v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Sharaiha" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102534v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abishek Singh" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seng Thail Sron" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102928v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Oueslati" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dumouchel" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102868v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102913v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Avrillon" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Mohammed-Brahim" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102549v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108647v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sol" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA.2014.7003323" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102892v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094599v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Sagazan" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Harnois" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lebreton" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102942v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Benabdelouhab" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Aznabet" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Mirabet" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102933v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759425v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102541v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Camus" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102952v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102847v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Desclos" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102546v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904441v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104798v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonnaud" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bsiesy" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927384v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad A Sheikh" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904473v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Morgand" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904445v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927397v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927388v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904456v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904438v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904446v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927392v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904483v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904465v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904489v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927399v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781904v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Salhi" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Falcone" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781837v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781942v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lemur" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781899v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781930v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781911v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lerideau" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781834v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781830v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781918v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781826v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657846v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657890v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657859v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658578v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Haentjens" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Borgne" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Beauvisage" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657783v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657882v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657937v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Renaudin" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657935v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618747v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657803v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657908v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Mutzig" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Massaloux" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ducasse" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657899v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657867v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Toubet" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680712v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Salah Toubet" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657788v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657920v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Labarthe" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamzeh Hamieh" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson Martinod" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Feix" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657875v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507038v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554010v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554352v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554348v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554008v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507070v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554281v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lhermite" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445526v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445525v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388760v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445527v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Minvielle" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445524v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01282362v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chistophe Labarthe" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Mutzig" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445514v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sallem" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388766v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00316828v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Castel" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Himdi" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Colombel" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tual Le Guillerm" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388739v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355178v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Coq" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lafond" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155642v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155644v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00317895v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318536v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318535v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00317571v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155649v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121545v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121547v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085392v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097113v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Legeay" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pinel" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437512v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145757v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437510v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721453v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721100v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725739v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721123v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Grunfelder" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Klingler" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lecca" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906063v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847995v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921015v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gillard" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Piton" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916728v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917639v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917637v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914482v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921048v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Sauleau" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917632v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Serhir" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kellouki" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920813v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937011v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Cosquer" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gha&#239;s El Zein" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953130v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Thouroude" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959540v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959507v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959564v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cyne" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Breget" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959551v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959502v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097814v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/bpi/rder/v8" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097736v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759371v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759399v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403906v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274670v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274663v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102555v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102567v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927415v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781945v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781949v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781959v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781952v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781946v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781956v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657944v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657941v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445532v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445529v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00316852v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00316844v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00316856v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00316839v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145780v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145777v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145772v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145770v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145775v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145778v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145769v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145767v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145765v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085397v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145761v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085395v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085399v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145759v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145763v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779633v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779639v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779644v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909245v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909236v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909255v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sagnard" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909232v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909238v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929858v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927772v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927746v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927734v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927757v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963644v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>