--- v2 (2026-05-01)
+++ v3 (2026-05-26)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> jean marie Floc'h </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Curriculum vitae</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mr Jean-Marie FLOC'H</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Born on September 26th 1952 in Dinan (Bretagne region, France)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Married, 3 children</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Office address: IETR, 20 avenue des Buttes de Coemes 35043 Rennes, FRANCE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Email : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie.Floch@insa-rennes.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">From 1984</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Research engineer at IETR (Institute of Research in Electronics and Telecom of Rennes), CNRS Unit N° 6164 affiliated to INSA (French National Institute of Applied Sciences).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1992 –</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> PhD in Electronics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In 1984, Mr Floc’h has joined INSA Rennes as a research engineer. At this time, the laboratory was employing 4 permanent researchers and 4 PhD students.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In the early years, Mr Floc’h activity was focused on the support of research programs and training of INSA engineers. Rapidly, he acquired additional responsibilities: characterization and development means and the technical management of the laboratory.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">With the significant growth of the lab, he gradually held the responsibility of relationships with the industrial players (technology transfer, communication with the companies/ business relations, support of spin-off creation, etc…) as well as the training of staff.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mr Floc’h actively participated to the creation of the ESC Department (Electronics and Systems of Communication).. He is still committed in the development of technological collaborations between INSA Rennes and companies.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">With 1350 students and 150 PhDs, INSA Rennes is today the largest engineering college of France Atlantique (Western France).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IETR (Institute of Research in Electronics and Telecom of Rennes) is the most important laboratory of INSA Rennes, representing 50% of its industrial contracts. It represents 450 people: professors – researchers, technical and administrative staff and PhDs. It gathers the most advanced laboratories of French Universities in electronics for telecommunications (CNRS, Supelec, INSA and University of Rennes1).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mr Floc’h held the position of Deputy Director of this unit from 1995 to 2000.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Since 2003, he is in charge of industrial collaborations at IETR. He is an expert consultant for the Regional Council of Bretagne, Jessica Ouest (a National Research program in Electronics) and the ANVAR (French National Agency for Innovation). He is also involved in the European Network of Excellence called ACE (Antenna Center of Excellence) now EURAAP.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Keywords about Mr Floc’h’s activity today</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Support and participation to research programs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Team management</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Initial and permanent training</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Technical conference organization</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Technology transfer</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Participation to the development of local and regional telecom clusters</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific fields of competencies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Antennae, MMIC, VHF active and passive circuits</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Modelization, Characterization, Applications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Systems of telecommunications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pattern-Reconfigurable Antenna Using Four-Elements Planar Bended Dipole Array for 5G Beam-Switching Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Dakhli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameni Mersani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7 (4), pp.e70086. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/eng2.70086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05054185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Compact and Superdirective Metamaterial-Inspired Two- and Three-Elements Antenna Arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Dakhli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Aseeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electromagnetic Engineering and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (4), pp.362-368. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26866/jees.2023.4.r.179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04465381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Printed Metamaterial-Inspired Electrically Small Huygens Source Antenna for Cognitive Radio Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ben Trad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muntasir Sheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bandar Hakim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Computational Electromagnetics Society Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 35 (7), pp.837-842</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Dual-Band Printed-Dipole Array Antenna with Omni-directional Radiation Behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameni Mersani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim B</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Sedraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACES Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Ellipse Antenna Array for Cellular Phone Localization Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad El Sayed Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Choumane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Morgand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (02), pp.13-22. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/wet.2020.112002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Band Antenna with Three Folded Monopoles for Mobile Communication Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad El Sayed Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Choumane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Morgand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (03), pp.23-29. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/wet.2020.113003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Printed Dipole Array for Omnidirectional Radiation Pattern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (02), pp.19-33. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/wet.2019.102002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Printed Planar Double Inverted-F Antenna Withlarge Frequency Reconfigurability Range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ben Trad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Engineering Research (AJER)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7, pp.139-148. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/eumc.2017.8231087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Frequency Reconfigurable PIFA Antenna With Floating Ground Plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Rouissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Trabelsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indian Journal of Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (5), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17485/ijst/2018/v11i5/118872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of a Random-Fractal Antenna Based on a Natural Tree-Leaf Geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donia Oueslati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ben Trad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah Dobaie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2017/2084835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Frequency Reconfigurable Multiband Meander Antenna Using Varactor Diode for Wireless Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Rouissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Trabelsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of advanced computer science and applications (IJACSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (3), pp.159--164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gain Enhancement of Slot Antenna Using Grooves Structure and FSS Layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal El Jaafari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetics Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Frequency Reconfigurable Multiband Meander Antenna Ysing Vacator Diode for Wireless Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Rouissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trabelsi H.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of advanced computer science and applications (IJACSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (3), </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14569/IJACSA.2017.080324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gain enhancement of slot antenna using grooved structure and FSS layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.E. Jaafari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetics Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 65, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2528/PIERL16102507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On miniaturization of efficient ultrawideband printed quazi-Yagi antenna array for indoor applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Harmouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Harmouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Sayed Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kenaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radioelectronics and Communications Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 60 (6), pp.258-262. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3103/S0735272717060024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01622752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Printed multiband metamaterial-inspired antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Dakhli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muntasir Sheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Dobaie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 58 (6), pp.1281--1289. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mop.29792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-profile wideband monopole antenna for mobile and wireless monitoring applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal El Jaafari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 58 (8), pp.1813--1817. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mop.29916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01331283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-gain Broadband Printed Yagi Antenna For Applications In ISM Bands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal El Jaafari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RF Global Neswletter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible VHF/UHF Vivaldi Antenna for Broadband Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Presse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claude Tarot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetics Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 52, pp.37-43. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2528/pierl14112704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation on Cellular-Automata Irregular-Fractal Ultra Wideband Slot-Antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Laadhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Zarouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donia Oueslati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A coplanar waveguide-fed printed antenna with complementary split ring resonator for wireless communication systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Aznabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otman El Mrabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Falcone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Drissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waves in Random and Complex Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (1), pp.43-51. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17455030.2014.956846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miniaturization of an Artificial Magnetic Conductor with Interdigital Capacitances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Presse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mantash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claude Tarot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 Loughborough Antennas &amp; Propagation Conference (lapc)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacitively Loaded Loop-Based Antennas with Reconfigurable Radiation Patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Dakhli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muntasir Sheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouroch Mahdjoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, MIMO Over-The-Air Research, Development, and Testing special issue, 2015, pp.523198. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2015/523198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation on cellular-automata irregular-fractal ultrawideband slot-antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Ladhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Zarouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donia Oueslati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 57 (11), pp.2506--2514. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mop.29367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planar Square Multiband Frequency Reconfigurable Micro-strip Fed Antenna with Quadratic Koch-Island Fractal Slot for Wireless Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ben Trad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Zouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Drissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 57 (1), pp.207-212. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mop.28815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planar Elliptic Broadband Antenna with Wide Range Reconfigurable Narrow Notched Bands for Multi-Standard Wireless Communication Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ben Trad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Laadhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Drissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 145, pp.69-80. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2528/PIER13122701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Planar Reconfigurable Radiation Pattern Dipole Antenna with Reflectors and Directors for Wireless Communication Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ben Trad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Drissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Choubani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.593259. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2014/593259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00949881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a Compact and Superdirective Metamaterial-Inspired Monopole Antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Dakhli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kourosh Mahdjoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Choubani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014, pp.806379. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2014/806379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Directive and Low Profile Metamaterial-Inspired Antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Dakhli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouroch Mahdjoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zangar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadband Quasi Yagi antenna for WiFi and WiMax applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Khoder El Sayed Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4, pp.87-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00904519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Compact Split Ring Resonator Antenna for Wireless Communication Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otman El Mrabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aznabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.J. Falcone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Electromagnetics Research PIER L</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36, pp.201-207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00904514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenna directivity measurement in reverberation chamber from Rician K-factor estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Amador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Laisné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 61 (10), pp.5307-5310. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.2013.2272691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00871636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-Band Printed Dipole Antenna with Parasitic Element for Compensation of Frequency Space Attenuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Khoder El Sayed Ahmad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electromagnetics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012 (2(5)), pp.120-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-Beam Antenna Design For Autonomous Sensor Network Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Khoder El Sayed Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Kokar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, ID 289681, 7 p. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2012/289681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Printed Dipole Antenna with Reflector and Multi-Directors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Khoder El Sayed Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Denoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRECAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (6)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00904506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Design of Planar Printed Dipole Array Antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Khoder El Sayed Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claude Tarot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Loison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Thizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012 (3), pp.203-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Gain Array of Monopoles Coupled Antenna for Wireless Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Khoder El Sayed Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Thevenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Volume 2012 (Article ID 725745), 8 p. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2012/725745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déploiement d'antennes sur les vêtements et les personnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00554001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et Réalisation d'antennes élémentaires à base de Dipôles et de Monopôles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elektor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.28-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Study of a 2-D Irregular Fractal-Jet Printed Antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zangar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 8, pp.328-331</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of radiating jeans-button antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Queudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 51 (12), pp.2820-2824</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DESIGN OF MULTI AND WIDEBAND 3D FRACTAL MONOPOLE ANTENNA FOR WIRELESS OPERATIONS IN L- AND SBANDS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Miane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zangar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 51 (8), pp.1976-1979. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mop.24460⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual band printed dipole antenna for IMT 2000 and 5 GHz WLAN applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Drissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 50 (10), pp.2585-2587</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00388751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a dual band V shaped monopole antenna for DCS 2.4 GHz WLAN operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 50 (10), pp.2615-2617</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00388747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DESIGN AND ANALYSIS OF WIDEBAND DOUBLE-SIDED PRINTED SPIRAL-DIPOLE ANTENNA WITH CAPACITIVE COUPLING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 50 (5), pp.1244-1248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00316739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STUDY OF ELECTROCHEMICALLY-DEPOSITED 3-D RANDOM FRACTAL TREE-MONOPLE ANTENNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otman El Mrabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Miane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 55 (4), pp.1045 - 1051</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DESIGN OF A V SHAPESURFACE-MOUNTED MONOPOLE ARRAY FOR DCS/PCS OPERATIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 49 (6), pp.1486 - 1491</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of wideband double-sided printed dipole antenna for C- and X- band applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Khaleghi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 42 (19), pp.1076-1077</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of multiprinted dipole antennas using parasitic elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 48-8, pp.1639-1645</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00085390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (184)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les puces électroniques , une technologie incontournable aujourd’hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les puces électroniques une technologie incontournable aujourd’hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, St Lunaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04465754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Circular Dual-Band Six-Elements Dipole Array for Omnidirectional Radiation Pattern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Dakhli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st International Conference on Software, Telecommunications and Computer Networks, SoftCOM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Split, Croatia. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/SoftCOM58365.2023.10271642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04282521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sector-Beam Antenna Array for 77 GHz Automotive RADAR Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sourour Abdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Dakhli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floc'H, Jean-Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mimoun Hamdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 30th International Conference on Software, Telecommunications and Computer Networks, SoftCOM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Split, Croatia. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/SoftCOM55329.2022.9911481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screen Printing of Flexible Dual-Band Antenna on a New Biocomposite Based on a Flax Fiber Laminate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sennouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Callebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-C. Tarot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52nd European Microwave Conference (EuMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Milan, Italy. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuMC54642.2022.9924421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les systèmes GPS Principes et Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes GPS (Global Positioning System) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, St Lunaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04465739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Pattern-Reconfigurable Six-Elements Dipole Array for 5G Compact Base Station</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Khammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Dakhli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feten Slimeni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SoftCOM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Split, Croatia. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/SoftCOM55329.2022.9911335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04465918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et réalisation d'antennes sur des matériaux biosourcés à base de lin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sennouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnane Labdouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claude Tarot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, LIMOGES, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04465886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and realization of a broadband printed dipole array for the radio-localization of mobile phones from drones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Ben Trad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ferreol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Thaly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Smart Innovation, Ergonomics and Applied Human Factors (SEAHF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Online, France. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781003181545-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency Reconfigurable Multiband Planar Antenna For Multistandard Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moheddine Smari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Dakhli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Choubani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SoftCOM 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Hvar, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and realization of broadband printed dipole array for the Radio-localization of mobile phones from drones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ferreol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ben Trad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Thaly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTCT 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, ON LINE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact and Multiband CPW Printed Monopole Antenna based on CLL elements for Wireless Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moheddine Smari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Dakhli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Choubani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTCT 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Online, France. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781003181545-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circular Dipole Array With Omnidirectional and Beamsteering Capabilities for 5G Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameni Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Dakhli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Choubani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SoftCOM 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Hvar, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact and Frequency-Reconfigurable Printed Antenna for Heterogeneous Wireless Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Dakhli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moheddine Smari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Choubani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SoftCOM 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Hvar, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Frequency-Reconfigurable Triband Dipole Antenna Using Capacitive Loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Dakhli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Smari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Choubani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IEEE International Wireless Communications and Mobile Computing Conference, IWCMC 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Limassol, Cyprus. pp.1342-1346, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWCMC48107.2020.9148133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstrip Stop-band RF Filter at Microwave Frequencies Using CLLs Elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Dakhli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smari M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Choubani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC_ASET'2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Novel Compact and Superdirective Two and Three Elements Antenna Array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Dakhli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Laadhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazhar Sheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC_ASET'2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, HAMMAMET, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Frequency-Reconfigurable Printed Antenna with Switchable Capacitively Loaded Loops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dakhli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Choubani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Wireless Communications and Mobile Computing Conference (IWCMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Tangier, Morocco. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWCMC.2019.8766771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfigurable Antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Frequency-Reconfigurable Printed Monopole Antenna Using Capacitive Loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moheddine Smari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Dakhli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Choubani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a novel Comact ans Superdirective Two and Three Elements Antenna Array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dakhli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Choubani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41 st PIERS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GPS and Irridium Antenna for Tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A metamaterial-inspired small rectenna for RF energy harvesting based on a 3-way power combiner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-G. Abraray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.M.S. Huq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mumtaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. El Mrabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE Global Communications Conference, GLOBECOM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Waikoloa, United States. pp.9013495, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOBECOM38437.2019.9013495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un Réseau d'Antennes Dipôles pour la Radiolocalisation de Téléphones Portables à partir de Drones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antennes Reconfigurables [2016]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave &amp; RF 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02466929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau de dipôles imprimés bi-bande et compact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, CAEN, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02466933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency Reconfigurable Multiband Planar Antenna For Multistandard Wireless Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dakhli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Choubani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antennes Reconfigurables [2019]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave &amp; RF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a novel Compact and Superdirective Two and Three Elements Antenna Array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dakhli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Choubani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETIT 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02466918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antennes Large Bande en impression 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave &amp; RF 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils de Surveillance pour Réseaux d'Assainissement Intelligents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Zug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vasquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefour des Gestion Locales de l'Eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation en transparence de plaques destinées à des radômes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gueret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCMM 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Dipole Antenna Array for the Radiolocation of Mobile Phones from Drones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ferreol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ben Trad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Thaly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUC 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenne pour capteur à 24 GHz réalisée en impression 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave &amp; RF 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Home, the Work of IETR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Electronic Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Mechanically Reconfigurable Meander Antenna Using the Galinstan Liquid Metal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ben Trad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAPC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Loughborough, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gain Enhancement for Antenna using Multiple Metasurfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal El Jaafari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CST User Meeting EUC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Darmstad, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible UHF/VHF Vivaldi Antenna for Broadband and Gas Balloon applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Presse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claude Tarot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuMC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nuremberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of planar implantable compact antennas for vaginal sensor for early detection of calving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ben Trad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Conference on Antennas and Propagation, EUCAP 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuCAP.2017.7928610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01622481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'instrumentation connectée au service de la Surveillance des Réseaux d'Assainissements Intelligents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Zug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vasquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefour des Gestions Locales de l'Eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un Réseau d'Antennes Dipôles pour la Radiolocalisation de Téléphones Portables à Partir de Drones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ben Trad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ferreol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Thaly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'antenne compacte à Grand Gain en utilisant des structures Méta-Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal El Jaafari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Ultra Wideband Vivaldi Nanoantenna for Solar Energy Collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eltresy N</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahyaoui A</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taoufik Aguili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAPC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Loughborough, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les objets communicants, La problématique des Antennes: Dispositif pour détecter le vêlage des vaches.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave &amp; RF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gain enhancement of a slot antenna using multiple metasurfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.E. Jaafari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Conference on Antennas and Propagation, EUCAP 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuCAP.2017.7928472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01622483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarimetric Ground-to-Ground and Ground-to-Air Channel Characterization in Forest Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Gaillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lienard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Conference on Antennas and Propagation (EUCAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Printed Planar Double Inverted-F Antenna with Large Frequency Reconfigurability Range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ben Trad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuMC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nuremberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'une antenne implantable pour un capteur vaginal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ben Trad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarimetrie ground-to-ground and ground-to-air channel characterization in forest environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Gaillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lienard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Conference on Antennas and Propagation, EUCAP 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuCAP.2017.7928261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01622465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les objets communicants, La problématique des Antennes; Balises de Détresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave &amp; RF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-gain Slot Antenna on a Grooved Structure with à Frequency Selective Surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal El Jaafari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAPC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Loubourough, United Kingdom. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LAPC.2016.7807491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency reconfigurable multiband planar antenna with wide tuning frequency range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Rouissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ben Trad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Conference on Antennas and Propagation, EuCAP 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Davos, Switzerland. pp.7481366, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuCAP.2016.7481366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01368111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency Reconfigurable Antenna Using Active Capacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Rouissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ben Trad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Trabelsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Lecce, Italy. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MMS.2015.7375482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Superdirective and Compact Antenna Array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Dakhli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Choubani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMCS 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Marrakech, Morocco. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMCS.2016.7905543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact Broadband GSM/UMTS/LTE Antenna Realized by 3 D Printing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal El Jaafari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Sayed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CST User meetint EUC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Printed frequency reconfigurable planar inverted-F antenna for ISM applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ben Trad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 Loughborough Antennas and Propagation Conference, LAPC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Loughborough, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LAPC.2016.7807500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01508054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient small switchable ribbon monopole antenna for VHF/UHF maritime applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Sokpor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mantash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-C. Tarot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Conference on Antennas and Propagation, EuCAP 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Davos, Switzerland. pp.7481618, </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuCAP.2016.7481618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01368166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Compact and Superdirective Two Elements Antenna Array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Dakhli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Choubani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAPC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Loubourough, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LAPC.2016.7807610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of a Small Switchable Ribbon Monopole Antenna Operating in VHF/UHF Bands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Sokpor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mantash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claude Tarot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAPC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Loubourough, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LAPC.2016.7807583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of multiband and wideband antennas with printed dipole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.B. Trad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IEEE Mediterranean Microwave Symposium, MMS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Lecce, Italy. pp.7375483, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MMS.2015.7375483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01368130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency reconfigurable Multiband Meander Patch Antenna for cognitive Radio with wide Tuning Frequency Range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ben Trad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Rouissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMCS 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Marrackech, Morocco. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMCS.2016.7905657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanically tunable meander antenna for cognitive radio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ben Trad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Rouissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Conference on Antennas and Propagation, EuCAP 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Davos, Switzerland. pp.7481574, </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuCAP.2016.7481574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01368135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Printed Frequency Reconfigurable Planar Inverted-F Antenna for ISM Apllications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ben Trad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAPC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Loubourough, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wideband low-profile monopole antenna for mobile and wireless monitoring applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. El Jaafari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Conference on Antennas and Propagation, EuCAP 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Davos, Switzerland. pp.7481837, </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuCAP.2016.7481837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01368153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact and Efficient Ultra-Wideband Printed Quazi-Yagi Array Antenna for Indoor Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Sayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCAP 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Frequency Reconfigurable Patch Antenna Using Capacitive loading and Varactor Diode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Rouissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Trabelsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCAP 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of multiband and wideband antenna with printed dipole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ben Trad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Lecce, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Compact Broadband GSM/UMTS/LTE Antenna Realised by 3D Printing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal El Jaafari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Sayed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCAP 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenne Dipôle à Polarisation Circulaire Reconfigurable pour les Communications sans fils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal El Jaafari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ben Trad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Frequency Reconfigurable Triband Antenna Using Capacitive Loading for Wireless Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Rouissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ben Trad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Trabelsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAPC 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Loughborough, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenne Compacte et large Bande Pour des Applications Mobiles Réalisée en Impression 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal El Jaafari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Sayed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wideband Antenna Array for Real-Time Data and Video Transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal El Jaafari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Sayed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuMC 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude et conception d'une Antenne Patch Carré Reconfigurable en fréquence pour les systèmes de télécommunications multistandards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Rouissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Trabelsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact Active Antenna For mobile Devices Supporting 4G LTE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Shamblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Rowson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pajona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAPC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Loughborough, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Reconfigurable Square Patch Antenna Using Capacitive Loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Rouissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ala Sharaiha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAPC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Loughborough, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenna System with Active Impedance Matching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abishek Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seng Thail Sron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Rowson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pajona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Shamblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAP 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, La Hague, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Analysis of the size effect on a Printed 2D-irregular fractal-jet Antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Oueslati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Dumouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Laadhar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rectangular Bi-Loop Single-Feed Antenna with Polarization Agility Property for GPS and Iridium Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ben Trad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Drissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Choubani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAPC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Loughborough, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation et sensibilisation des élèves et professeurs de lycée de l'académie de Rennes aux télécommunications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Avrillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Mohammed-Brahim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13 ièmes Journées Pédagogiques du CNFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reconfigurable Radiation Pattern Metamaterial-Inspired Circular Array Antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Dakhli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouroch Mahdjoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Choubani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAP 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, La Hague, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation pattern measurements in reverberation chamber based on estimation of coherent and diffuse electromagnetic fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antenna Measurements &amp; Applications (CAMA), 2014 IEEE Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nice, France. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CAMA.2014.7003323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reconfigurable Radiation Pattern Métamaterial-Inspired Antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Dakhli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouroch Mahdjoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Choubani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAPC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Loughborough, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction of New technologies in Secondary Schools in Brittany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Mohammed-Brahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier de Sagazan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Harnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWME 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Tallinn, Estonia. pp.Proc.S04_03_P0036</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dual band compact antenna with SSR for wireless communication systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Benabdelouhab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Aznabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aznabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Mirabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadband Design Array of Printed Dipole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claude Tarot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les objets communicants: Antennes large bande pour les réseaux d'assainissement intelligents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave &amp; RF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bent Antipodal Vivaldi Antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Presse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claude Tarot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAP 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, La Hague, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of reconfigurable radiation pattern metamaterial-inspired monopole antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Dakhli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouroch Mahdjoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Choubani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Set of New Compact Antennas Suitable for Integration on PCB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Desclos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAPC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Loughborough, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Analysis of Radiation Properties of 2D-Irregular Fractal-jet Printed Antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Oueslati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Dumouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAP 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, La Hague, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Reconfigurable Radiation Pattern Ring-Dipole Antenna for Wireless Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ben Trad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Drissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Choubani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAP 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Goteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00904441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priority of the French national network in microelectronics and nanotechnologies towards the attractiveness of young high-schoolers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Mohammed-Brahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bsiesy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAEEIE’13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of miniature multiband fractal CPW-fed antenna for telecommunication applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Rouissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ben Trad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad A Sheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Electromagnetics Research Symposium (PIERS 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Stockholm, Sweden. pp.544-547</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un réseau d'antennes double-ellipse pour la goniométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Khoder El Sayed Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Morgand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00904473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact and Multi-Band Metamaterial-Inspired Dipole Antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Dakhli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouroch Mahdjoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zangar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAP 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Goteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00904445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Reconfigurable Radiation Pattern Dipole Antenna with Director and Reflector Elements for Telecommunications Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ben Trad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Drissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Choubani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAPC 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Loughborough, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-Wideband Quasi-Yagi Circular Dipole Antenna for Wireless Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Khoder El Sayed Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAPC 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Loughborough, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet GELOCOM, GEoLOCalisation de téléphOnes Mobiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Khoder El Sayed Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Morgand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CST Worshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00904456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double-Ellipse Circular Array Antenna for Cellular-Phone Localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Khoder El Sayed Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Morgand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAP 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Goteborg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00904438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Multi-Band Metamaterial-Inspired Dipole Antenna with Director Element</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Dakhli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouroch Mahdjoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Choubani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Beyrouth, Lebanon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00904446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superdirective and low profile metamaterial-inspired Antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Dakhli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouroch Mahdjoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Choubani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAPC 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Loughborough, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'une antenne Elliptique UWB à rejet de bande Reconfigurable pour les Télécommunications multistandards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ben Trad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Drissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zangar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00904483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a printed Elliptic Reconfigurable Dual Band-rejected UWB Micro-strip Fed Antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ben Trad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Drissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Choubani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Beyrouth, Lebanon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00904465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenne Dipôle Multi-bandes Inspirée des Métamatériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Dakhli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouroch Mahdjoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Choubani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00904489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadband UHF Flexible Vivaldi Antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Presse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claude Tarot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAPC 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Loughborough, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymmetric Double SRR Applied to Design Multi-Stop Band Filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otman El Mrabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Salhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aznabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Falcone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Multifrequency and Low Profile MTM-inspired Monopole Antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Dakhli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouroch Mahdjoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zangar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet GELOCOM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Morgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ferreol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lienard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lemur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WISG 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient, Metamaterial-Inspired Loop-Monopole Antenna with Shaped Radiation Pattern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Dakhli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouroch Mahdjoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zangar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAPC 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Loughborough, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenna Design for Autonomous Sensor Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Kokar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Khoder El Sayed Ahmad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quad-Band Antenna for Mobile Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Khoder El Sayed Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lerideau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAP 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact Multifunctional, Metamaterial-Inspired Monopole Antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Dakhli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouroch Mahdjoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zangar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAP 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Planar Reconfigurable Band-Rejected UWB Antenna for multi-standard wireless communication Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ben Trad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Drissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zangar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAPC 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Loughborough, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Low Profile End-Fire Antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Khoder El Sayed Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAPC 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Loughborough, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of elliptic Printed Dual-band Notched UWB Antenna with Sharp Rejection of Narrow Bands for Multi-standard Telecomm Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ben Trad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Drissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zangar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wide Band Printed Dipole Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wide Band Printed Dipole for Wifi and WiMax Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Kokar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAPC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Loughborough, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Planar Mono Band Rejected UWB CPW fed Antenna for Wireless</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ben Trad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zangar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DC up to 50GHz shielded interconnection for surface mount package</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Haentjens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Drissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Beauvisage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Connector for Electronics-program</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Paris, France. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMPACT AND HIGH GAIN ARRAY USING PRINTED DIPOLE ARRAY WITH REFLECTOR AND DIRECTORS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Denoual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIERS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of an FP/EBG Antenna with Metamaterial PRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Dakhli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouroch Mahdjoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zangar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Printed Dipole Array with Director and Reflector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Denoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Renaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon RF &amp; Hyper</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Two Flare UWB Antenna dedicated to the Research of Alive Buried Victims</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Denoual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon RF &amp;Hyper</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical estimation of antenna gain from measurements carried out in a mode-stirred reverberation chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Amador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXth URSI General Assembly and Scientific Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Istanbul, Turkey. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Dual-Band Rejected UWB Printed Monopole Antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ben Trad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zangar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAP 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'une antenne large bande pour la détection de personnes enfouies dans les éboulements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Denoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Mutzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Massaloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Switchable and beams sectorial antenna using electromagnetic band GAP surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lerideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claude Tarot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Loison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Thizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAPC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Loughborough, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Planar Multifonction Antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Khoder El Sayed Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Thevenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Toubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lerideau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis an desing of a hybrid antenna for WIMAW</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Khoder El Sayed Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Thevenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Salah Toubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th edition of the Mediterranean Microwave Symposium MMS'2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Hammamet, Tunisia. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00680712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Dual Beam Printed Dipole Antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Denoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Kokar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAP 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet VIPERE : conception des antennes du projet VIPERE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Mutzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamzeh Hamieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edson Martinod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Feix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WISG 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Gain Printed Dipole Array with Reflector and Directors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lerideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claude Tarot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Loison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Thizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenna design for the detection of alive buried victims under thick layers of rubble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Denoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Mutzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Massaloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">User Group Meeting CST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Darmstadt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00507038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of dual band printed dipole with compensation of frequency space attenuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Denoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Kokar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAPC 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Loughborough, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00554010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de réseaux de dipôles avec des réflecteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Renaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Simulation for Smart Products, Séminaire Ansoft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00554352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux de dipôles imprimés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Denoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Renaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00554348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Two Flare UWB Antenna dedicated to the Research of Alive Buried Victims</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Denoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Mutzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Massaloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00554008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Printed Dipole Array with Reflector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Denoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Renaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAP 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00507070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Culture Scientifique, Une de nos missions de chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lhermite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes Journées Pédagogiques du CNFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00554281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antennes Yagi imprimées à grand gain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Denoual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00445526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation sur l'intégration de boutons rayonnants sur un vêtement communicant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00445525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of a 2D-irregular fractal-jet printed antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zangar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Conference on Antennas and Propagation (EUCAP 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00388760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection RADAR ULB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Mutzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Denoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Labarthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique sur les antennes large bande</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00445527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of a two-flare-shaped UWB antenna dedicated to the research of alive buried victims</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Massaloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Mutzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMTA 2009 Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Salt Lake City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00445524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-Wideband Radar concept for the detection of Buried Victims Beneath Building Rubble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chistophe Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Mutzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamzeh Hamieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edson Martinod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Feix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Radar Conference RADAR’09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of printed dipole with reflector and multi directors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Denoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Sallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAPC 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Loughborough, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00445514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet VIPERE : détection et localisation des victimes ensevelies par Radar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Mutzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamzeh Hamieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edson Martinod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Feix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop interdisciplinaire sur la sécurité globale (WISG 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00388766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antennes intégrées dans des matériaux composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Himdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Colombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tual Le Guillerm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Journées de Caractérisation Micro-ondes et Matériaux (JCMM 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00316828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception, réalisation et mesure de réseaux linéaires d'antennes imprimées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Journées Pédagogiques du CNFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00388739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenna Measurements Facilities and Needs in IETR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ala Sharaiha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lafond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST Assist, meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Limassol, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'une antenne dipôle imprimée large bande pour des applications dans les bandes C et X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Khaleghi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Journées Nationales Micro-ondes (JNM 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Toulouse, France. pp.180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation sur le rayonnement de boutons de Jean's</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Queudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Journées Nationales Micro-ondes (JNM 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Toulouse, France. pp.180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation on jeans button radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Queudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuMW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00317895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio-electric characterizations of jeans buttons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Queudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCAP 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Edinburg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00318536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of printed dipole with director</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Queudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCAP 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Edinburg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00318535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated antenna in composite material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tual Le Guillerm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCAP 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Edinburg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00317571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d'une antenne fractale 3D réalisée par électrolyse chimique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otman El Mrabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Miane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Journées Nationales Micro-ondes (JNM 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Toulouse, France. pp.184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dual-Band Printed Dipole Antenna for IMT-2000 and 5-GHz WLAN Wireless Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Drissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Antenna and Propagation, EuCAP 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, France. pp.PA2-289287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00121545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of an Electrochemically-Deposited 3D-Fractal Tree Monopole Antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otman El Mrabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Miane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nov 2006, pp.PA2-299360</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00121547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cas des USA, un système de communication à courte portée entre le véhicule et les infrastructure de transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès ITS 2006 - Atelier 4, les systèmes embarqués et mobiles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Saint-Brieuc, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00085392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antennes embarquées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Legeay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tual Le Guillerm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ITS "Systèmes de Transports Intelligents" 3ème édition 15-16 juin 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Saint-Brieuc, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00097113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of an electrochemically-deposited 3D-fractal tree dipole antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otman El Mrabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Miane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMS2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Gênes, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Dual-Band Printed Dipole Antenna For IMT-2000 and 5-GHz WLAN Wireless Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nov 2006, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dual-band printed dipole antenna for Imt-2000 and 5-GHz Wlan applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Drissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Wireless Technolgy (EuWT 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et réalisation de dipôles en V large bande et bibande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14èmes Journées Nationales Microondes (JNM'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of tri Band printed dipole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Symposium on Antenna Technology and Applied ElectroMagnetics ANTEM 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Saint-Malo, France. pp.ISSN:0-9738425-0-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et réalisation de dipôles large bande en V</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes JFMMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A set of antennas for testing ElectromagNetic compatibility of Automative electronic Equipment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Grunfelder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Klingler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lecca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12iemes ITS World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et réalisation de dipoles rayonnants élémentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ièmes Journées Pédagogiques du CNFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New project to develop ITS In Btittany and France Atlantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th World Congress on ITS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Nagoya, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sous réseau d'antennes imprimées en rotation séquentielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Piton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Treizièmes Journées Nationales Micro-ondes (JNM 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">University environment and an example of industrial partnership</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">YRP congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of dual frequency printed dipole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Renaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NICA 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Berlin, Germany. pp.265-267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle Technologie pour les antennes sur Mousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Drissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Telecom 2003 &amp; 3ièmes JFMMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R&D and Industrial, Academic an Governmental Cooperation in Western France France Atlantique: &amp;quot;Universities enviromnent and an example of industrial partnership</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th YRP Symposium on Cooperation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Yokosuka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00914482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution de l'IETR à l'étude des antennes millimétriques et développement de technologies adaptées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Himdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lafond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Sauleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Drissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique "Antennes Millimétriques "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La caractérisation champ proche pour une meilleur optimisation des performances des antennes intégrées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Drissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Serhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Kellouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Telecom 2003 &amp; 3ièmes JFMMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier 1 : Composants, Technologies et systèmes, exemples du G2RM avec les plateformes technologiques de Brest et Rennes et du GIS FOTON, description d'un projet coopératif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les rencontres Synerg'ETIC; Ecole Louis de Broglie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Bruz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle technologie d'antennes pour des sondeurs de canaux spatio-temporels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Cosquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaïs El Zein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Grunfelder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Internationales de Nice sur les Antennes (JINA 2002) International Symposium on Antennas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Nice, France. pp.149-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenne imprimée pour sondeur de canal à 2.2 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Cosquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Thouroude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Antennas (JINA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Nice, France. pp.227-230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La spécialisation des territoires : Quels enjeux pour le développement de la France Atlantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les journées de la France Atlantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Saint Brieuc, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonctions élémentaires en hyperfréquences en accès libre sur le site hyper-rf.com</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Journées Pédagogiques du CNFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problématique et solutions en téléphonie mobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Breget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Électrotechniques "Énergie portable : autonomie et intégration dans l'environnement humain" Club EAA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monde des télécommunications : mutations et perspectives d'évolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les journées de la France Atlantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Saint Brieuc, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier n°2 : ITS, dynamique locale et développement économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès ITS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, Saint Brieuc, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Compact and Dual-band Printed Dipole Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameni Mersani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Dakhli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Developments in Engineering Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8, Book Publisher International (a part of SCIENCEDOMAIN International), 2020, </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.9734/bpi/rder/v8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circular Dipole Array with Omnidirectional and Beamsteering Capabilities for 5G Communications in the Sub-6GHz Range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameni Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Dakhli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Choubani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Developments in Engineering Research Vol. 8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Book Publisher International (a part of SCIENCEDOMAIN International), 2020, Recent Developments in Engineering Research Vol. 8, </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.9734/bpi/rder/v8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (51)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vêtements communicants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vêtements communiquants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vêtements communicants téléphone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le téléphone portable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vêtements communicants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metamateriaux Inspired Antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non Foster Circuit Applications to Antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vêtements intelligents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claude Tarot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le téléphone portable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les antennes dans la vie quotidienne : exemple du téléphone portable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sécurisation de site sensible à l'aide réseaux de capteurs autonomes : projet CAPNET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les systèmes de communication sans fil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le téléphone portable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'IETR, des exemples de collaboration avec la Tunisie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le groupement Ampère, René Freymann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une histoire de l'électronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Antennes et les stations de base, principes généraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00445532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation d'un cycle de conférence sur les vêtements intelligents et communicants Présentation : exemple des travaux de l'IETR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00445529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les antennes dans la vie quotidienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00316852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les antennes dans la vie quotidienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00316844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le téléphone portable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00316856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exemples de l'IETR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Queudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00316839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies et techniques de miniaturisation des antennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claude Tarot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ala Sharaiha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Electricité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le téléphone portable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WLAN, Wireless Local Area Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les antennes dans la vie quotidienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les antennes dans la vie quotidienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les antennes dans la vie quotidienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les antennes dans notre vie quotidienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'IETR, Institut d'Electronique et de Télécommunications de Rennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Ondes Radio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00085397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les projets RNRT et ANR, l'exemple de l'IETR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ondes Electromagnétiques, les antennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00085395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galiléo, ça tourne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00085399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Après la thèse, l'expérience de l'IETR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques travaux de l'IETR avec les logiciels d'Ansoft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce que le son et comment le transmettre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce que le son et comment le transmettre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'électricité à l'électronique et à la microélectronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equipes de Recherche universitaire travaillant sur le domaine ITS en Bretagne, des exemples de projets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire de l'électronique et de la microélectronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Voiture du Futur avec l'IETR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Sagnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaïs El Zein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formidable histoire de l'Electronique et la Microélectronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mais qu'est ce qu'il y a dans un téléphone portable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rencontres Synerg'ETIC Atelier 1 : Composants, Technologies et systèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00929858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du projet Grandes Ecoles - Collèges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est ce que l'électronique et la microélectronique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrication des puces électroniques, Le silicium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du projet Grandes Ecoles -Collèges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mais qu'est qu'il y a dans un téléphone portable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00963644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId529"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> jean marie Floc'h </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Curriculum vitae</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mr Jean-Marie FLOC'H</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Born on September 26th 1952 in Dinan (Bretagne region, France)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Married, 3 children</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Office address: IETR, 20 avenue des Buttes de Coemes 35043 Rennes, FRANCE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Email : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie.Floch@insa-rennes.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">From 1984</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Research engineer at IETR (Institute of Research in Electronics and Telecom of Rennes), CNRS Unit N° 6164 affiliated to INSA (French National Institute of Applied Sciences).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1992 –</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> PhD in Electronics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In 1984, Mr Floc’h has joined INSA Rennes as a research engineer. At this time, the laboratory was employing 4 permanent researchers and 4 PhD students.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In the early years, Mr Floc’h activity was focused on the support of research programs and training of INSA engineers. Rapidly, he acquired additional responsibilities: characterization and development means and the technical management of the laboratory.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">With the significant growth of the lab, he gradually held the responsibility of relationships with the industrial players (technology transfer, communication with the companies/ business relations, support of spin-off creation, etc…) as well as the training of staff.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mr Floc’h actively participated to the creation of the ESC Department (Electronics and Systems of Communication).. He is still committed in the development of technological collaborations between INSA Rennes and companies.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">With 1350 students and 150 PhDs, INSA Rennes is today the largest engineering college of France Atlantique (Western France).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IETR (Institute of Research in Electronics and Telecom of Rennes) is the most important laboratory of INSA Rennes, representing 50% of its industrial contracts. It represents 450 people: professors – researchers, technical and administrative staff and PhDs. It gathers the most advanced laboratories of French Universities in electronics for telecommunications (CNRS, Supelec, INSA and University of Rennes1).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mr Floc’h held the position of Deputy Director of this unit from 1995 to 2000.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Since 2003, he is in charge of industrial collaborations at IETR. He is an expert consultant for the Regional Council of Bretagne, Jessica Ouest (a National Research program in Electronics) and the ANVAR (French National Agency for Innovation). He is also involved in the European Network of Excellence called ACE (Antenna Center of Excellence) now EURAAP.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Keywords about Mr Floc’h’s activity today</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Support and participation to research programs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Team management</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Initial and permanent training</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Technical conference organization</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Technology transfer</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Participation to the development of local and regional telecom clusters</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific fields of competencies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Antennae, MMIC, VHF active and passive circuits</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Modelization, Characterization, Applications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Systems of telecommunications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pattern-Reconfigurable Antenna Using Four-Elements Planar Bended Dipole Array for 5G Beam-Switching Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Dakhli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameni Mersani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7 (4), pp.e70086. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/eng2.70086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05054185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Compact and Superdirective Metamaterial-Inspired Two- and Three-Elements Antenna Arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Dakhli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Aseeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electromagnetic Engineering and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (4), pp.362-368. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26866/jees.2023.4.r.179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04465381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Printed Metamaterial-Inspired Electrically Small Huygens Source Antenna for Cognitive Radio Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ben Trad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muntasir Sheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bandar Hakim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Computational Electromagnetics Society Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 35 (7), pp.837-842</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Dual-Band Printed-Dipole Array Antenna with Omni-directional Radiation Behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameni Mersani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim B</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Sedraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACES Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Ellipse Antenna Array for Cellular Phone Localization Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad El Sayed Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Choumane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Morgand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (02), pp.13-22. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/wet.2020.112002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Band Antenna with Three Folded Monopoles for Mobile Communication Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad El Sayed Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Choumane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Morgand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (03), pp.23-29. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/wet.2020.113003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Printed Dipole Array for Omnidirectional Radiation Pattern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (02), pp.19-33. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/wet.2019.102002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Printed Planar Double Inverted-F Antenna Withlarge Frequency Reconfigurability Range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ben Trad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Engineering Research (AJER)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7, pp.139-148. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/eumc.2017.8231087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Frequency Reconfigurable PIFA Antenna With Floating Ground Plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Rouissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Trabelsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indian Journal of Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (5), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17485/ijst/2018/v11i5/118872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of a Random-Fractal Antenna Based on a Natural Tree-Leaf Geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donia Oueslati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ben Trad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah Dobaie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2017/2084835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Frequency Reconfigurable Multiband Meander Antenna Using Varactor Diode for Wireless Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Rouissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Trabelsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of advanced computer science and applications (IJACSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (3), pp.159--164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gain Enhancement of Slot Antenna Using Grooves Structure and FSS Layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal El Jaafari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetics Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Frequency Reconfigurable Multiband Meander Antenna Ysing Vacator Diode for Wireless Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Rouissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trabelsi H.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of advanced computer science and applications (IJACSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (3), </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14569/IJACSA.2017.080324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gain enhancement of slot antenna using grooved structure and FSS layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.E. Jaafari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetics Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 65, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2528/PIERL16102507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On miniaturization of efficient ultrawideband printed quazi-Yagi antenna array for indoor applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Harmouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Harmouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Sayed Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kenaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radioelectronics and Communications Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 60 (6), pp.258-262. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3103/S0735272717060024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01622752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Printed multiband metamaterial-inspired antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Dakhli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muntasir Sheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Dobaie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 58 (6), pp.1281--1289. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mop.29792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-profile wideband monopole antenna for mobile and wireless monitoring applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal El Jaafari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 58 (8), pp.1813--1817. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mop.29916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01331283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-gain Broadband Printed Yagi Antenna For Applications In ISM Bands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal El Jaafari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RF Global Neswletter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation on Cellular-Automata Irregular-Fractal Ultra Wideband Slot-Antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Laadhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Zarouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donia Oueslati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible VHF/UHF Vivaldi Antenna for Broadband Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Presse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claude Tarot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetics Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 52, pp.37-43. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2528/pierl14112704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A coplanar waveguide-fed printed antenna with complementary split ring resonator for wireless communication systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Aznabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otman El Mrabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Falcone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Drissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waves in Random and Complex Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (1), pp.43-51. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17455030.2014.956846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miniaturization of an Artificial Magnetic Conductor with Interdigital Capacitances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Presse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mantash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claude Tarot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 Loughborough Antennas &amp; Propagation Conference (lapc)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation on cellular-automata irregular-fractal ultrawideband slot-antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Ladhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Zarouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donia Oueslati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 57 (11), pp.2506--2514. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mop.29367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacitively Loaded Loop-Based Antennas with Reconfigurable Radiation Patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Dakhli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muntasir Sheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouroch Mahdjoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, MIMO Over-The-Air Research, Development, and Testing special issue, 2015, pp.523198. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2015/523198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planar Square Multiband Frequency Reconfigurable Micro-strip Fed Antenna with Quadratic Koch-Island Fractal Slot for Wireless Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ben Trad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Zouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Drissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 57 (1), pp.207-212. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mop.28815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Planar Reconfigurable Radiation Pattern Dipole Antenna with Reflectors and Directors for Wireless Communication Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ben Trad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Drissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Choubani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.593259. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2014/593259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00949881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planar Elliptic Broadband Antenna with Wide Range Reconfigurable Narrow Notched Bands for Multi-Standard Wireless Communication Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ben Trad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Laadhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Drissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 145, pp.69-80. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2528/PIER13122701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a Compact and Superdirective Metamaterial-Inspired Monopole Antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Dakhli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kourosh Mahdjoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Choubani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014, pp.806379. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2014/806379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Directive and Low Profile Metamaterial-Inspired Antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Dakhli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouroch Mahdjoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zangar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadband Quasi Yagi antenna for WiFi and WiMax applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Khoder El Sayed Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4, pp.87-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00904519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Compact Split Ring Resonator Antenna for Wireless Communication Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otman El Mrabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aznabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.J. Falcone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Electromagnetics Research PIER L</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36, pp.201-207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00904514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenna directivity measurement in reverberation chamber from Rician K-factor estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Amador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Laisné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 61 (10), pp.5307-5310. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.2013.2272691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00871636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-Beam Antenna Design For Autonomous Sensor Network Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Khoder El Sayed Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Kokar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, ID 289681, 7 p. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2012/289681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Printed Dipole Antenna with Reflector and Multi-Directors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Khoder El Sayed Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Denoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRECAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (6)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00904506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-Band Printed Dipole Antenna with Parasitic Element for Compensation of Frequency Space Attenuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Khoder El Sayed Ahmad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electromagnetics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012 (2(5)), pp.120-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Design of Planar Printed Dipole Array Antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Khoder El Sayed Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claude Tarot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Loison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Thizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012 (3), pp.203-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Gain Array of Monopoles Coupled Antenna for Wireless Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Khoder El Sayed Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Thevenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Volume 2012 (Article ID 725745), 8 p. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2012/725745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déploiement d'antennes sur les vêtements et les personnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00554001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et Réalisation d'antennes élémentaires à base de Dipôles et de Monopôles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elektor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.28-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Study of a 2-D Irregular Fractal-Jet Printed Antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zangar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 8, pp.328-331</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of radiating jeans-button antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Queudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 51 (12), pp.2820-2824</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DESIGN OF MULTI AND WIDEBAND 3D FRACTAL MONOPOLE ANTENNA FOR WIRELESS OPERATIONS IN L- AND SBANDS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Miane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zangar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 51 (8), pp.1976-1979. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mop.24460⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual band printed dipole antenna for IMT 2000 and 5 GHz WLAN applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Drissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 50 (10), pp.2585-2587</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00388751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a dual band V shaped monopole antenna for DCS 2.4 GHz WLAN operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 50 (10), pp.2615-2617</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00388747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DESIGN AND ANALYSIS OF WIDEBAND DOUBLE-SIDED PRINTED SPIRAL-DIPOLE ANTENNA WITH CAPACITIVE COUPLING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 50 (5), pp.1244-1248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00316739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STUDY OF ELECTROCHEMICALLY-DEPOSITED 3-D RANDOM FRACTAL TREE-MONOPLE ANTENNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otman El Mrabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Miane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 55 (4), pp.1045 - 1051</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DESIGN OF A V SHAPESURFACE-MOUNTED MONOPOLE ARRAY FOR DCS/PCS OPERATIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 49 (6), pp.1486 - 1491</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of wideband double-sided printed dipole antenna for C- and X- band applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Khaleghi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 42 (19), pp.1076-1077</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of multiprinted dipole antennas using parasitic elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 48-8, pp.1639-1645</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00085390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (184)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les puces électroniques , une technologie incontournable aujourd’hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les puces électroniques une technologie incontournable aujourd’hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, St Lunaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04465754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Circular Dual-Band Six-Elements Dipole Array for Omnidirectional Radiation Pattern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Dakhli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st International Conference on Software, Telecommunications and Computer Networks, SoftCOM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Split, Croatia. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/SoftCOM58365.2023.10271642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04282521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sector-Beam Antenna Array for 77 GHz Automotive RADAR Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sourour Abdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Dakhli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floc'H, Jean-Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mimoun Hamdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 30th International Conference on Software, Telecommunications and Computer Networks, SoftCOM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Split, Croatia. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/SoftCOM55329.2022.9911481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screen Printing of Flexible Dual-Band Antenna on a New Biocomposite Based on a Flax Fiber Laminate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sennouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Callebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-C. Tarot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52nd European Microwave Conference (EuMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Milan, Italy. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuMC54642.2022.9924421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les systèmes GPS Principes et Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes GPS (Global Positioning System) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, St Lunaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04465739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Pattern-Reconfigurable Six-Elements Dipole Array for 5G Compact Base Station</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Khammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Dakhli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feten Slimeni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SoftCOM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Split, Croatia. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/SoftCOM55329.2022.9911335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04465918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et réalisation d'antennes sur des matériaux biosourcés à base de lin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sennouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnane Labdouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claude Tarot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, LIMOGES, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04465886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and realization of a broadband printed dipole array for the radio-localization of mobile phones from drones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Ben Trad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ferreol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Thaly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Smart Innovation, Ergonomics and Applied Human Factors (SEAHF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Online, France. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781003181545-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency Reconfigurable Multiband Planar Antenna For Multistandard Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moheddine Smari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Dakhli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Choubani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SoftCOM 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Hvar, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and realization of broadband printed dipole array for the Radio-localization of mobile phones from drones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ferreol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ben Trad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Thaly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTCT 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, ON LINE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact and Multiband CPW Printed Monopole Antenna based on CLL elements for Wireless Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moheddine Smari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Dakhli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Choubani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTCT 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Online, France. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781003181545-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circular Dipole Array With Omnidirectional and Beamsteering Capabilities for 5G Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameni Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Dakhli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Choubani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SoftCOM 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Hvar, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact and Frequency-Reconfigurable Printed Antenna for Heterogeneous Wireless Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Dakhli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moheddine Smari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Choubani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SoftCOM 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Hvar, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Frequency-Reconfigurable Triband Dipole Antenna Using Capacitive Loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Dakhli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Smari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Choubani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IEEE International Wireless Communications and Mobile Computing Conference, IWCMC 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Limassol, Cyprus. pp.1342-1346, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWCMC48107.2020.9148133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Novel Compact and Superdirective Two and Three Elements Antenna Array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Dakhli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Laadhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazhar Sheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC_ASET'2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, HAMMAMET, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstrip Stop-band RF Filter at Microwave Frequencies Using CLLs Elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Dakhli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smari M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Choubani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC_ASET'2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a novel Comact ans Superdirective Two and Three Elements Antenna Array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dakhli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Choubani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41 st PIERS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Frequency-Reconfigurable Printed Antenna with Switchable Capacitively Loaded Loops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dakhli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Choubani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Wireless Communications and Mobile Computing Conference (IWCMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Tangier, Morocco. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWCMC.2019.8766771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfigurable Antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Frequency-Reconfigurable Printed Monopole Antenna Using Capacitive Loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moheddine Smari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Dakhli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Choubani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GPS and Irridium Antenna for Tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antennes Reconfigurables [2016]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave &amp; RF 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02466929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A metamaterial-inspired small rectenna for RF energy harvesting based on a 3-way power combiner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-G. Abraray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.M.S. Huq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mumtaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. El Mrabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE Global Communications Conference, GLOBECOM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Waikoloa, United States. pp.9013495, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOBECOM38437.2019.9013495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un Réseau d'Antennes Dipôles pour la Radiolocalisation de Téléphones Portables à partir de Drones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau de dipôles imprimés bi-bande et compact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, CAEN, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02466933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency Reconfigurable Multiband Planar Antenna For Multistandard Wireless Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dakhli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Choubani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antennes Reconfigurables [2019]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave &amp; RF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a novel Compact and Superdirective Two and Three Elements Antenna Array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dakhli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Choubani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETIT 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02466918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antennes Large Bande en impression 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave &amp; RF 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils de Surveillance pour Réseaux d'Assainissement Intelligents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Zug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vasquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefour des Gestion Locales de l'Eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation en transparence de plaques destinées à des radômes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gueret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCMM 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Dipole Antenna Array for the Radiolocation of Mobile Phones from Drones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ferreol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ben Trad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Thaly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUC 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenne pour capteur à 24 GHz réalisée en impression 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave &amp; RF 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'instrumentation connectée au service de la Surveillance des Réseaux d'Assainissements Intelligents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Zug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vasquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefour des Gestions Locales de l'Eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un Réseau d'Antennes Dipôles pour la Radiolocalisation de Téléphones Portables à Partir de Drones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ben Trad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ferreol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Thaly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gain Enhancement for Antenna using Multiple Metasurfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal El Jaafari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CST User Meeting EUC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Darmstad, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible UHF/VHF Vivaldi Antenna for Broadband and Gas Balloon applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Presse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claude Tarot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuMC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nuremberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of planar implantable compact antennas for vaginal sensor for early detection of calving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ben Trad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Conference on Antennas and Propagation, EUCAP 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuCAP.2017.7928610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01622481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Home, the Work of IETR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Electronic Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Mechanically Reconfigurable Meander Antenna Using the Galinstan Liquid Metal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ben Trad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAPC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Loughborough, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'antenne compacte à Grand Gain en utilisant des structures Méta-Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal El Jaafari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Ultra Wideband Vivaldi Nanoantenna for Solar Energy Collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eltresy N</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahyaoui A</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taoufik Aguili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAPC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Loughborough, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les objets communicants, La problématique des Antennes: Dispositif pour détecter le vêlage des vaches.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave &amp; RF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gain enhancement of a slot antenna using multiple metasurfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.E. Jaafari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Conference on Antennas and Propagation, EUCAP 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuCAP.2017.7928472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01622483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarimetric Ground-to-Ground and Ground-to-Air Channel Characterization in Forest Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Gaillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lienard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Conference on Antennas and Propagation (EUCAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarimetrie ground-to-ground and ground-to-air channel characterization in forest environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Gaillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lienard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Conference on Antennas and Propagation, EUCAP 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuCAP.2017.7928261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01622465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Printed Planar Double Inverted-F Antenna with Large Frequency Reconfigurability Range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ben Trad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuMC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nuremberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'une antenne implantable pour un capteur vaginal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ben Trad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les objets communicants, La problématique des Antennes; Balises de Détresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave &amp; RF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Superdirective and Compact Antenna Array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Dakhli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Choubani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMCS 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Marrakech, Morocco. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMCS.2016.7905543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency Reconfigurable Antenna Using Active Capacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Rouissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ben Trad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Trabelsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Lecce, Italy. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MMS.2015.7375482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-gain Slot Antenna on a Grooved Structure with à Frequency Selective Surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal El Jaafari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAPC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Loubourough, United Kingdom. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LAPC.2016.7807491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency reconfigurable multiband planar antenna with wide tuning frequency range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Rouissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ben Trad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Conference on Antennas and Propagation, EuCAP 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Davos, Switzerland. pp.7481366, </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuCAP.2016.7481366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01368111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact Broadband GSM/UMTS/LTE Antenna Realized by 3 D Printing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal El Jaafari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Sayed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CST User meetint EUC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Printed frequency reconfigurable planar inverted-F antenna for ISM applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ben Trad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 Loughborough Antennas and Propagation Conference, LAPC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Loughborough, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LAPC.2016.7807500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01508054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient small switchable ribbon monopole antenna for VHF/UHF maritime applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Sokpor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mantash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-C. Tarot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Conference on Antennas and Propagation, EuCAP 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Davos, Switzerland. pp.7481618, </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuCAP.2016.7481618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01368166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Compact and Superdirective Two Elements Antenna Array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Dakhli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Choubani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAPC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Loubourough, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LAPC.2016.7807610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of a Small Switchable Ribbon Monopole Antenna Operating in VHF/UHF Bands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Sokpor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mantash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claude Tarot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAPC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Loubourough, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LAPC.2016.7807583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of multiband and wideband antennas with printed dipole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.B. Trad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IEEE Mediterranean Microwave Symposium, MMS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Lecce, Italy. pp.7375483, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MMS.2015.7375483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01368130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency reconfigurable Multiband Meander Patch Antenna for cognitive Radio with wide Tuning Frequency Range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ben Trad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Rouissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMCS 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Marrackech, Morocco. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMCS.2016.7905657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanically tunable meander antenna for cognitive radio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ben Trad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Rouissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Conference on Antennas and Propagation, EuCAP 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Davos, Switzerland. pp.7481574, </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuCAP.2016.7481574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01368135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Printed Frequency Reconfigurable Planar Inverted-F Antenna for ISM Apllications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ben Trad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAPC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Loubourough, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wideband low-profile monopole antenna for mobile and wireless monitoring applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. El Jaafari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Conference on Antennas and Propagation, EuCAP 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Davos, Switzerland. pp.7481837, </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuCAP.2016.7481837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01368153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact and Efficient Ultra-Wideband Printed Quazi-Yagi Array Antenna for Indoor Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Sayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCAP 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Frequency Reconfigurable Patch Antenna Using Capacitive loading and Varactor Diode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Rouissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Trabelsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCAP 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of multiband and wideband antenna with printed dipole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ben Trad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Lecce, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Compact Broadband GSM/UMTS/LTE Antenna Realised by 3D Printing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal El Jaafari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Sayed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCAP 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Frequency Reconfigurable Triband Antenna Using Capacitive Loading for Wireless Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Rouissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ben Trad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Trabelsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAPC 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Loughborough, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenne Dipôle à Polarisation Circulaire Reconfigurable pour les Communications sans fils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal El Jaafari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ben Trad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenne Compacte et large Bande Pour des Applications Mobiles Réalisée en Impression 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal El Jaafari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Sayed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wideband Antenna Array for Real-Time Data and Video Transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal El Jaafari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Sayed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuMC 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude et conception d'une Antenne Patch Carré Reconfigurable en fréquence pour les systèmes de télécommunications multistandards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Rouissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Trabelsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenna System with Active Impedance Matching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abishek Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seng Thail Sron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Rowson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pajona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Shamblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAP 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, La Hague, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Analysis of the size effect on a Printed 2D-irregular fractal-jet Antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Oueslati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Dumouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Laadhar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rectangular Bi-Loop Single-Feed Antenna with Polarization Agility Property for GPS and Iridium Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ben Trad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Drissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Choubani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAPC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Loughborough, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation et sensibilisation des élèves et professeurs de lycée de l'académie de Rennes aux télécommunications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Avrillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Mohammed-Brahim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13 ièmes Journées Pédagogiques du CNFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact Active Antenna For mobile Devices Supporting 4G LTE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Shamblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Rowson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pajona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAPC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Loughborough, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Reconfigurable Square Patch Antenna Using Capacitive Loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Rouissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ala Sharaiha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAPC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Loughborough, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reconfigurable Radiation Pattern Metamaterial-Inspired Circular Array Antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Dakhli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouroch Mahdjoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Choubani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAP 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, La Hague, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation pattern measurements in reverberation chamber based on estimation of coherent and diffuse electromagnetic fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antenna Measurements &amp; Applications (CAMA), 2014 IEEE Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nice, France. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CAMA.2014.7003323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reconfigurable Radiation Pattern Métamaterial-Inspired Antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Dakhli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouroch Mahdjoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Choubani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAPC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Loughborough, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction of New technologies in Secondary Schools in Brittany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Mohammed-Brahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier de Sagazan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Harnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWME 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Tallinn, Estonia. pp.Proc.S04_03_P0036</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dual band compact antenna with SSR for wireless communication systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Benabdelouhab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Aznabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aznabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Mirabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadband Design Array of Printed Dipole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claude Tarot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bent Antipodal Vivaldi Antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Presse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claude Tarot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAP 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, La Hague, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of reconfigurable radiation pattern metamaterial-inspired monopole antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Dakhli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouroch Mahdjoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Choubani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les objets communicants: Antennes large bande pour les réseaux d'assainissement intelligents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave &amp; RF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Set of New Compact Antennas Suitable for Integration on PCB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Desclos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAPC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Loughborough, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Analysis of Radiation Properties of 2D-Irregular Fractal-jet Printed Antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Oueslati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Dumouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAP 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, La Hague, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact and Multi-Band Metamaterial-Inspired Dipole Antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Dakhli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouroch Mahdjoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zangar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAP 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Goteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00904445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of miniature multiband fractal CPW-fed antenna for telecommunication applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Rouissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ben Trad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad A Sheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Electromagnetics Research Symposium (PIERS 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Stockholm, Sweden. pp.544-547</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un réseau d'antennes double-ellipse pour la goniométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Khoder El Sayed Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Morgand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00904473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Reconfigurable Radiation Pattern Ring-Dipole Antenna for Wireless Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ben Trad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Drissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Choubani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAP 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Goteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00904441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priority of the French national network in microelectronics and nanotechnologies towards the attractiveness of young high-schoolers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Mohammed-Brahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bsiesy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAEEIE’13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Reconfigurable Radiation Pattern Dipole Antenna with Director and Reflector Elements for Telecommunications Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ben Trad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Drissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Choubani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAPC 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Loughborough, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-Wideband Quasi-Yagi Circular Dipole Antenna for Wireless Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Khoder El Sayed Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAPC 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Loughborough, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet GELOCOM, GEoLOCalisation de téléphOnes Mobiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Khoder El Sayed Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Morgand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CST Worshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00904456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double-Ellipse Circular Array Antenna for Cellular-Phone Localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Khoder El Sayed Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Morgand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAP 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Goteborg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00904438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Multi-Band Metamaterial-Inspired Dipole Antenna with Director Element</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Dakhli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouroch Mahdjoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Choubani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Beyrouth, Lebanon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00904446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superdirective and low profile metamaterial-inspired Antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Dakhli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouroch Mahdjoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Choubani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAPC 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Loughborough, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a printed Elliptic Reconfigurable Dual Band-rejected UWB Micro-strip Fed Antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ben Trad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Drissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Choubani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Beyrouth, Lebanon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00904465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenne Dipôle Multi-bandes Inspirée des Métamatériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Dakhli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouroch Mahdjoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Choubani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00904489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'une antenne Elliptique UWB à rejet de bande Reconfigurable pour les Télécommunications multistandards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ben Trad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Drissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zangar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00904483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadband UHF Flexible Vivaldi Antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Presse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claude Tarot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAPC 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Loughborough, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenna Design for Autonomous Sensor Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Kokar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Khoder El Sayed Ahmad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet GELOCOM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Morgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ferreol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lienard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lemur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WISG 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient, Metamaterial-Inspired Loop-Monopole Antenna with Shaped Radiation Pattern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Dakhli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouroch Mahdjoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zangar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAPC 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Loughborough, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymmetric Double SRR Applied to Design Multi-Stop Band Filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otman El Mrabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Salhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aznabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Falcone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Multifrequency and Low Profile MTM-inspired Monopole Antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Dakhli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouroch Mahdjoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zangar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quad-Band Antenna for Mobile Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Khoder El Sayed Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lerideau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAP 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact Multifunctional, Metamaterial-Inspired Monopole Antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Dakhli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouroch Mahdjoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zangar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAP 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Planar Reconfigurable Band-Rejected UWB Antenna for multi-standard wireless communication Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ben Trad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Drissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zangar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAPC 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Loughborough, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Low Profile End-Fire Antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Khoder El Sayed Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAPC 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Loughborough, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of elliptic Printed Dual-band Notched UWB Antenna with Sharp Rejection of Narrow Bands for Multi-standard Telecomm Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ben Trad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Drissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zangar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Printed Dipole Array with Director and Reflector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Denoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Renaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon RF &amp; Hyper</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Two Flare UWB Antenna dedicated to the Research of Alive Buried Victims</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Denoual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon RF &amp;Hyper</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DC up to 50GHz shielded interconnection for surface mount package</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Haentjens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Drissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Beauvisage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Connector for Electronics-program</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Paris, France. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMPACT AND HIGH GAIN ARRAY USING PRINTED DIPOLE ARRAY WITH REFLECTOR AND DIRECTORS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Denoual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIERS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of an FP/EBG Antenna with Metamaterial PRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Dakhli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouroch Mahdjoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zangar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wide Band Printed Dipole Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wide Band Printed Dipole for Wifi and WiMax Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Kokar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAPC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Loughborough, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Planar Mono Band Rejected UWB CPW fed Antenna for Wireless</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ben Trad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zangar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical estimation of antenna gain from measurements carried out in a mode-stirred reverberation chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Amador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXth URSI General Assembly and Scientific Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Istanbul, Turkey. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Dual-Band Rejected UWB Printed Monopole Antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ben Trad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zangar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAP 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'une antenne large bande pour la détection de personnes enfouies dans les éboulements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Denoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Mutzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Massaloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Switchable and beams sectorial antenna using electromagnetic band GAP surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lerideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claude Tarot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Loison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Thizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAPC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Loughborough, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Planar Multifonction Antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Khoder El Sayed Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Thevenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Toubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lerideau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis an desing of a hybrid antenna for WIMAW</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Khoder El Sayed Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Thevenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Salah Toubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th edition of the Mediterranean Microwave Symposium MMS'2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Hammamet, Tunisia. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00680712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Dual Beam Printed Dipole Antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Denoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Kokar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAP 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet VIPERE : conception des antennes du projet VIPERE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Mutzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamzeh Hamieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edson Martinod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Feix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WISG 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Gain Printed Dipole Array with Reflector and Directors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lerideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claude Tarot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Loison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Thizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenna design for the detection of alive buried victims under thick layers of rubble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Denoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Mutzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Massaloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">User Group Meeting CST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Darmstadt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00507038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of dual band printed dipole with compensation of frequency space attenuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Denoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Kokar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAPC 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Loughborough, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00554010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de réseaux de dipôles avec des réflecteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Renaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Simulation for Smart Products, Séminaire Ansoft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00554352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux de dipôles imprimés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Denoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Renaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00554348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Printed Dipole Array with Reflector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Denoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Renaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAP 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00507070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Two Flare UWB Antenna dedicated to the Research of Alive Buried Victims</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Denoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Mutzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Massaloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00554008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Culture Scientifique, Une de nos missions de chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lhermite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes Journées Pédagogiques du CNFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00554281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation sur l'intégration de boutons rayonnants sur un vêtement communicant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00445525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of a 2D-irregular fractal-jet printed antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zangar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Conference on Antennas and Propagation (EUCAP 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00388760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antennes Yagi imprimées à grand gain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Denoual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00445526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection RADAR ULB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Mutzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Denoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Labarthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique sur les antennes large bande</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00445527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of a two-flare-shaped UWB antenna dedicated to the research of alive buried victims</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Massaloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Mutzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMTA 2009 Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Salt Lake City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00445524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-Wideband Radar concept for the detection of Buried Victims Beneath Building Rubble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chistophe Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Mutzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamzeh Hamieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edson Martinod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Feix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Radar Conference RADAR’09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of printed dipole with reflector and multi directors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Denoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Sallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAPC 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Loughborough, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00445514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet VIPERE : détection et localisation des victimes ensevelies par Radar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Mutzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamzeh Hamieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edson Martinod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Feix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop interdisciplinaire sur la sécurité globale (WISG 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00388766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antennes intégrées dans des matériaux composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Himdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Colombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tual Le Guillerm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Journées de Caractérisation Micro-ondes et Matériaux (JCMM 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00316828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception, réalisation et mesure de réseaux linéaires d'antennes imprimées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Journées Pédagogiques du CNFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00388739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenna Measurements Facilities and Needs in IETR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ala Sharaiha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lafond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST Assist, meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Limassol, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'une antenne dipôle imprimée large bande pour des applications dans les bandes C et X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Khaleghi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Journées Nationales Micro-ondes (JNM 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Toulouse, France. pp.180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation sur le rayonnement de boutons de Jean's</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Queudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Journées Nationales Micro-ondes (JNM 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Toulouse, France. pp.180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation on jeans button radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Queudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuMW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00317895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio-electric characterizations of jeans buttons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Queudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCAP 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Edinburg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00318536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of printed dipole with director</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Queudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCAP 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Edinburg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00318535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated antenna in composite material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tual Le Guillerm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCAP 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Edinburg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00317571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d'une antenne fractale 3D réalisée par électrolyse chimique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otman El Mrabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Miane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Journées Nationales Micro-ondes (JNM 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Toulouse, France. pp.184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dual-Band Printed Dipole Antenna for IMT-2000 and 5-GHz WLAN Wireless Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Drissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Antenna and Propagation, EuCAP 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, France. pp.PA2-289287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00121545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of an Electrochemically-Deposited 3D-Fractal Tree Monopole Antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otman El Mrabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Miane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nov 2006, pp.PA2-299360</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00121547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cas des USA, un système de communication à courte portée entre le véhicule et les infrastructure de transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès ITS 2006 - Atelier 4, les systèmes embarqués et mobiles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Saint-Brieuc, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00085392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antennes embarquées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Legeay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tual Le Guillerm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ITS "Systèmes de Transports Intelligents" 3ème édition 15-16 juin 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Saint-Brieuc, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00097113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of an electrochemically-deposited 3D-fractal tree dipole antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otman El Mrabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Miane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMS2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Gênes, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Dual-Band Printed Dipole Antenna For IMT-2000 and 5-GHz WLAN Wireless Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nov 2006, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dual-band printed dipole antenna for Imt-2000 and 5-GHz Wlan applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Drissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Wireless Technolgy (EuWT 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et réalisation de dipôles en V large bande et bibande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14èmes Journées Nationales Microondes (JNM'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of tri Band printed dipole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Symposium on Antenna Technology and Applied ElectroMagnetics ANTEM 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Saint-Malo, France. pp.ISSN:0-9738425-0-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et réalisation de dipôles large bande en V</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes JFMMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A set of antennas for testing ElectromagNetic compatibility of Automative electronic Equipment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Grunfelder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Klingler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lecca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12iemes ITS World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et réalisation de dipoles rayonnants élémentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ièmes Journées Pédagogiques du CNFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New project to develop ITS In Btittany and France Atlantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th World Congress on ITS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Nagoya, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle Technologie pour les antennes sur Mousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Drissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Telecom 2003 &amp; 3ièmes JFMMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">University environment and an example of industrial partnership</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">YRP congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of dual frequency printed dipole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Renaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NICA 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Berlin, Germany. pp.265-267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sous réseau d'antennes imprimées en rotation séquentielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Piton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Treizièmes Journées Nationales Micro-ondes (JNM 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R&D and Industrial, Academic an Governmental Cooperation in Western France France Atlantique: &amp;quot;Universities enviromnent and an example of industrial partnership</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th YRP Symposium on Cooperation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Yokosuka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00914482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution de l'IETR à l'étude des antennes millimétriques et développement de technologies adaptées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Himdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lafond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Sauleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Drissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique "Antennes Millimétriques "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La caractérisation champ proche pour une meilleur optimisation des performances des antennes intégrées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Drissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Serhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Kellouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Telecom 2003 &amp; 3ièmes JFMMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier 1 : Composants, Technologies et systèmes, exemples du G2RM avec les plateformes technologiques de Brest et Rennes et du GIS FOTON, description d'un projet coopératif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les rencontres Synerg'ETIC; Ecole Louis de Broglie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Bruz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle technologie d'antennes pour des sondeurs de canaux spatio-temporels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Cosquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaïs El Zein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Grunfelder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Internationales de Nice sur les Antennes (JINA 2002) International Symposium on Antennas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Nice, France. pp.149-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenne imprimée pour sondeur de canal à 2.2 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Cosquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Thouroude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Antennas (JINA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Nice, France. pp.227-230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La spécialisation des territoires : Quels enjeux pour le développement de la France Atlantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les journées de la France Atlantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Saint Brieuc, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonctions élémentaires en hyperfréquences en accès libre sur le site hyper-rf.com</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Journées Pédagogiques du CNFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problématique et solutions en téléphonie mobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Breget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Électrotechniques "Énergie portable : autonomie et intégration dans l'environnement humain" Club EAA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monde des télécommunications : mutations et perspectives d'évolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les journées de la France Atlantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Saint Brieuc, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier n°2 : ITS, dynamique locale et développement économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès ITS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, Saint Brieuc, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Compact and Dual-band Printed Dipole Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameni Mersani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Dakhli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Developments in Engineering Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8, Book Publisher International (a part of SCIENCEDOMAIN International), 2020, </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.9734/bpi/rder/v8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circular Dipole Array with Omnidirectional and Beamsteering Capabilities for 5G Communications in the Sub-6GHz Range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameni Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Dakhli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Choubani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Developments in Engineering Research Vol. 8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Book Publisher International (a part of SCIENCEDOMAIN International), 2020, Recent Developments in Engineering Research Vol. 8, </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.9734/bpi/rder/v8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (51)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vêtements communicants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vêtements communiquants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vêtements communicants téléphone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le téléphone portable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vêtements communicants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metamateriaux Inspired Antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non Foster Circuit Applications to Antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vêtements intelligents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claude Tarot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les antennes dans la vie quotidienne : exemple du téléphone portable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le téléphone portable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sécurisation de site sensible à l'aide réseaux de capteurs autonomes : projet CAPNET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les systèmes de communication sans fil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le téléphone portable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'IETR, des exemples de collaboration avec la Tunisie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le groupement Ampère, René Freymann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une histoire de l'électronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation d'un cycle de conférence sur les vêtements intelligents et communicants Présentation : exemple des travaux de l'IETR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00445529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Antennes et les stations de base, principes généraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00445532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le téléphone portable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00316856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les antennes dans la vie quotidienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00316852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les antennes dans la vie quotidienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00316844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exemples de l'IETR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Queudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00316839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le téléphone portable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies et techniques de miniaturisation des antennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claude Tarot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ala Sharaiha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Electricité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WLAN, Wireless Local Area Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les antennes dans la vie quotidienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les antennes dans la vie quotidienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'IETR, Institut d'Electronique et de Télécommunications de Rennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les antennes dans la vie quotidienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les antennes dans notre vie quotidienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Ondes Radio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00085397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les projets RNRT et ANR, l'exemple de l'IETR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ondes Electromagnétiques, les antennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00085395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galiléo, ça tourne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00085399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Après la thèse, l'expérience de l'IETR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques travaux de l'IETR avec les logiciels d'Ansoft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce que le son et comment le transmettre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce que le son et comment le transmettre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'électricité à l'électronique et à la microélectronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Voiture du Futur avec l'IETR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Sagnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaïs El Zein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire de l'électronique et de la microélectronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equipes de Recherche universitaire travaillant sur le domaine ITS en Bretagne, des exemples de projets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formidable histoire de l'Electronique et la Microélectronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mais qu'est ce qu'il y a dans un téléphone portable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rencontres Synerg'ETIC Atelier 1 : Composants, Technologies et systèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00929858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est ce que l'électronique et la microélectronique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du projet Grandes Ecoles - Collèges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrication des puces électroniques, Le silicium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du projet Grandes Ecoles -Collèges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mais qu'est qu'il y a dans un téléphone portable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00963644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId529"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Jean-Marie.Floch@insa-rennes.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054185v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Dakhli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marie Floc'H" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameni Mersani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Rmili" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eng2.70086" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465381v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Floc&#8217;h" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Aseeri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26866/jees.2023.4.r.179" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956345v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ben Trad" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muntasir Sheikh" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bandar Hakim" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010095v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim B" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Sedraoui" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010105v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad El Sayed Ahmad" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Choumane" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Morgand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/wet.2020.112002" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014683v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/wet.2020.113003" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149492v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/wet.2019.102002" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149481v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eumc.2017.8231087" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760348v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Rouissi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Trabelsi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17485/ijst/2018/v11i5/118872" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01670961v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donia Oueslati" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Floc'H" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Dobaie" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/2084835" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01534212v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rouissi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Trabelsi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760331v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal El Jaafari" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760345v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trabelsi H." TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14569/IJACSA.2017.080324" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01484521v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.E. Jaafari" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERL16102507" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01622752v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Harmouch" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Harmouch" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Sayed Ahmad" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kenaan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3103/S0735272717060024" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01300880v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Dobaie" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.29792" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01331283v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.29916" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6C1P90QT-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404035v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130772v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Presse" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claude Tarot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/pierl14112704" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275762v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Laadhar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zarouan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107879v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Aznabet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otman El Mrabet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Falcone" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hamed Drissi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17455030.2014.956846" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01380030v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Zhang" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Mantash" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-rennes.hal.science/hal-01274657v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouroch Mahdjoubi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/523198" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01240764v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Ladhar" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.29367" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0EBCDBA60B7FE156AC57981098242D0248EAE008/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102964v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Zouch" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.28815" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GN53VJTQ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102971v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Laadhar" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIER13122701" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949881v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Choubani" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/593259" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108754v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kourosh Mahdjoubi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/806379" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102976v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zangar" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904519v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Khoder El Sayed Ahmad" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904514v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aznabet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Falcone" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871636v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lemoine" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Amador" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Besnier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Laisn&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2013.2272691" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781816v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781809v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Kokar" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/289681" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904506v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Denoual" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781796v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Loison" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thizon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768478v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thevenot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/725745" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554001v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553998v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391882v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518391v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Queudet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Fourn" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391865v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Miane" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.24460" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LZNPS2WC-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388751v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388747v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00316739v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145754v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145755v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437322v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Khaleghi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085390v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465754v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282521v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SoftCOM58365.2023.10271642" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217147v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourour Abdellaoui" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floc'H, Jean-Marie Floc'H" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimoun Hamdi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SoftCOM55329.2022.9911481" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968242v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sennouni" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gueret" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Callebert" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-C. Tarot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC54642.2022.9924421" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465739v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465918v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khammeri" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feten Slimeni" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SoftCOM55329.2022.9911335" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465886v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Labdouni" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796526v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Floc'H" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Ben Trad" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferreol" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thaly" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003181545-16" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009952v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moheddine Smari" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014659v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ferreol" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Thaly" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010016v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003181545-1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009981v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameni Cherif" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009967v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931866v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Smari" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Choubani" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC48107.2020.9148133" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097688v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smari M." TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097709v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazhar Sheikh" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469344v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dakhli" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2019.8766771" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009887v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009921v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469225v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469378v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02535373v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-G. Abraray" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M.S. Huq" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mumtaz" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodriguez" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. El Mrabet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM38437.2019.9013495" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147342v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466929v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466933v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469363v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147335v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466918v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760236v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760228v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Zug" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vasquez" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760233v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gueret" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147327v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760326v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760213v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760224v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760111v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760206v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01622481v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ben Trad" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928610" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759347v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Zug" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vasquez" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760136v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760112v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760219v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Amara" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eltresy N" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahyaoui A" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Aguili" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759477v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01622483v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928472" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01635767v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laly" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Gaillot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lienard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mazari" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760193v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760208v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01622465v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928261" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759420v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404008v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAPC.2016.7807491" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01368111v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2016.7481366" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274763v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Trabelsi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMS.2015.7375482" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403937v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMCS.2016.7905543" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403923v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Sayed" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01508054v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAPC.2016.7807500" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01368166v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Sokpor" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mantash" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Tarot" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2016.7481618" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403996v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAPC.2016.7807610" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404027v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAPC.2016.7807583" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01368130v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.B. Trad" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMS.2015.7375483" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403927v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMCS.2016.7905657" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01368135v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2016.7481574" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404020v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01368153v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. El Jaafari" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2016.7481837" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274734v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274682v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274777v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274677v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274689v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274701v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274684v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274750v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274695v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102855v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Singh" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Shamblin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Jones" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rowson" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pajona" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102573v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Sharaiha" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102534v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abishek Singh" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seng Thail Sron" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102928v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Oueslati" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dumouchel" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102868v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102913v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Avrillon" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Mohammed-Brahim" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102549v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108647v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sol" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA.2014.7003323" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102892v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094599v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Sagazan" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Harnois" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lebreton" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102942v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Benabdelouhab" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Aznabet" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Mirabet" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102933v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759425v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102541v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Camus" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102952v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102847v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Desclos" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102546v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904441v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104798v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonnaud" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bsiesy" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927384v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad A Sheikh" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904473v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Morgand" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904445v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927397v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927388v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904456v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904438v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904446v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927392v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904483v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904465v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904489v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927399v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781904v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Salhi" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Falcone" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781837v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781942v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lemur" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781899v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781930v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781911v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lerideau" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781834v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781830v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781918v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781826v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657846v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657890v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657859v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658578v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Haentjens" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Borgne" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Beauvisage" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657783v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657882v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657937v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Renaudin" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657935v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618747v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657803v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657908v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Mutzig" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Massaloux" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ducasse" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657899v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657867v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Toubet" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680712v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Salah Toubet" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657788v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657920v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Labarthe" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamzeh Hamieh" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson Martinod" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Feix" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657875v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507038v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554010v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554352v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554348v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554008v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507070v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554281v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lhermite" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445526v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445525v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388760v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445527v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Minvielle" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445524v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01282362v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chistophe Labarthe" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Mutzig" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445514v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sallem" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388766v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00316828v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Castel" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Himdi" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Colombel" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tual Le Guillerm" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388739v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355178v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Coq" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lafond" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155642v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155644v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00317895v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318536v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318535v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00317571v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155649v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121545v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121547v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085392v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097113v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Legeay" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pinel" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437512v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145757v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437510v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721453v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721100v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725739v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721123v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Grunfelder" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Klingler" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lecca" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906063v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847995v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921015v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gillard" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Piton" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916728v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917639v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917637v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914482v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921048v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Sauleau" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917632v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Serhir" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kellouki" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920813v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937011v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Cosquer" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gha&#239;s El Zein" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953130v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Thouroude" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959540v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959507v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959564v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cyne" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Breget" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959551v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959502v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097814v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/bpi/rder/v8" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097736v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759371v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759399v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403906v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274670v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274663v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102555v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102567v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927415v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781945v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781949v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781959v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781952v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781946v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781956v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657944v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657941v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445532v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445529v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00316852v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00316844v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00316856v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00316839v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145780v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145777v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145772v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145770v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145775v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145778v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145769v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145767v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145765v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085397v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145761v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085395v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085399v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145759v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145763v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779633v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779639v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779644v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909245v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909236v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909255v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sagnard" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909232v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909238v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929858v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927772v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927746v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927734v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927757v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963644v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Jean-Marie.Floch@insa-rennes.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054185v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Dakhli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marie Floc'H" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameni Mersani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Rmili" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eng2.70086" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465381v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Floc&#8217;h" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Aseeri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26866/jees.2023.4.r.179" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956345v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ben Trad" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muntasir Sheikh" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bandar Hakim" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010095v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim B" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Sedraoui" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010105v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad El Sayed Ahmad" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Choumane" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Morgand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/wet.2020.112002" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014683v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/wet.2020.113003" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149492v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/wet.2019.102002" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149481v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eumc.2017.8231087" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760348v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Rouissi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Trabelsi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17485/ijst/2018/v11i5/118872" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01670961v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donia Oueslati" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Floc'H" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Dobaie" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/2084835" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01534212v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rouissi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Trabelsi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760331v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal El Jaafari" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760345v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trabelsi H." TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14569/IJACSA.2017.080324" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01484521v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.E. Jaafari" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERL16102507" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01622752v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Harmouch" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Harmouch" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Sayed Ahmad" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kenaan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3103/S0735272717060024" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01300880v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Dobaie" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.29792" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01331283v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.29916" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6C1P90QT-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404035v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275762v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Laadhar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zarouan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130772v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Presse" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claude Tarot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/pierl14112704" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107879v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Aznabet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otman El Mrabet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Falcone" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hamed Drissi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17455030.2014.956846" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01380030v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Zhang" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Mantash" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01240764v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Ladhar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.29367" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0EBCDBA60B7FE156AC57981098242D0248EAE008/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-rennes.hal.science/hal-01274657v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouroch Mahdjoubi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/523198" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102964v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Zouch" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.28815" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GN53VJTQ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949881v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Choubani" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/593259" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102971v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Laadhar" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIER13122701" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108754v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kourosh Mahdjoubi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/806379" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102976v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zangar" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904519v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Khoder El Sayed Ahmad" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904514v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aznabet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Falcone" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871636v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lemoine" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Amador" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Besnier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Laisn&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2013.2272691" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781809v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Kokar" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/289681" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904506v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Denoual" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781816v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781796v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Loison" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thizon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768478v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thevenot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/725745" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554001v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553998v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391882v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518391v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Queudet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Fourn" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391865v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Miane" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.24460" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LZNPS2WC-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388751v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388747v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00316739v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145754v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145755v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437322v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Khaleghi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085390v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465754v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282521v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SoftCOM58365.2023.10271642" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217147v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourour Abdellaoui" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floc'H, Jean-Marie Floc'H" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimoun Hamdi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SoftCOM55329.2022.9911481" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968242v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sennouni" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gueret" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Callebert" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-C. Tarot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC54642.2022.9924421" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465739v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465918v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khammeri" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feten Slimeni" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SoftCOM55329.2022.9911335" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465886v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Labdouni" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796526v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Floc'H" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Ben Trad" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferreol" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thaly" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003181545-16" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009952v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moheddine Smari" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014659v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ferreol" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Thaly" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010016v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003181545-1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009981v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameni Cherif" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009967v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931866v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Smari" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Choubani" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC48107.2020.9148133" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097709v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazhar Sheikh" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097688v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smari M." TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469225v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dakhli" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469344v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2019.8766771" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009887v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009921v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469378v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466929v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02535373v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-G. Abraray" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M.S. Huq" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mumtaz" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodriguez" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. El Mrabet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM38437.2019.9013495" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147342v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466933v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469363v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147335v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466918v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760236v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760228v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Zug" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vasquez" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760233v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gueret" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147327v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760326v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759347v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Zug" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vasquez" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760136v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760111v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760206v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01622481v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ben Trad" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928610" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760213v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760224v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760112v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760219v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Amara" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eltresy N" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahyaoui A" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Aguili" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759477v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01622483v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928472" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01635767v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laly" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Gaillot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lienard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mazari" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01622465v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928261" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760193v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760208v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759420v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403937v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMCS.2016.7905543" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274763v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Trabelsi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMS.2015.7375482" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404008v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAPC.2016.7807491" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01368111v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2016.7481366" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403923v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Sayed" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01508054v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAPC.2016.7807500" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01368166v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Sokpor" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mantash" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Tarot" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2016.7481618" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403996v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAPC.2016.7807610" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404027v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAPC.2016.7807583" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01368130v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.B. Trad" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMS.2015.7375483" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403927v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMCS.2016.7905657" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01368135v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2016.7481574" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404020v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01368153v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. El Jaafari" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2016.7481837" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274734v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274682v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274777v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274677v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274701v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274689v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274684v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274750v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274695v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102534v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abishek Singh" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seng Thail Sron" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rowson" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pajona" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Shamblin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102928v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Oueslati" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dumouchel" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102868v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102913v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Avrillon" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Mohammed-Brahim" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102855v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Singh" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Jones" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102573v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Sharaiha" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102549v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108647v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sol" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA.2014.7003323" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102892v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094599v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Sagazan" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Harnois" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lebreton" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102942v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Benabdelouhab" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Aznabet" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Mirabet" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102933v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102541v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Camus" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102952v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759425v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102847v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Desclos" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102546v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904445v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927384v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad A Sheikh" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904473v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Morgand" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904441v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104798v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonnaud" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bsiesy" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927397v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927388v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904456v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904438v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904446v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927392v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904465v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904489v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904483v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927399v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781930v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781942v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lemur" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781899v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781904v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Salhi" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Falcone" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781837v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781911v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lerideau" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781834v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781830v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781918v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781826v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657937v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Renaudin" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657935v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658578v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Haentjens" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Borgne" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Beauvisage" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657783v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657882v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657846v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657890v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657859v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618747v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657803v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657908v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Mutzig" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Massaloux" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ducasse" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657899v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657867v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Toubet" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680712v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Salah Toubet" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657788v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657920v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Labarthe" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamzeh Hamieh" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson Martinod" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Feix" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657875v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507038v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554010v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554352v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554348v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507070v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554008v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554281v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lhermite" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445525v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388760v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445526v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445527v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Minvielle" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445524v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01282362v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chistophe Labarthe" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Mutzig" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445514v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sallem" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388766v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00316828v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Castel" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Himdi" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Colombel" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tual Le Guillerm" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388739v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355178v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Coq" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lafond" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155642v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155644v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00317895v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318536v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318535v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00317571v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155649v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121545v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121547v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085392v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097113v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Legeay" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pinel" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437512v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145757v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437510v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721453v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721100v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725739v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721123v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Grunfelder" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Klingler" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lecca" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906063v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847995v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917637v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916728v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917639v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921015v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gillard" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Piton" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914482v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921048v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Sauleau" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917632v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Serhir" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kellouki" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920813v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937011v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Cosquer" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gha&#239;s El Zein" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953130v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Thouroude" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959540v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959507v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959564v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cyne" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Breget" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959551v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959502v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097814v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/bpi/rder/v8" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097736v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759371v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759399v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403906v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274670v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274663v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102555v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102567v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927415v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781949v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781945v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781959v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781952v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781946v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781956v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657944v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657941v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445529v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445532v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00316856v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00316852v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00316844v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00316839v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145772v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145780v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145777v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145770v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145775v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145778v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145765v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145769v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145767v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085397v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145761v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085395v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085399v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145759v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145763v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779633v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779639v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779644v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909255v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sagnard" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909236v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909245v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909232v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909238v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929858v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927746v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927772v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927734v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927757v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963644v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>