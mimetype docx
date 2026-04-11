--- v0 (2026-03-21)
+++ v1 (2026-04-11)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.666666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Marie Gilliot </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot - maître de conférences, HDR, en Informatique & EIAH</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maître de conférences à Télécom Bretagne depuis 2002, j'œuvre notamment dans l'innovation pédagogique.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coté recherche, ma </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">thématique est EIAH (TEL in english)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mon habilitation à diriger des recherches s'appelle </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;quot;Vers des EIAH ouverts et capacitants&amp;quot;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">En charge d'animer la réflexion sur la place des MOOC au sein de l'Institut Mines-Télécom de 2013 à 2015 ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-concepteur et co-animateur du premier MOOC francophone </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ITyPA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">(Internet Tout y Est Pour Apprendre) ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coordinateur des enseignements par projets (domaine </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PePS &amp;quot;Projets et Pratiques Scientifiques&amp;quot;</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) au sein de Télécom Bretagne de 2007 à 2013 ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Conférencier - Formateur pour les enseignants, notamment à l'UbO/URAFF ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Vous trouverez réflexions, et retours d'expériences sur mon blog </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques Innovantes Pour l'Enseignement Supérieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (79)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte de l’IA Générative pour le jeune chercheur – un cours pour s’approprier une transformation numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Benchochra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QPES Questions de Pédagogie dans l'Enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Brest (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05100044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer l'esprit critique : un impératif pour l'enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QPES Questions de Pédagogie dans l'Enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Brest (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05100039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining Discriminative Sequential Patterns of Self-regulated Learners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Boulahmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahima Djelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Smits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITS 2024: 20th International Conference on Intelligent Tutoring Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Thessalonique, Greece. pp.137-149, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-63031-6_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating LADs that Make Sense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Sadallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSEDU2023: 15th International Conference on Computer Supported Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Prague, Czech Republic. pp.35-46, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0011839800003470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04070168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner la transition écologique et sociétale, un renouvellement des postures ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Karmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QPES 2023 : colloque Questions de Pédagogie dans l'Enseignement Supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lausanne, Jun 2023, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un dispositif de suivi des apprentissages pour soutenir l'orchestration de la classe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Sadallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Rebaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH 2023 : 11ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Technologies de l’Information pour l’Éducation et la Formation, Jun 2023, BREST, France. pp.356-359</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04100923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Skill-based Self-Regulated Learning Recommendation System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Boulahmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahima Djelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Smits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoral Consortium of the 18th European Conference on Technology Enhanced Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outiller la conception participative et générative de tableaux de bord d'apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Sadallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH 2023 : 11ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Technologies de l’Information pour l’Éducation et la Formation, Jun 2023, BREST, France. pp.56-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04100921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une Approche Éthique pour la Prédiction Automatique du Risque d'Échec Scolaire ⋆</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahima Djelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnements Informatiques pour l’Apprentissage Humain et Intelligence Artificielle (EIAH &amp; IA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Étienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’autorégulation des apprentissages dans une formation pour adulte. L’exemple de la demande d’aide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Pentecouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahima Djelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international d’Actualité de la Recherche en Éducation et en Formation (AREF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing LADs That Promote Sensemaking: A Participatory Tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Sadallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Iksal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Quelennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vermeulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EC-TEL 2022: European Conference on Technology Enhanced Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Toulouse, France. pp.587-593, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-16290-9_54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting Self-Regulation Learning Using a Bayesian Approach. Some Preliminary Insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahima Djelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Artificial Intelligence IJCAI-21, Workshop Artificial Intelligence for Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Montreal (virtual), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing Student Engagement in an Online Course in the Context of Hybrid Learning Environment. An Empirical Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Wahiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahima Djelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSEDU 2021 - 13th International Conference on Computer Supported Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, On line, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0010396901560162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03208393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing Peer Assessment Interactions and Their Temporal Dynamics Using a Graphlet-Based Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahima Djelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Charbey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bothorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EC-TEL 2021: European Conference on Technology Enhanced Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, En ligne (Bozen-Bolzano), Italy. pp.82-95, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-86436-1_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche didactique pour l'introduction de la Programmation Orientée-Objet en classe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahima Djelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Teresa Segarra Montesinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DIDAPRO-8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche didactique pour l'introduction de la Programmation Orientée-Objet en classe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahima Djelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Teresa Segarra Montesinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DIDAPRO 8 – DIDASTIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02529996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Learner Models, Trust and Knowledge Management for Life Long Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Kieffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genevieve Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WWW '18: The Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Lyon, France. pp.1019, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3184558.3193129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04827071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">As One Size Doesn’t Fit All, Personalized Massive Open Online Courses Are Required</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Mawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pascual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSEDU 2018: 10th International Conference Computer Supported Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Funchal, Portugal. pp.470-488, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-21151-6_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04019512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User Centered Approach for Learning analytics Dashboard Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Dabbebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Iksal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSEDU 2019 : 11th International Conference on Computer Supported Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Heraklion, Greece. pp.260-267, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0007693102600267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Functional and Technical Architecture for e-Exams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El-Mawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Teresa Segarra Montesinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Karmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSEDU 2019 : 11th International Conference on Computer Supported Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Heraklion, Greece. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0007861205730581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un environnement de gestion personnelle et collective des données d’apprentissage au service du pouvoir d’agir des apprenants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche CIREL : Formation des adultes et Environnements Informatiques pour l'Apprentissage Humain, Apr 2019, Lille, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02086306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roles in social interactions: graphlets in temporal networks applied to learning analytics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Charbey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bothorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ruffieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPLEX NETWORKS 2019 : 8th International Conference on Complex Networks and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Lisbon, Portugal. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-36683-4_41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrer le temps long dans les EIAH pour développer le pouvoir d'agir des apprenants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Mawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH 2019 : 9ème Conférence sur les Environnements Informatiques pour l’Apprentissage Humain. Atelier 8 : Caractériser les EIAH orientés ATLV ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Personalized Content in Massive Open Online Courses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Mawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pascual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Computer Supported Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Funchal, Portugal. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0006816703310339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception participative de tableaux de bord d'apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Iksal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Magloire Medou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Dabbebi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM'18 : 30e Conférence Francophone sur l'Interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Brest, France. pp. 119-127, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3286689.3286693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implement a Lifelong Learning Approach to Enhance Learner’s Autonomy Skills within an Apprenticeship Programme in Higher Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Kiffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Pentecouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Desmontils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interaction, learning and professional development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EARLI SIG 14, Sep 2018, Genève, Switzerland. https://www.unige.ch/earlisig14/index.php/download_file/view/39/138/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment créer des environnements d'apprentissage formels, non formels, informels au service des apprenants pour accroître leur pouvoir d'agir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Nagels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Abel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Acensio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Algave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orphée Rendez-vous réseau d' e-Education (ORPHEE RDV 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Font Romeu, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Adaptive Dashboards for Learning Analytic: An Approach for Conceptual Design and implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Dabbebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Iksal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeth May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Computer Supported Education (CSEDU 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Porto, Portugal. pp.120-131, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0006325601200131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pédagogie active : quelques formes emblématiques et alternatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Défi&amp;Co du CESI : « Penser la Formation aujourd’hui : un nouveau paradigme »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Paris France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Self-Regulated Learning in a Lifelong Learning Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Mawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Skaf-Molli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSEDU 2017 : 9th International Conference on Computer Supported Education - Special Session Lifelong Learning </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Porto, Portugal. pp.661 - 670, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0006387506610670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Personal infrastructure to manage long term open learner models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Mawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALE 2016 : Workshop on Personalization Approaches in Learning Environments, part of 24th ACM Conference on User Modeling, Adaptation and Personalisation (UMAP 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Halifax, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se construire dans un web en constante évolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ina DLweb 2015 : Les ateliers de recherche méthodologique du dépôt légal du web à l’Ina - Atelier #1 Saison 6 : Le renouveau du web pédagogique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrer des MOOC dans une formation d'ingénieurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QPES 2015 : questions de Pédagogies dans l'Enseignement Supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to promote and support MOOCs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMOOCs 2014 : 2nd MOOC European stakeholders summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOOC jeu d'acteurs, de l'expérimentation à la mise en réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séance de l'Académie des technologies : Formation en ligne : FLOT's &amp; MOOC'S</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOOC : de l'expérimentation à la mise en réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CGE - Conférence des Grandes Ecoles - commission Formation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moi je MOOC, et vous ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées pédagogiques de la Société Informatique de France 2014 : Informatique et MOOC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un MOOC et ses partenaires - Remettre l'humain dans le massif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Carolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Céline Grolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vaufrey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TICE 2014 : 9ème colloque des Technologies de l'Information et de la Communication pour l'Enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Béziers, France. pp.1 - 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering MOOCs for Future Engineers: Integrating MOOCs into Formal Learning Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Carolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMOOCs 2014 : 2nd MOOC European stakeholders summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept de iMOOC pour une ouverture maîtrisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Rebaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Belen-Sapia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH 2013 : atelier thématique MOOC - Massive Open Online Course - État des lieux de la recherche francophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Toulouse, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00942448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ITyPA, un premier MOOC francophone et connectiviste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Céline Grolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnin Morgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vaufrey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QPES 2013 : colloque questions de pédagogies dans l'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Sherbrooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00942447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique au coeur des espaces d'apprentissage : de la salle de cours au MOOC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Printemps des TICE 2013 : le numérique au cœur des espaces d'apprentissage : de la salle de cours au MOOC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOOC, état des lieux d'un nouveau mode d'apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUTice 2013 : journées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Dynamic Adaptations using Augmented Feature Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Lezoray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAC 2013 : 28th Symposium On Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Coimbra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00854767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écritures collaboratives pour des cours ouverts sur le web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIUEN : Colloque international de l'université à l'ère du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A collaborative development process for adaptive service deployments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ka Chun Anthony Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Guelec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STEW 2012 : Second International Software Technology Exchange Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01175593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aborder l'innovation numérique à travers l'environnement mobile des étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bothorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNUM12 : Fac en poche - État des lieux du mobile-learning à l'université</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mobile Learning Scenario improvement for HST Inquiry Based learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Rebaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuong Pham Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Emerging Web Technologies, Facing the Future of Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01175561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web 2.0 : litéracie numérique et formation d'ingénieurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée CEFI : les écoles d'ingénieurs à l'heure du web 2.0</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A collaborative pervasive IBST scenario with semantic facilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuong Pham Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Future Learning Landscapes : Towards the Convergence of Pervasive and Contextual computing, Global Social Media and Semantic Web in Technology Enhanced Learning at ECTEL 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Runtime evolution of distributed software architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Phung Khac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eveline Kabore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Conference on Software Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00515369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of digital literacy on the engineer curriculum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDIO 2010 : 6th International conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00954227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A design process enabling adaptation and customization of services for the elderly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Lezoray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Phung Khac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thépaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWAAL-2010 : International Workshop on Ambient Assisted Living</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Valancia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ressources éducatives se développeront en réseau(x)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées numériques 2010 " Enseigner et le numérique ? "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00490386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une architecture de composants répartis adaptables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Phung Khac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAL 2009 : conférence francophone sur les architectures logicielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Nancy, France. pp.73 - 85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An adaptive and context-aware architecture for future pervasive learning environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Future Learning Landscapes : Towards the Convergence of Pervasive and Contextual computing, Global Social Media and Semantic Web in Technology Enhanced Learning" at ECTEL'09 conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00439838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture-based refinement process to support distributed dynamic adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Phung Khac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autonomous and spontaneous networks 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-driven development of component-based adaptive distributed applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Phung Khac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dependable and adaptive distributed systems track of the 23rd ACM symposium on applied computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Fortaleza, Brazil. pp.2186 - 2191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic composition and adaptation in adapt-medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Phung Khac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on autonomic and SELF-adaptive systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Gijon, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model-driven architecture-based approach to adaptable and evolvable distributed collaborations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Phung Khac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoral Symposium of MoDELS'08 : 11th ACM/IEEE international conference on model driven engineering languages and systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Project-based learning framework and engineering competencies in a French Grande Ecole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Landrac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International CDIO conference: Active engineering education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Gent, Belgium. pp.1 - 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre avec le Web 2.0 : formuler, communiquer et s'intégrer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vème colloque "Questions de pédagogies dans l'enseignement supérieur : enseigner, étudier dans le supérieur : pratiques pédagogiques et finalités éducatives"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Brest, France. pp.793-799</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00701147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un système adaptatif de placement de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tram Huu Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFSE '6 : conférence française sur les systèmes d'sxploitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Fribourg, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model of self-adaptive distributed components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Phung Khac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCAT'07 : 4th workshop on coordination and adaptation techniques for software entities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former des jeunes ingénieurs en formation initiale : gérer la progression de l'apprentissage par projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Landrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thépaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Colloque "Questions de pédagogies dans l'enseignement supérieur"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Louvain-La-Neuve, Belgique. pp.547 - 555</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une réplication de données sensible au contexte d'exécution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Beloued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOTERE'2006 : Nouvelles Technologies pour la Répartition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séances de démarrage : mise en exergue des objectifs en pédagogie par projets.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Ormrod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e colloque Pédagogie par projet dans l'enseignement supérieur : "nouveaux contextes, nouvelles compétences ", Juin, Ecole Centrale de Lille, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Lille, France. pp.287-291</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrating Learn-by-Doing Engineering Curricula to Blended Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Maillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Guyomar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ED-MEDIA'05, World AACE Conference on Educational Multimedia, Hypermedia and Telecommunications (Association for the Advancement of Computing in Education)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic data replication and consistency in mobile environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Beloued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MDS 2005 : 2nd International Doctoral Symposium on Middleware'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement de curriculum : le projet comme bras de levier en pédagogie active</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Degrugillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Houcke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Landrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème congrès de l'AIPU (Association internationale de pédagogie universitaire)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Univ. Cadi Ayyad, Marrakech, Maroc. pp.157 - 158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pattern Oriented Lightweight Middleware for Smartcards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Douin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 6th Smart Card Research and Advanced Application Conference (CARDIS 04)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic Simulations within a Polymorph Pedagogical Canvas for Online Eduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Graton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Degrugillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSES 2004 : IEEE International Conference on Signals and Electronic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active pedagogy as an essential complement for project based learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Landrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Degrugillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Houcke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th international workshop on active learning and education ALE (SEFI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Nantes, France. pp.26 - 30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un canevas pédagogique pour des leçons en ligne basées sur la simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème congrès de l'AIPU : association internationale de pédagogie universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Marrakech, Maroc. pp.202-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pedagogical Canvas for On-line Simulation-based Lessons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ED-MEDIA 2004, World AACE conference on Educational Multimedia, Hypermedia and Telecommunications (Association for the Advancement of Computing in Education)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Lugano, Switzerland. pp.3727-3732</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissages projets par le projet, quelles compétences développées ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Degrugillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Houcke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Landrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème congrès de l'Association internationale de pédagogie universitaire (AIPU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Marrakech, Maroc. pp.174 - 175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The project 'Introduction to Complex Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Landrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Degrugillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Houcke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th international workshop on active learning and education ALE, 6-9 juin, Nantes, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Nantes, France. pp.50 - 53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de synthèse / une articulation entre enseignement et projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Kocik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arben Cela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de pédagogies dans l'enseignement supérieur : réflexions, projets et pratiques : actes du 2e colloque organisé par l'ENSIETA et l'ENST Bretagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Brest, France. pp.147 - 151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaboration patterns for networked embedded servers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Douin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETFA 2003 : 9th IEEE International Conference on Emerging Technologies and Factory Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Lisbon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édito numéro spécial « EIAH 2023 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysta Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Iksal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Marzin-Janvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 31 (1), pp.7-9. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23709/sticef.31.1.0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser et outiller la conception participative et générative de tableaux de bord d'apprentissage soutenant la création de sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Sadallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Numéro spécial Sélection de la conférence EIAH 2023, 31 (1), </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23709/sticef.31.1.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04788876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for co-designing effective LADs supporting sensemaking and decision making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Sadallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Learning Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (1), pp.109-130. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/ijlt.2024.137899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04070529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Learners’ Autonomy With E-Portfolios And Open Learner Models: A Literature Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Kiffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education Thinking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1 (1), pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches actuelles sur les MOOC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bruillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des formations gratuites et en accès libre sur Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour la science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 431, pp.34-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design process enabling adaptation in pervasive heterogeneous contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Lezoray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Phung Khac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thépaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Personal and Ubiquitous Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 15 (4), pp.353-363. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00779-010-0356-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ingénierie dirigée par les modèles pour la conception d'applications à architectures réparties adaptables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Phung Khac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30 (1/2011)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Works in Progress: The 2nd International Middleware Doctoral Symposium ; Context-aware replication and consistency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Beloued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Distributed Systems Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 7 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mixed project-based learning framework: preparing and developing student competencies in a French Grande Ecole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Ormrod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Landrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Engineering Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 31 (1), pp.83-93. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03043790500429500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tackling Mobile & Pervasive Learning in IBST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuong Pham Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Rebaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Methods for Science Education: Hisrtory of Science, ICT and Inquiry Based Science Teaching</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FFranck &amp; Timme, pp.161-180, 2012, Verlag fur wissenschaftLiche Literatur, 978-3-86596-354-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse d’une stratégie d’autorégulation : la recherche d’aide dans l’apprentissage de la programmation sur une plateforme d’apprentissage en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahima Djelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH2023 : 11ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Brest, France. , Actes de la onzième Conférence sur les Environnements Informatiques pour l’Apprentissage Humain (EIAH), 2023, https://eiah2023.sciencesconf.org/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une personnalisation du contenu des MOOCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Mawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02251324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fostering Collaborative and Creative Design of Learning Dashboards: An Empowered Participatory Approach and Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Sadallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des EIAH ouverts et capacitants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain. Université de Bretagne Occidentale, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04414695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riposte Créative Pédagogique pour agir en coopération ouverte face à la crise du COVID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Faou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId213"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.666666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Marie Gilliot </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot - maître de conférences, HDR, en Informatique & EIAH</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maître de conférences à Télécom Bretagne depuis 2002, j'œuvre notamment dans l'innovation pédagogique.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coté recherche, ma </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">thématique est EIAH (TEL in english)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mon habilitation à diriger des recherches s'appelle </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;quot;Vers des EIAH ouverts et capacitants&amp;quot;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">En charge d'animer la réflexion sur la place des MOOC au sein de l'Institut Mines-Télécom de 2013 à 2015 ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-concepteur et co-animateur du premier MOOC francophone </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ITyPA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">(Internet Tout y Est Pour Apprendre) ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coordinateur des enseignements par projets (domaine </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PePS &amp;quot;Projets et Pratiques Scientifiques&amp;quot;</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) au sein de Télécom Bretagne de 2007 à 2013 ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Conférencier - Formateur pour les enseignants, notamment à l'UbO/URAFF ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Vous trouverez réflexions, et retours d'expériences sur mon blog </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques Innovantes Pour l'Enseignement Supérieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (79)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte de l’IA Générative pour le jeune chercheur – un cours pour s’approprier une transformation numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Benchochra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QPES Questions de Pédagogie dans l'Enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Brest (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05100044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer l'esprit critique : un impératif pour l'enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QPES Questions de Pédagogie dans l'Enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Brest (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05100039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining Discriminative Sequential Patterns of Self-regulated Learners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Boulahmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahima Djelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Smits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITS 2024: 20th International Conference on Intelligent Tutoring Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Thessalonique, Greece. pp.137-149, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-63031-6_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outiller la conception participative et générative de tableaux de bord d'apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Sadallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH 2023 : 11ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Technologies de l’Information pour l’Éducation et la Formation, Jun 2023, BREST, France. pp.56-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04100921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating LADs that Make Sense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Sadallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSEDU2023: 15th International Conference on Computer Supported Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Prague, Czech Republic. pp.35-46, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0011839800003470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04070168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner la transition écologique et sociétale, un renouvellement des postures ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Karmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QPES 2023 : colloque Questions de Pédagogie dans l'Enseignement Supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lausanne, Jun 2023, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un dispositif de suivi des apprentissages pour soutenir l'orchestration de la classe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Sadallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Rebaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH 2023 : 11ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Technologies de l’Information pour l’Éducation et la Formation, Jun 2023, BREST, France. pp.356-359</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04100923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Skill-based Self-Regulated Learning Recommendation System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Boulahmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahima Djelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Smits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoral Consortium of the 18th European Conference on Technology Enhanced Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing LADs That Promote Sensemaking: A Participatory Tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Sadallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Iksal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Quelennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vermeulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EC-TEL 2022: European Conference on Technology Enhanced Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Toulouse, France. pp.587-593, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-16290-9_54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une Approche Éthique pour la Prédiction Automatique du Risque d'Échec Scolaire ⋆</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahima Djelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnements Informatiques pour l’Apprentissage Humain et Intelligence Artificielle (EIAH &amp; IA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Étienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’autorégulation des apprentissages dans une formation pour adulte. L’exemple de la demande d’aide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Pentecouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahima Djelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international d’Actualité de la Recherche en Éducation et en Formation (AREF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing Peer Assessment Interactions and Their Temporal Dynamics Using a Graphlet-Based Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahima Djelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Charbey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bothorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EC-TEL 2021: European Conference on Technology Enhanced Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, En ligne (Bozen-Bolzano), Italy. pp.82-95, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-86436-1_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting Self-Regulation Learning Using a Bayesian Approach. Some Preliminary Insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahima Djelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Artificial Intelligence IJCAI-21, Workshop Artificial Intelligence for Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Montreal (virtual), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing Student Engagement in an Online Course in the Context of Hybrid Learning Environment. An Empirical Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Wahiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahima Djelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSEDU 2021 - 13th International Conference on Computer Supported Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, On line, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0010396901560162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03208393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche didactique pour l'introduction de la Programmation Orientée-Objet en classe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahima Djelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Teresa Segarra Montesinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DIDAPRO-8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche didactique pour l'introduction de la Programmation Orientée-Objet en classe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahima Djelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Teresa Segarra Montesinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DIDAPRO 8 – DIDASTIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02529996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrer le temps long dans les EIAH pour développer le pouvoir d'agir des apprenants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Mawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH 2019 : 9ème Conférence sur les Environnements Informatiques pour l’Apprentissage Humain. Atelier 8 : Caractériser les EIAH orientés ATLV ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">As One Size Doesn’t Fit All, Personalized Massive Open Online Courses Are Required</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Mawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pascual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSEDU 2018: 10th International Conference Computer Supported Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Funchal, Portugal. pp.470-488, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-21151-6_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04019512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User Centered Approach for Learning analytics Dashboard Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Dabbebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Iksal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSEDU 2019 : 11th International Conference on Computer Supported Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Heraklion, Greece. pp.260-267, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0007693102600267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Functional and Technical Architecture for e-Exams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El-Mawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Teresa Segarra Montesinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Karmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSEDU 2019 : 11th International Conference on Computer Supported Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Heraklion, Greece. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0007861205730581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Learner Models, Trust and Knowledge Management for Life Long Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Kieffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genevieve Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WWW '18: The Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Lyon, France. pp.1019, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3184558.3193129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04827071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un environnement de gestion personnelle et collective des données d’apprentissage au service du pouvoir d’agir des apprenants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche CIREL : Formation des adultes et Environnements Informatiques pour l'Apprentissage Humain, Apr 2019, Lille, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02086306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roles in social interactions: graphlets in temporal networks applied to learning analytics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Charbey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bothorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ruffieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPLEX NETWORKS 2019 : 8th International Conference on Complex Networks and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Lisbon, Portugal. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-36683-4_41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Personalized Content in Massive Open Online Courses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Mawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pascual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Computer Supported Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Funchal, Portugal. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0006816703310339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception participative de tableaux de bord d'apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Iksal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Magloire Medou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Dabbebi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM'18 : 30e Conférence Francophone sur l'Interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Brest, France. pp. 119-127, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3286689.3286693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implement a Lifelong Learning Approach to Enhance Learner’s Autonomy Skills within an Apprenticeship Programme in Higher Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Kiffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Pentecouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Desmontils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interaction, learning and professional development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EARLI SIG 14, Sep 2018, Genève, Switzerland. https://www.unige.ch/earlisig14/index.php/download_file/view/39/138/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Self-Regulated Learning in a Lifelong Learning Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Mawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Skaf-Molli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSEDU 2017 : 9th International Conference on Computer Supported Education - Special Session Lifelong Learning </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Porto, Portugal. pp.661 - 670, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0006387506610670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment créer des environnements d'apprentissage formels, non formels, informels au service des apprenants pour accroître leur pouvoir d'agir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Nagels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Abel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Acensio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Algave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orphée Rendez-vous réseau d' e-Education (ORPHEE RDV 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Font Romeu, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Adaptive Dashboards for Learning Analytic: An Approach for Conceptual Design and implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Dabbebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Iksal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeth May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Computer Supported Education (CSEDU 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Porto, Portugal. pp.120-131, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0006325601200131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pédagogie active : quelques formes emblématiques et alternatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Défi&amp;Co du CESI : « Penser la Formation aujourd’hui : un nouveau paradigme »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Paris France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Personal infrastructure to manage long term open learner models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Mawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALE 2016 : Workshop on Personalization Approaches in Learning Environments, part of 24th ACM Conference on User Modeling, Adaptation and Personalisation (UMAP 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Halifax, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se construire dans un web en constante évolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ina DLweb 2015 : Les ateliers de recherche méthodologique du dépôt légal du web à l’Ina - Atelier #1 Saison 6 : Le renouveau du web pédagogique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrer des MOOC dans une formation d'ingénieurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QPES 2015 : questions de Pédagogies dans l'Enseignement Supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOOC jeu d'acteurs, de l'expérimentation à la mise en réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séance de l'Académie des technologies : Formation en ligne : FLOT's &amp; MOOC'S</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOOC : de l'expérimentation à la mise en réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CGE - Conférence des Grandes Ecoles - commission Formation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to promote and support MOOCs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMOOCs 2014 : 2nd MOOC European stakeholders summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moi je MOOC, et vous ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées pédagogiques de la Société Informatique de France 2014 : Informatique et MOOC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un MOOC et ses partenaires - Remettre l'humain dans le massif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Carolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Céline Grolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vaufrey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TICE 2014 : 9ème colloque des Technologies de l'Information et de la Communication pour l'Enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Béziers, France. pp.1 - 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering MOOCs for Future Engineers: Integrating MOOCs into Formal Learning Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Carolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMOOCs 2014 : 2nd MOOC European stakeholders summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept de iMOOC pour une ouverture maîtrisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Rebaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Belen-Sapia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH 2013 : atelier thématique MOOC - Massive Open Online Course - État des lieux de la recherche francophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Toulouse, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00942448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ITyPA, un premier MOOC francophone et connectiviste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Céline Grolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnin Morgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vaufrey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QPES 2013 : colloque questions de pédagogies dans l'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Sherbrooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00942447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique au coeur des espaces d'apprentissage : de la salle de cours au MOOC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Printemps des TICE 2013 : le numérique au cœur des espaces d'apprentissage : de la salle de cours au MOOC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOOC, état des lieux d'un nouveau mode d'apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUTice 2013 : journées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Dynamic Adaptations using Augmented Feature Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Lezoray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAC 2013 : 28th Symposium On Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Coimbra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00854767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mobile Learning Scenario improvement for HST Inquiry Based learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Rebaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuong Pham Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Emerging Web Technologies, Facing the Future of Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01175561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écritures collaboratives pour des cours ouverts sur le web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIUEN : Colloque international de l'université à l'ère du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A collaborative development process for adaptive service deployments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ka Chun Anthony Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Guelec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STEW 2012 : Second International Software Technology Exchange Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01175593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aborder l'innovation numérique à travers l'environnement mobile des étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bothorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNUM12 : Fac en poche - État des lieux du mobile-learning à l'université</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A collaborative pervasive IBST scenario with semantic facilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuong Pham Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Future Learning Landscapes : Towards the Convergence of Pervasive and Contextual computing, Global Social Media and Semantic Web in Technology Enhanced Learning at ECTEL 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Runtime evolution of distributed software architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Phung Khac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eveline Kabore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Conference on Software Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00515369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of digital literacy on the engineer curriculum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDIO 2010 : 6th International conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00954227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A design process enabling adaptation and customization of services for the elderly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Lezoray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Phung Khac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thépaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWAAL-2010 : International Workshop on Ambient Assisted Living</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Valancia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web 2.0 : litéracie numérique et formation d'ingénieurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée CEFI : les écoles d'ingénieurs à l'heure du web 2.0</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ressources éducatives se développeront en réseau(x)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées numériques 2010 " Enseigner et le numérique ? "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00490386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une architecture de composants répartis adaptables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Phung Khac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAL 2009 : conférence francophone sur les architectures logicielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Nancy, France. pp.73 - 85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An adaptive and context-aware architecture for future pervasive learning environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Future Learning Landscapes : Towards the Convergence of Pervasive and Contextual computing, Global Social Media and Semantic Web in Technology Enhanced Learning" at ECTEL'09 conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00439838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-driven development of component-based adaptive distributed applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Phung Khac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dependable and adaptive distributed systems track of the 23rd ACM symposium on applied computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Fortaleza, Brazil. pp.2186 - 2191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture-based refinement process to support distributed dynamic adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Phung Khac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autonomous and spontaneous networks 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic composition and adaptation in adapt-medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Phung Khac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on autonomic and SELF-adaptive systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Gijon, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model-driven architecture-based approach to adaptable and evolvable distributed collaborations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Phung Khac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoral Symposium of MoDELS'08 : 11th ACM/IEEE international conference on model driven engineering languages and systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Project-based learning framework and engineering competencies in a French Grande Ecole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Landrac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International CDIO conference: Active engineering education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Gent, Belgium. pp.1 - 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un système adaptatif de placement de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tram Huu Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFSE '6 : conférence française sur les systèmes d'sxploitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Fribourg, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre avec le Web 2.0 : formuler, communiquer et s'intégrer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vème colloque "Questions de pédagogies dans l'enseignement supérieur : enseigner, étudier dans le supérieur : pratiques pédagogiques et finalités éducatives"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Brest, France. pp.793-799</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00701147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model of self-adaptive distributed components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Phung Khac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCAT'07 : 4th workshop on coordination and adaptation techniques for software entities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former des jeunes ingénieurs en formation initiale : gérer la progression de l'apprentissage par projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Landrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thépaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Colloque "Questions de pédagogies dans l'enseignement supérieur"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Louvain-La-Neuve, Belgique. pp.547 - 555</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une réplication de données sensible au contexte d'exécution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Beloued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOTERE'2006 : Nouvelles Technologies pour la Répartition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrating Learn-by-Doing Engineering Curricula to Blended Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Maillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Guyomar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ED-MEDIA'05, World AACE Conference on Educational Multimedia, Hypermedia and Telecommunications (Association for the Advancement of Computing in Education)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séances de démarrage : mise en exergue des objectifs en pédagogie par projets.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Ormrod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e colloque Pédagogie par projet dans l'enseignement supérieur : "nouveaux contextes, nouvelles compétences ", Juin, Ecole Centrale de Lille, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Lille, France. pp.287-291</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic data replication and consistency in mobile environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Beloued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MDS 2005 : 2nd International Doctoral Symposium on Middleware'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic Simulations within a Polymorph Pedagogical Canvas for Online Eduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Graton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Degrugillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSES 2004 : IEEE International Conference on Signals and Electronic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement de curriculum : le projet comme bras de levier en pédagogie active</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Degrugillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Houcke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Landrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème congrès de l'AIPU (Association internationale de pédagogie universitaire)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Univ. Cadi Ayyad, Marrakech, Maroc. pp.157 - 158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pattern Oriented Lightweight Middleware for Smartcards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Douin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 6th Smart Card Research and Advanced Application Conference (CARDIS 04)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active pedagogy as an essential complement for project based learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Landrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Degrugillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Houcke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th international workshop on active learning and education ALE (SEFI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Nantes, France. pp.26 - 30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un canevas pédagogique pour des leçons en ligne basées sur la simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème congrès de l'AIPU : association internationale de pédagogie universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Marrakech, Maroc. pp.202-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissages projets par le projet, quelles compétences développées ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Degrugillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Houcke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Landrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème congrès de l'Association internationale de pédagogie universitaire (AIPU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Marrakech, Maroc. pp.174 - 175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pedagogical Canvas for On-line Simulation-based Lessons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ED-MEDIA 2004, World AACE conference on Educational Multimedia, Hypermedia and Telecommunications (Association for the Advancement of Computing in Education)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Lugano, Switzerland. pp.3727-3732</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The project 'Introduction to Complex Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Landrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Degrugillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Houcke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th international workshop on active learning and education ALE, 6-9 juin, Nantes, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Nantes, France. pp.50 - 53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de synthèse / une articulation entre enseignement et projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Kocik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arben Cela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de pédagogies dans l'enseignement supérieur : réflexions, projets et pratiques : actes du 2e colloque organisé par l'ENSIETA et l'ENST Bretagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Brest, France. pp.147 - 151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaboration patterns for networked embedded servers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Douin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETFA 2003 : 9th IEEE International Conference on Emerging Technologies and Factory Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Lisbon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édito numéro spécial « EIAH 2023 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysta Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Iksal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Marzin-Janvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 31 (1), pp.7-9. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23709/sticef.31.1.0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for co-designing effective LADs supporting sensemaking and decision making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Sadallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Learning Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (1), pp.109-130. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/ijlt.2024.137899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04070529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser et outiller la conception participative et générative de tableaux de bord d'apprentissage soutenant la création de sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Sadallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Numéro spécial Sélection de la conférence EIAH 2023, 31 (1), </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23709/sticef.31.1.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04788876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Learners’ Autonomy With E-Portfolios And Open Learner Models: A Literature Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Kiffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education Thinking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1 (1), pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches actuelles sur les MOOC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bruillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des formations gratuites et en accès libre sur Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour la science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 431, pp.34-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design process enabling adaptation in pervasive heterogeneous contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Lezoray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Phung Khac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thépaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Personal and Ubiquitous Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 15 (4), pp.353-363. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00779-010-0356-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ingénierie dirigée par les modèles pour la conception d'applications à architectures réparties adaptables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Phung Khac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30 (1/2011)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mixed project-based learning framework: preparing and developing student competencies in a French Grande Ecole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Ormrod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Landrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Engineering Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 31 (1), pp.83-93. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03043790500429500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Works in Progress: The 2nd International Middleware Doctoral Symposium ; Context-aware replication and consistency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Beloued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Distributed Systems Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 7 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tackling Mobile & Pervasive Learning in IBST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuong Pham Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Rebaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Methods for Science Education: Hisrtory of Science, ICT and Inquiry Based Science Teaching</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FFranck &amp; Timme, pp.161-180, 2012, Verlag fur wissenschaftLiche Literatur, 978-3-86596-354-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse d’une stratégie d’autorégulation : la recherche d’aide dans l’apprentissage de la programmation sur une plateforme d’apprentissage en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahima Djelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH2023 : 11ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Brest, France. , Actes de la onzième Conférence sur les Environnements Informatiques pour l’Apprentissage Humain (EIAH), 2023, https://eiah2023.sciencesconf.org/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une personnalisation du contenu des MOOCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Mawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02251324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fostering Collaborative and Creative Design of Learning Dashboards: An Empowered Participatory Approach and Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Sadallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des EIAH ouverts et capacitants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain. Université de Bretagne Occidentale, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04414695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riposte Créative Pédagogique pour agir en coopération ouverte face à la crise du COVID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Faou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId213"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="23A73515"/>
+    <w:nsid w:val="2C747AE6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://recherche.imt-atlantique.fr/tel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04414695" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://itypa.mooc.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.enst-bretagne.fr/formations/ingenieur_generaliste/les_projets/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://tipes.wordpress.com/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100044v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gilliot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Jacques" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Benchochra" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Raux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100039v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617383v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Boulahmel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahima Djelil" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leray" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Smits" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-63031-6_12" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070168v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Sadallah" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011839800003470" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136276v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Karmann" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100923v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Teresa Segarra" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Reba&#239;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04285013v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Smits" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100921v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784588v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794749v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Roche" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Pentecouteau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bertrand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783674v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Iksal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Quelennec" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vermeulen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16290-9_54" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03325733v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Garlatti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208393v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wahiu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brisson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beugnard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010396901560162" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03347644v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Charbey" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bothorel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86436-1_7" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471954v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Segarra Montesinos" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02529996v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827071v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kieffer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Eneau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Lameul" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3184558.3193129" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019512v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Mawas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhardt Euler" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pascual" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21151-6_22" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183389v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Dabbebi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007693102600267" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183398v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El-Mawas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007861205730581" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086306v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317823v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ruffieux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-36683-4_41" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273254v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770041v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006816703310339" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897914v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Magloire Medou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3286689.3286693" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147248v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kiffer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Lameul" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Desmontils" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522956v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Nagels" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Abel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Acensio" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Algave" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574127v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeth May" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006325601200131" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770009v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574104v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Serrano-Alvarado" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Skaf-Molli" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006387506610670" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355267v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184848v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188544v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Texier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lagrange" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Simon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Briand" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066267v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065951v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073194v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065931v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184991v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Carolan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Magnin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;line Grolleau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vaufrey" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010171v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942448v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Belen-Sapia" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942447v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnin Morgan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066332v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065936v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854767v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lezoray" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709445v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175593v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka Chun Anthony Lee" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guelec" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709452v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175561v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuong Pham Nguyen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504199v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945155v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Laub&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515369v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Phung Khac" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveline Kabore" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954227v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565845v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Th&#233;paut" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490386v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161447v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439838v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140974v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161959v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162371v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163720v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163444v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Landrac" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701147v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Rouvrais" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161893v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tram Huu Truong" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165666v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164533v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165845v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Beloued" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Andr&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797530v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Ormrod" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170085v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maill&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Madec" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Guyomar" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169746v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725618v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Degrugillier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Houcke" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173047v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Douin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797531v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Graton" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893779v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797535v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797533v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709442v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893776v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173809v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Kocik" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arben Cela" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174374v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992285v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysta P&#233;lissier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Marzin-Janvier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.31.1.0" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788876v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.31.1.3" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070529v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijlt.2024.137899" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167146v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01802224v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bruillard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941752v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282448v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00779-010-0356-y" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PBTMFJF9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135439v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281687v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724734v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mallet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03043790500429500" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797545v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130846v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02251324v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199628v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04414695v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919609v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tanguy" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Faou" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://recherche.imt-atlantique.fr/tel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04414695" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://itypa.mooc.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.enst-bretagne.fr/formations/ingenieur_generaliste/les_projets/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://tipes.wordpress.com/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100044v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gilliot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Jacques" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Benchochra" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Raux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100039v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617383v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Boulahmel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahima Djelil" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leray" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Smits" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-63031-6_12" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100921v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Sadallah" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070168v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011839800003470" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136276v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Karmann" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100923v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Teresa Segarra" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Reba&#239;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04285013v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Smits" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783674v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Iksal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Quelennec" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vermeulen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16290-9_54" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784588v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794749v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Roche" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Pentecouteau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bertrand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03347644v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brisson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Charbey" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bothorel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86436-1_7" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03325733v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Garlatti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208393v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wahiu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beugnard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010396901560162" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471954v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Segarra Montesinos" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02529996v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273254v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Mawas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019512v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhardt Euler" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pascual" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21151-6_22" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183389v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Dabbebi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007693102600267" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183398v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El-Mawas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007861205730581" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827071v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kieffer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Eneau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Lameul" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3184558.3193129" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086306v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317823v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ruffieux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-36683-4_41" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770041v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006816703310339" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897914v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Magloire Medou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3286689.3286693" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147248v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kiffer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Lameul" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Desmontils" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574104v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Serrano-Alvarado" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Skaf-Molli" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006387506610670" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522956v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Nagels" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Abel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Acensio" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Algave" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574127v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeth May" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006325601200131" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770009v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355267v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184848v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188544v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Texier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lagrange" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Simon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Briand" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065951v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073194v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066267v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065931v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184991v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Carolan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Magnin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;line Grolleau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vaufrey" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010171v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942448v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Belen-Sapia" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942447v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnin Morgan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066332v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065936v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854767v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lezoray" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175561v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuong Pham Nguyen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709445v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175593v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka Chun Anthony Lee" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guelec" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709452v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945155v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Laub&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515369v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Phung Khac" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveline Kabore" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954227v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565845v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Th&#233;paut" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504199v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490386v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161447v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439838v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161959v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140974v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162371v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163720v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163444v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Landrac" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161893v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tram Huu Truong" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701147v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Rouvrais" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165666v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164533v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165845v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Beloued" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Andr&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170085v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maill&#233;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Madec" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Guyomar" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797530v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Ormrod" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169746v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797531v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Graton" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Degrugillier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725618v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Houcke" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173047v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Douin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893779v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797535v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709442v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797533v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893776v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173809v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Kocik" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arben Cela" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174374v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992285v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysta P&#233;lissier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Marzin-Janvier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.31.1.0" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070529v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijlt.2024.137899" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788876v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.31.1.3" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167146v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01802224v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bruillard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941752v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282448v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00779-010-0356-y" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PBTMFJF9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135439v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724734v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mallet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03043790500429500" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281687v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797545v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130846v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02251324v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199628v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04414695v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919609v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tanguy" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Faou" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>