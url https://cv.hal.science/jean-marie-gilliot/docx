--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.666666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Marie Gilliot </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot - maître de conférences, HDR, en Informatique & EIAH</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maître de conférences à Télécom Bretagne depuis 2002, j'œuvre notamment dans l'innovation pédagogique.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coté recherche, ma </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">thématique est EIAH (TEL in english)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mon habilitation à diriger des recherches s'appelle </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;quot;Vers des EIAH ouverts et capacitants&amp;quot;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">En charge d'animer la réflexion sur la place des MOOC au sein de l'Institut Mines-Télécom de 2013 à 2015 ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-concepteur et co-animateur du premier MOOC francophone </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ITyPA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">(Internet Tout y Est Pour Apprendre) ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coordinateur des enseignements par projets (domaine </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PePS &amp;quot;Projets et Pratiques Scientifiques&amp;quot;</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) au sein de Télécom Bretagne de 2007 à 2013 ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Conférencier - Formateur pour les enseignants, notamment à l'UbO/URAFF ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Vous trouverez réflexions, et retours d'expériences sur mon blog </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques Innovantes Pour l'Enseignement Supérieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (79)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte de l’IA Générative pour le jeune chercheur – un cours pour s’approprier une transformation numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Benchochra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QPES Questions de Pédagogie dans l'Enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Brest (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05100044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer l'esprit critique : un impératif pour l'enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QPES Questions de Pédagogie dans l'Enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Brest (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05100039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining Discriminative Sequential Patterns of Self-regulated Learners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Boulahmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahima Djelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Smits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITS 2024: 20th International Conference on Intelligent Tutoring Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Thessalonique, Greece. pp.137-149, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-63031-6_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outiller la conception participative et générative de tableaux de bord d'apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Sadallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH 2023 : 11ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Technologies de l’Information pour l’Éducation et la Formation, Jun 2023, BREST, France. pp.56-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04100921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating LADs that Make Sense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Sadallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSEDU2023: 15th International Conference on Computer Supported Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Prague, Czech Republic. pp.35-46, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0011839800003470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04070168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner la transition écologique et sociétale, un renouvellement des postures ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Karmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QPES 2023 : colloque Questions de Pédagogie dans l'Enseignement Supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lausanne, Jun 2023, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un dispositif de suivi des apprentissages pour soutenir l'orchestration de la classe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Sadallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Rebaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH 2023 : 11ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Technologies de l’Information pour l’Éducation et la Formation, Jun 2023, BREST, France. pp.356-359</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04100923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Skill-based Self-Regulated Learning Recommendation System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Boulahmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahima Djelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Smits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoral Consortium of the 18th European Conference on Technology Enhanced Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing LADs That Promote Sensemaking: A Participatory Tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Sadallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Iksal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Quelennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vermeulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EC-TEL 2022: European Conference on Technology Enhanced Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Toulouse, France. pp.587-593, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-16290-9_54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une Approche Éthique pour la Prédiction Automatique du Risque d'Échec Scolaire ⋆</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahima Djelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnements Informatiques pour l’Apprentissage Humain et Intelligence Artificielle (EIAH &amp; IA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Étienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’autorégulation des apprentissages dans une formation pour adulte. L’exemple de la demande d’aide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Pentecouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahima Djelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international d’Actualité de la Recherche en Éducation et en Formation (AREF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing Peer Assessment Interactions and Their Temporal Dynamics Using a Graphlet-Based Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahima Djelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Charbey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bothorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EC-TEL 2021: European Conference on Technology Enhanced Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, En ligne (Bozen-Bolzano), Italy. pp.82-95, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-86436-1_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting Self-Regulation Learning Using a Bayesian Approach. Some Preliminary Insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahima Djelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Artificial Intelligence IJCAI-21, Workshop Artificial Intelligence for Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Montreal (virtual), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing Student Engagement in an Online Course in the Context of Hybrid Learning Environment. An Empirical Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Wahiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahima Djelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSEDU 2021 - 13th International Conference on Computer Supported Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, On line, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0010396901560162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03208393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche didactique pour l'introduction de la Programmation Orientée-Objet en classe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahima Djelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Teresa Segarra Montesinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DIDAPRO-8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche didactique pour l'introduction de la Programmation Orientée-Objet en classe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahima Djelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Teresa Segarra Montesinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DIDAPRO 8 – DIDASTIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02529996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrer le temps long dans les EIAH pour développer le pouvoir d'agir des apprenants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Mawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH 2019 : 9ème Conférence sur les Environnements Informatiques pour l’Apprentissage Humain. Atelier 8 : Caractériser les EIAH orientés ATLV ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">As One Size Doesn’t Fit All, Personalized Massive Open Online Courses Are Required</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Mawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pascual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSEDU 2018: 10th International Conference Computer Supported Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Funchal, Portugal. pp.470-488, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-21151-6_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04019512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User Centered Approach for Learning analytics Dashboard Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Dabbebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Iksal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSEDU 2019 : 11th International Conference on Computer Supported Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Heraklion, Greece. pp.260-267, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0007693102600267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Functional and Technical Architecture for e-Exams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El-Mawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Teresa Segarra Montesinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Karmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSEDU 2019 : 11th International Conference on Computer Supported Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Heraklion, Greece. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0007861205730581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Learner Models, Trust and Knowledge Management for Life Long Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Kieffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genevieve Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WWW '18: The Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Lyon, France. pp.1019, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3184558.3193129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04827071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un environnement de gestion personnelle et collective des données d’apprentissage au service du pouvoir d’agir des apprenants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche CIREL : Formation des adultes et Environnements Informatiques pour l'Apprentissage Humain, Apr 2019, Lille, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02086306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roles in social interactions: graphlets in temporal networks applied to learning analytics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Charbey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bothorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ruffieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPLEX NETWORKS 2019 : 8th International Conference on Complex Networks and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Lisbon, Portugal. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-36683-4_41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Personalized Content in Massive Open Online Courses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Mawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pascual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Computer Supported Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Funchal, Portugal. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0006816703310339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception participative de tableaux de bord d'apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Iksal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Magloire Medou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Dabbebi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM'18 : 30e Conférence Francophone sur l'Interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Brest, France. pp. 119-127, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3286689.3286693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implement a Lifelong Learning Approach to Enhance Learner’s Autonomy Skills within an Apprenticeship Programme in Higher Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Kiffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Pentecouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Desmontils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interaction, learning and professional development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EARLI SIG 14, Sep 2018, Genève, Switzerland. https://www.unige.ch/earlisig14/index.php/download_file/view/39/138/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Self-Regulated Learning in a Lifelong Learning Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Mawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Skaf-Molli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSEDU 2017 : 9th International Conference on Computer Supported Education - Special Session Lifelong Learning </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Porto, Portugal. pp.661 - 670, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0006387506610670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment créer des environnements d'apprentissage formels, non formels, informels au service des apprenants pour accroître leur pouvoir d'agir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Nagels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Abel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Acensio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Algave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orphée Rendez-vous réseau d' e-Education (ORPHEE RDV 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Font Romeu, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Adaptive Dashboards for Learning Analytic: An Approach for Conceptual Design and implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Dabbebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Iksal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeth May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Computer Supported Education (CSEDU 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Porto, Portugal. pp.120-131, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0006325601200131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pédagogie active : quelques formes emblématiques et alternatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Défi&amp;Co du CESI : « Penser la Formation aujourd’hui : un nouveau paradigme »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Paris France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Personal infrastructure to manage long term open learner models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Mawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALE 2016 : Workshop on Personalization Approaches in Learning Environments, part of 24th ACM Conference on User Modeling, Adaptation and Personalisation (UMAP 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Halifax, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se construire dans un web en constante évolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ina DLweb 2015 : Les ateliers de recherche méthodologique du dépôt légal du web à l’Ina - Atelier #1 Saison 6 : Le renouveau du web pédagogique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrer des MOOC dans une formation d'ingénieurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QPES 2015 : questions de Pédagogies dans l'Enseignement Supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOOC jeu d'acteurs, de l'expérimentation à la mise en réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séance de l'Académie des technologies : Formation en ligne : FLOT's &amp; MOOC'S</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOOC : de l'expérimentation à la mise en réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CGE - Conférence des Grandes Ecoles - commission Formation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to promote and support MOOCs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMOOCs 2014 : 2nd MOOC European stakeholders summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moi je MOOC, et vous ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées pédagogiques de la Société Informatique de France 2014 : Informatique et MOOC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un MOOC et ses partenaires - Remettre l'humain dans le massif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Carolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Céline Grolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vaufrey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TICE 2014 : 9ème colloque des Technologies de l'Information et de la Communication pour l'Enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Béziers, France. pp.1 - 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering MOOCs for Future Engineers: Integrating MOOCs into Formal Learning Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Carolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMOOCs 2014 : 2nd MOOC European stakeholders summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept de iMOOC pour une ouverture maîtrisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Rebaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Belen-Sapia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH 2013 : atelier thématique MOOC - Massive Open Online Course - État des lieux de la recherche francophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Toulouse, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00942448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ITyPA, un premier MOOC francophone et connectiviste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Céline Grolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnin Morgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vaufrey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QPES 2013 : colloque questions de pédagogies dans l'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Sherbrooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00942447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique au coeur des espaces d'apprentissage : de la salle de cours au MOOC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Printemps des TICE 2013 : le numérique au cœur des espaces d'apprentissage : de la salle de cours au MOOC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOOC, état des lieux d'un nouveau mode d'apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUTice 2013 : journées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Dynamic Adaptations using Augmented Feature Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Lezoray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAC 2013 : 28th Symposium On Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Coimbra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00854767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mobile Learning Scenario improvement for HST Inquiry Based learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Rebaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuong Pham Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Emerging Web Technologies, Facing the Future of Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01175561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écritures collaboratives pour des cours ouverts sur le web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIUEN : Colloque international de l'université à l'ère du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A collaborative development process for adaptive service deployments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ka Chun Anthony Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Guelec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STEW 2012 : Second International Software Technology Exchange Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01175593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aborder l'innovation numérique à travers l'environnement mobile des étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bothorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNUM12 : Fac en poche - État des lieux du mobile-learning à l'université</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A collaborative pervasive IBST scenario with semantic facilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuong Pham Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Future Learning Landscapes : Towards the Convergence of Pervasive and Contextual computing, Global Social Media and Semantic Web in Technology Enhanced Learning at ECTEL 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Runtime evolution of distributed software architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Phung Khac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eveline Kabore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Conference on Software Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00515369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of digital literacy on the engineer curriculum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDIO 2010 : 6th International conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00954227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A design process enabling adaptation and customization of services for the elderly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Lezoray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Phung Khac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thépaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWAAL-2010 : International Workshop on Ambient Assisted Living</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Valancia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web 2.0 : litéracie numérique et formation d'ingénieurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée CEFI : les écoles d'ingénieurs à l'heure du web 2.0</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ressources éducatives se développeront en réseau(x)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées numériques 2010 " Enseigner et le numérique ? "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00490386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une architecture de composants répartis adaptables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Phung Khac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAL 2009 : conférence francophone sur les architectures logicielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Nancy, France. pp.73 - 85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An adaptive and context-aware architecture for future pervasive learning environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Future Learning Landscapes : Towards the Convergence of Pervasive and Contextual computing, Global Social Media and Semantic Web in Technology Enhanced Learning" at ECTEL'09 conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00439838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-driven development of component-based adaptive distributed applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Phung Khac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dependable and adaptive distributed systems track of the 23rd ACM symposium on applied computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Fortaleza, Brazil. pp.2186 - 2191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture-based refinement process to support distributed dynamic adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Phung Khac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autonomous and spontaneous networks 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic composition and adaptation in adapt-medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Phung Khac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on autonomic and SELF-adaptive systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Gijon, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model-driven architecture-based approach to adaptable and evolvable distributed collaborations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Phung Khac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoral Symposium of MoDELS'08 : 11th ACM/IEEE international conference on model driven engineering languages and systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Project-based learning framework and engineering competencies in a French Grande Ecole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Landrac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International CDIO conference: Active engineering education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Gent, Belgium. pp.1 - 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un système adaptatif de placement de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tram Huu Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFSE '6 : conférence française sur les systèmes d'sxploitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Fribourg, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre avec le Web 2.0 : formuler, communiquer et s'intégrer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vème colloque "Questions de pédagogies dans l'enseignement supérieur : enseigner, étudier dans le supérieur : pratiques pédagogiques et finalités éducatives"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Brest, France. pp.793-799</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00701147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model of self-adaptive distributed components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Phung Khac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCAT'07 : 4th workshop on coordination and adaptation techniques for software entities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former des jeunes ingénieurs en formation initiale : gérer la progression de l'apprentissage par projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Landrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thépaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Colloque "Questions de pédagogies dans l'enseignement supérieur"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Louvain-La-Neuve, Belgique. pp.547 - 555</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une réplication de données sensible au contexte d'exécution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Beloued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOTERE'2006 : Nouvelles Technologies pour la Répartition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrating Learn-by-Doing Engineering Curricula to Blended Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Maillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Guyomar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ED-MEDIA'05, World AACE Conference on Educational Multimedia, Hypermedia and Telecommunications (Association for the Advancement of Computing in Education)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séances de démarrage : mise en exergue des objectifs en pédagogie par projets.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Ormrod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e colloque Pédagogie par projet dans l'enseignement supérieur : "nouveaux contextes, nouvelles compétences ", Juin, Ecole Centrale de Lille, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Lille, France. pp.287-291</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic data replication and consistency in mobile environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Beloued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MDS 2005 : 2nd International Doctoral Symposium on Middleware'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic Simulations within a Polymorph Pedagogical Canvas for Online Eduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Graton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Degrugillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSES 2004 : IEEE International Conference on Signals and Electronic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement de curriculum : le projet comme bras de levier en pédagogie active</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Degrugillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Houcke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Landrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème congrès de l'AIPU (Association internationale de pédagogie universitaire)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Univ. Cadi Ayyad, Marrakech, Maroc. pp.157 - 158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pattern Oriented Lightweight Middleware for Smartcards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Douin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 6th Smart Card Research and Advanced Application Conference (CARDIS 04)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active pedagogy as an essential complement for project based learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Landrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Degrugillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Houcke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th international workshop on active learning and education ALE (SEFI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Nantes, France. pp.26 - 30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un canevas pédagogique pour des leçons en ligne basées sur la simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème congrès de l'AIPU : association internationale de pédagogie universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Marrakech, Maroc. pp.202-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissages projets par le projet, quelles compétences développées ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Degrugillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Houcke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Landrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème congrès de l'Association internationale de pédagogie universitaire (AIPU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Marrakech, Maroc. pp.174 - 175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pedagogical Canvas for On-line Simulation-based Lessons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ED-MEDIA 2004, World AACE conference on Educational Multimedia, Hypermedia and Telecommunications (Association for the Advancement of Computing in Education)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Lugano, Switzerland. pp.3727-3732</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The project 'Introduction to Complex Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Landrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Degrugillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Houcke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th international workshop on active learning and education ALE, 6-9 juin, Nantes, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Nantes, France. pp.50 - 53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de synthèse / une articulation entre enseignement et projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Kocik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arben Cela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de pédagogies dans l'enseignement supérieur : réflexions, projets et pratiques : actes du 2e colloque organisé par l'ENSIETA et l'ENST Bretagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Brest, France. pp.147 - 151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaboration patterns for networked embedded servers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Douin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETFA 2003 : 9th IEEE International Conference on Emerging Technologies and Factory Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Lisbon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édito numéro spécial « EIAH 2023 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysta Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Iksal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Marzin-Janvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 31 (1), pp.7-9. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23709/sticef.31.1.0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for co-designing effective LADs supporting sensemaking and decision making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Sadallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Learning Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (1), pp.109-130. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/ijlt.2024.137899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04070529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser et outiller la conception participative et générative de tableaux de bord d'apprentissage soutenant la création de sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Sadallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Numéro spécial Sélection de la conférence EIAH 2023, 31 (1), </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23709/sticef.31.1.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04788876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Learners’ Autonomy With E-Portfolios And Open Learner Models: A Literature Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Kiffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education Thinking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1 (1), pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches actuelles sur les MOOC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bruillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des formations gratuites et en accès libre sur Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour la science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 431, pp.34-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design process enabling adaptation in pervasive heterogeneous contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Lezoray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Phung Khac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thépaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Personal and Ubiquitous Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 15 (4), pp.353-363. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00779-010-0356-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ingénierie dirigée par les modèles pour la conception d'applications à architectures réparties adaptables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Phung Khac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30 (1/2011)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mixed project-based learning framework: preparing and developing student competencies in a French Grande Ecole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Ormrod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Landrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Engineering Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 31 (1), pp.83-93. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03043790500429500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Works in Progress: The 2nd International Middleware Doctoral Symposium ; Context-aware replication and consistency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Beloued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Distributed Systems Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 7 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tackling Mobile & Pervasive Learning in IBST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuong Pham Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Rebaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Methods for Science Education: Hisrtory of Science, ICT and Inquiry Based Science Teaching</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FFranck &amp; Timme, pp.161-180, 2012, Verlag fur wissenschaftLiche Literatur, 978-3-86596-354-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse d’une stratégie d’autorégulation : la recherche d’aide dans l’apprentissage de la programmation sur une plateforme d’apprentissage en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahima Djelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH2023 : 11ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Brest, France. , Actes de la onzième Conférence sur les Environnements Informatiques pour l’Apprentissage Humain (EIAH), 2023, https://eiah2023.sciencesconf.org/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une personnalisation du contenu des MOOCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Mawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02251324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fostering Collaborative and Creative Design of Learning Dashboards: An Empowered Participatory Approach and Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Sadallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des EIAH ouverts et capacitants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain. Université de Bretagne Occidentale, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04414695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riposte Créative Pédagogique pour agir en coopération ouverte face à la crise du COVID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Faou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId213"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.666666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Marie Gilliot </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot - maître de conférences, HDR, en Informatique & EIAH</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maître de conférences à Télécom Bretagne depuis 2002, j'œuvre notamment dans l'innovation pédagogique.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coté recherche, ma </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">thématique est EIAH (TEL in english)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mon habilitation à diriger des recherches s'appelle </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;quot;Vers des EIAH ouverts et capacitants&amp;quot;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">En charge d'animer la réflexion sur la place des MOOC au sein de l'Institut Mines-Télécom de 2013 à 2015 ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-concepteur et co-animateur du premier MOOC francophone </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ITyPA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">(Internet Tout y Est Pour Apprendre) ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coordinateur des enseignements par projets (domaine </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PePS &amp;quot;Projets et Pratiques Scientifiques&amp;quot;</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) au sein de Télécom Bretagne de 2007 à 2013 ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Conférencier - Formateur pour les enseignants, notamment à l'UbO/URAFF ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Vous trouverez réflexions, et retours d'expériences sur mon blog </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques Innovantes Pour l'Enseignement Supérieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (79)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte de l’IA Générative pour le jeune chercheur – un cours pour s’approprier une transformation numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Benchochra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QPES Questions de Pédagogie dans l'Enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Brest (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05100044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer l'esprit critique : un impératif pour l'enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QPES Questions de Pédagogie dans l'Enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Brest (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05100039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining Discriminative Sequential Patterns of Self-regulated Learners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Boulahmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahima Djelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Smits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITS 2024: 20th International Conference on Intelligent Tutoring Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Thessalonique, Greece. pp.137-149, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-63031-6_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outiller la conception participative et générative de tableaux de bord d'apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Sadallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH 2023 : 11ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Technologies de l’Information pour l’Éducation et la Formation, Jun 2023, BREST, France. pp.56-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04100921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating LADs that Make Sense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Sadallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSEDU2023: 15th International Conference on Computer Supported Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Prague, Czech Republic. pp.35-46, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0011839800003470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04070168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner la transition écologique et sociétale, un renouvellement des postures ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Karmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QPES 2023 : colloque Questions de Pédagogie dans l'Enseignement Supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lausanne, Jun 2023, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un dispositif de suivi des apprentissages pour soutenir l'orchestration de la classe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Sadallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Rebaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH 2023 : 11ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Technologies de l’Information pour l’Éducation et la Formation, Jun 2023, BREST, France. pp.356-359</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04100923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Skill-based Self-Regulated Learning Recommendation System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Boulahmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahima Djelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Smits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoral Consortium of the 18th European Conference on Technology Enhanced Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing LADs That Promote Sensemaking: A Participatory Tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Sadallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Iksal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Quelennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vermeulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EC-TEL 2022: European Conference on Technology Enhanced Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Toulouse, France. pp.587-593, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-16290-9_54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une Approche Éthique pour la Prédiction Automatique du Risque d'Échec Scolaire ⋆</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahima Djelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnements Informatiques pour l’Apprentissage Humain et Intelligence Artificielle (EIAH &amp; IA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Étienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’autorégulation des apprentissages dans une formation pour adulte. L’exemple de la demande d’aide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Pentecouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahima Djelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international d’Actualité de la Recherche en Éducation et en Formation (AREF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing Peer Assessment Interactions and Their Temporal Dynamics Using a Graphlet-Based Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahima Djelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Charbey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bothorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EC-TEL 2021: European Conference on Technology Enhanced Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, En ligne (Bozen-Bolzano), Italy. pp.82-95, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-86436-1_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing Student Engagement in an Online Course in the Context of Hybrid Learning Environment. An Empirical Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Wahiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahima Djelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSEDU 2021 - 13th International Conference on Computer Supported Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, On line, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0010396901560162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03208393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting Self-Regulation Learning Using a Bayesian Approach. Some Preliminary Insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahima Djelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Artificial Intelligence IJCAI-21, Workshop Artificial Intelligence for Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Montreal (virtual), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche didactique pour l'introduction de la Programmation Orientée-Objet en classe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahima Djelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Teresa Segarra Montesinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DIDAPRO 8 – DIDASTIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02529996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche didactique pour l'introduction de la Programmation Orientée-Objet en classe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahima Djelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Teresa Segarra Montesinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DIDAPRO-8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrer le temps long dans les EIAH pour développer le pouvoir d'agir des apprenants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Mawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH 2019 : 9ème Conférence sur les Environnements Informatiques pour l’Apprentissage Humain. Atelier 8 : Caractériser les EIAH orientés ATLV ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Learner Models, Trust and Knowledge Management for Life Long Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Kieffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genevieve Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WWW '18: The Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Lyon, France. pp.1019, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3184558.3193129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04827071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Functional and Technical Architecture for e-Exams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El-Mawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Teresa Segarra Montesinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Karmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSEDU 2019 : 11th International Conference on Computer Supported Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Heraklion, Greece. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0007861205730581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">As One Size Doesn’t Fit All, Personalized Massive Open Online Courses Are Required</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Mawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pascual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSEDU 2018: 10th International Conference Computer Supported Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Funchal, Portugal. pp.470-488, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-21151-6_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04019512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User Centered Approach for Learning analytics Dashboard Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Dabbebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Iksal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSEDU 2019 : 11th International Conference on Computer Supported Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Heraklion, Greece. pp.260-267, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0007693102600267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un environnement de gestion personnelle et collective des données d’apprentissage au service du pouvoir d’agir des apprenants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche CIREL : Formation des adultes et Environnements Informatiques pour l'Apprentissage Humain, Apr 2019, Lille, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02086306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roles in social interactions: graphlets in temporal networks applied to learning analytics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Charbey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bothorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ruffieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPLEX NETWORKS 2019 : 8th International Conference on Complex Networks and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Lisbon, Portugal. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-36683-4_41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Personalized Content in Massive Open Online Courses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Mawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pascual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Computer Supported Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Funchal, Portugal. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0006816703310339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception participative de tableaux de bord d'apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Iksal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Magloire Medou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Dabbebi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM'18 : 30e Conférence Francophone sur l'Interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Brest, France. pp. 119-127, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3286689.3286693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implement a Lifelong Learning Approach to Enhance Learner’s Autonomy Skills within an Apprenticeship Programme in Higher Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Kiffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Pentecouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Desmontils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interaction, learning and professional development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EARLI SIG 14, Sep 2018, Genève, Switzerland. https://www.unige.ch/earlisig14/index.php/download_file/view/39/138/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Self-Regulated Learning in a Lifelong Learning Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Mawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Skaf-Molli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSEDU 2017 : 9th International Conference on Computer Supported Education - Special Session Lifelong Learning </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Porto, Portugal. pp.661 - 670, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0006387506610670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment créer des environnements d'apprentissage formels, non formels, informels au service des apprenants pour accroître leur pouvoir d'agir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Nagels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Abel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Acensio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Algave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orphée Rendez-vous réseau d' e-Education (ORPHEE RDV 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Font Romeu, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Adaptive Dashboards for Learning Analytic: An Approach for Conceptual Design and implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Dabbebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Iksal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeth May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Computer Supported Education (CSEDU 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Porto, Portugal. pp.120-131, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0006325601200131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pédagogie active : quelques formes emblématiques et alternatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Défi&amp;Co du CESI : « Penser la Formation aujourd’hui : un nouveau paradigme »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Paris France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Personal infrastructure to manage long term open learner models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Mawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALE 2016 : Workshop on Personalization Approaches in Learning Environments, part of 24th ACM Conference on User Modeling, Adaptation and Personalisation (UMAP 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Halifax, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se construire dans un web en constante évolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ina DLweb 2015 : Les ateliers de recherche méthodologique du dépôt légal du web à l’Ina - Atelier #1 Saison 6 : Le renouveau du web pédagogique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrer des MOOC dans une formation d'ingénieurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QPES 2015 : questions de Pédagogies dans l'Enseignement Supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to promote and support MOOCs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMOOCs 2014 : 2nd MOOC European stakeholders summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOOC : de l'expérimentation à la mise en réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CGE - Conférence des Grandes Ecoles - commission Formation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOOC jeu d'acteurs, de l'expérimentation à la mise en réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séance de l'Académie des technologies : Formation en ligne : FLOT's &amp; MOOC'S</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moi je MOOC, et vous ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées pédagogiques de la Société Informatique de France 2014 : Informatique et MOOC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un MOOC et ses partenaires - Remettre l'humain dans le massif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Carolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Céline Grolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vaufrey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TICE 2014 : 9ème colloque des Technologies de l'Information et de la Communication pour l'Enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Béziers, France. pp.1 - 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering MOOCs for Future Engineers: Integrating MOOCs into Formal Learning Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Carolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMOOCs 2014 : 2nd MOOC European stakeholders summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept de iMOOC pour une ouverture maîtrisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Rebaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Belen-Sapia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH 2013 : atelier thématique MOOC - Massive Open Online Course - État des lieux de la recherche francophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Toulouse, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00942448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ITyPA, un premier MOOC francophone et connectiviste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Céline Grolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnin Morgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vaufrey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QPES 2013 : colloque questions de pédagogies dans l'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Sherbrooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00942447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique au coeur des espaces d'apprentissage : de la salle de cours au MOOC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Printemps des TICE 2013 : le numérique au cœur des espaces d'apprentissage : de la salle de cours au MOOC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOOC, état des lieux d'un nouveau mode d'apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUTice 2013 : journées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Dynamic Adaptations using Augmented Feature Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Lezoray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAC 2013 : 28th Symposium On Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Coimbra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00854767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mobile Learning Scenario improvement for HST Inquiry Based learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Rebaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuong Pham Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Emerging Web Technologies, Facing the Future of Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01175561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écritures collaboratives pour des cours ouverts sur le web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIUEN : Colloque international de l'université à l'ère du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A collaborative development process for adaptive service deployments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ka Chun Anthony Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Guelec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STEW 2012 : Second International Software Technology Exchange Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01175593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aborder l'innovation numérique à travers l'environnement mobile des étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bothorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNUM12 : Fac en poche - État des lieux du mobile-learning à l'université</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web 2.0 : litéracie numérique et formation d'ingénieurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée CEFI : les écoles d'ingénieurs à l'heure du web 2.0</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of digital literacy on the engineer curriculum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDIO 2010 : 6th International conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00954227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A design process enabling adaptation and customization of services for the elderly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Lezoray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Phung Khac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thépaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWAAL-2010 : International Workshop on Ambient Assisted Living</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Valancia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A collaborative pervasive IBST scenario with semantic facilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuong Pham Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Future Learning Landscapes : Towards the Convergence of Pervasive and Contextual computing, Global Social Media and Semantic Web in Technology Enhanced Learning at ECTEL 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Runtime evolution of distributed software architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Phung Khac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eveline Kabore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Conference on Software Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00515369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ressources éducatives se développeront en réseau(x)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées numériques 2010 " Enseigner et le numérique ? "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00490386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une architecture de composants répartis adaptables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Phung Khac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAL 2009 : conférence francophone sur les architectures logicielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Nancy, France. pp.73 - 85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An adaptive and context-aware architecture for future pervasive learning environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Future Learning Landscapes : Towards the Convergence of Pervasive and Contextual computing, Global Social Media and Semantic Web in Technology Enhanced Learning" at ECTEL'09 conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00439838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture-based refinement process to support distributed dynamic adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Phung Khac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autonomous and spontaneous networks 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-driven development of component-based adaptive distributed applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Phung Khac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dependable and adaptive distributed systems track of the 23rd ACM symposium on applied computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Fortaleza, Brazil. pp.2186 - 2191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic composition and adaptation in adapt-medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Phung Khac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on autonomic and SELF-adaptive systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Gijon, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model-driven architecture-based approach to adaptable and evolvable distributed collaborations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Phung Khac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoral Symposium of MoDELS'08 : 11th ACM/IEEE international conference on model driven engineering languages and systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Project-based learning framework and engineering competencies in a French Grande Ecole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Landrac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International CDIO conference: Active engineering education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Gent, Belgium. pp.1 - 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un système adaptatif de placement de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tram Huu Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFSE '6 : conférence française sur les systèmes d'sxploitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Fribourg, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre avec le Web 2.0 : formuler, communiquer et s'intégrer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vème colloque "Questions de pédagogies dans l'enseignement supérieur : enseigner, étudier dans le supérieur : pratiques pédagogiques et finalités éducatives"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Brest, France. pp.793-799</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00701147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model of self-adaptive distributed components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Phung Khac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCAT'07 : 4th workshop on coordination and adaptation techniques for software entities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former des jeunes ingénieurs en formation initiale : gérer la progression de l'apprentissage par projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Landrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thépaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Colloque "Questions de pédagogies dans l'enseignement supérieur"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Louvain-La-Neuve, Belgique. pp.547 - 555</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une réplication de données sensible au contexte d'exécution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Beloued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOTERE'2006 : Nouvelles Technologies pour la Répartition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séances de démarrage : mise en exergue des objectifs en pédagogie par projets.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Ormrod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e colloque Pédagogie par projet dans l'enseignement supérieur : "nouveaux contextes, nouvelles compétences ", Juin, Ecole Centrale de Lille, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Lille, France. pp.287-291</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrating Learn-by-Doing Engineering Curricula to Blended Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Maillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Guyomar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ED-MEDIA'05, World AACE Conference on Educational Multimedia, Hypermedia and Telecommunications (Association for the Advancement of Computing in Education)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic data replication and consistency in mobile environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Beloued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MDS 2005 : 2nd International Doctoral Symposium on Middleware'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement de curriculum : le projet comme bras de levier en pédagogie active</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Degrugillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Houcke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Landrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème congrès de l'AIPU (Association internationale de pédagogie universitaire)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Univ. Cadi Ayyad, Marrakech, Maroc. pp.157 - 158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pattern Oriented Lightweight Middleware for Smartcards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Douin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 6th Smart Card Research and Advanced Application Conference (CARDIS 04)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic Simulations within a Polymorph Pedagogical Canvas for Online Eduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Graton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Degrugillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSES 2004 : IEEE International Conference on Signals and Electronic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active pedagogy as an essential complement for project based learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Landrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Degrugillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Houcke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th international workshop on active learning and education ALE (SEFI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Nantes, France. pp.26 - 30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un canevas pédagogique pour des leçons en ligne basées sur la simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème congrès de l'AIPU : association internationale de pédagogie universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Marrakech, Maroc. pp.202-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissages projets par le projet, quelles compétences développées ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Degrugillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Houcke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Landrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème congrès de l'Association internationale de pédagogie universitaire (AIPU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Marrakech, Maroc. pp.174 - 175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pedagogical Canvas for On-line Simulation-based Lessons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ED-MEDIA 2004, World AACE conference on Educational Multimedia, Hypermedia and Telecommunications (Association for the Advancement of Computing in Education)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Lugano, Switzerland. pp.3727-3732</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The project 'Introduction to Complex Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Landrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Degrugillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Houcke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th international workshop on active learning and education ALE, 6-9 juin, Nantes, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Nantes, France. pp.50 - 53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de synthèse / une articulation entre enseignement et projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Kocik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arben Cela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de pédagogies dans l'enseignement supérieur : réflexions, projets et pratiques : actes du 2e colloque organisé par l'ENSIETA et l'ENST Bretagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Brest, France. pp.147 - 151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaboration patterns for networked embedded servers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Douin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETFA 2003 : 9th IEEE International Conference on Emerging Technologies and Factory Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Lisbon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édito numéro spécial « EIAH 2023 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysta Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Iksal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Marzin-Janvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 31 (1), pp.7-9. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23709/sticef.31.1.0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for co-designing effective LADs supporting sensemaking and decision making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Sadallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Learning Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (1), pp.109-130. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/ijlt.2024.137899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04070529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser et outiller la conception participative et générative de tableaux de bord d'apprentissage soutenant la création de sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Sadallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Numéro spécial Sélection de la conférence EIAH 2023, 31 (1), </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23709/sticef.31.1.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04788876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Learners’ Autonomy With E-Portfolios And Open Learner Models: A Literature Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Kiffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education Thinking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1 (1), pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches actuelles sur les MOOC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bruillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des formations gratuites et en accès libre sur Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour la science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 431, pp.34-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ingénierie dirigée par les modèles pour la conception d'applications à architectures réparties adaptables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Phung Khac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30 (1/2011)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design process enabling adaptation in pervasive heterogeneous contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Lezoray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Phung Khac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thépaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Personal and Ubiquitous Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 15 (4), pp.353-363. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00779-010-0356-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Works in Progress: The 2nd International Middleware Doctoral Symposium ; Context-aware replication and consistency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Beloued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Distributed Systems Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 7 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mixed project-based learning framework: preparing and developing student competencies in a French Grande Ecole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Ormrod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Landrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Engineering Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 31 (1), pp.83-93. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03043790500429500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tackling Mobile & Pervasive Learning in IBST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuong Pham Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Rebaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Methods for Science Education: Hisrtory of Science, ICT and Inquiry Based Science Teaching</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FFranck &amp; Timme, pp.161-180, 2012, Verlag fur wissenschaftLiche Literatur, 978-3-86596-354-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse d’une stratégie d’autorégulation : la recherche d’aide dans l’apprentissage de la programmation sur une plateforme d’apprentissage en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahima Djelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH2023 : 11ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Brest, France. , Actes de la onzième Conférence sur les Environnements Informatiques pour l’Apprentissage Humain (EIAH), 2023, https://eiah2023.sciencesconf.org/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une personnalisation du contenu des MOOCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Mawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02251324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fostering Collaborative and Creative Design of Learning Dashboards: An Empowered Participatory Approach and Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Sadallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des EIAH ouverts et capacitants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain. Université de Bretagne Occidentale, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04414695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riposte Créative Pédagogique pour agir en coopération ouverte face à la crise du COVID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Faou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId213"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2C747AE6"/>
+    <w:nsid w:val="1DE5D15E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://recherche.imt-atlantique.fr/tel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04414695" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://itypa.mooc.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.enst-bretagne.fr/formations/ingenieur_generaliste/les_projets/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://tipes.wordpress.com/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100044v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gilliot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Jacques" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Benchochra" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Raux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100039v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617383v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Boulahmel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahima Djelil" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leray" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Smits" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-63031-6_12" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100921v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Sadallah" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070168v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011839800003470" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136276v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Karmann" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100923v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Teresa Segarra" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Reba&#239;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04285013v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Smits" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783674v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Iksal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Quelennec" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vermeulen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16290-9_54" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784588v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794749v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Roche" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Pentecouteau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bertrand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03347644v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brisson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Charbey" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bothorel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86436-1_7" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03325733v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Garlatti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208393v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wahiu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beugnard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010396901560162" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471954v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Segarra Montesinos" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02529996v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273254v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Mawas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019512v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhardt Euler" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pascual" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21151-6_22" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183389v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Dabbebi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007693102600267" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183398v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El-Mawas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007861205730581" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827071v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kieffer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Eneau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Lameul" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3184558.3193129" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086306v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317823v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ruffieux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-36683-4_41" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770041v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006816703310339" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897914v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Magloire Medou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3286689.3286693" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147248v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kiffer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Lameul" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Desmontils" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574104v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Serrano-Alvarado" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Skaf-Molli" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006387506610670" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522956v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Nagels" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Abel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Acensio" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Algave" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574127v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeth May" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006325601200131" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770009v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355267v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184848v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188544v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Texier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lagrange" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Simon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Briand" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065951v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073194v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066267v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065931v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184991v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Carolan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Magnin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;line Grolleau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vaufrey" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010171v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942448v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Belen-Sapia" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942447v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnin Morgan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066332v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065936v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854767v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lezoray" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175561v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuong Pham Nguyen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709445v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175593v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka Chun Anthony Lee" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guelec" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709452v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945155v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Laub&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515369v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Phung Khac" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveline Kabore" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954227v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565845v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Th&#233;paut" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504199v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490386v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161447v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439838v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161959v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140974v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162371v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163720v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163444v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Landrac" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161893v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tram Huu Truong" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701147v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Rouvrais" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165666v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164533v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165845v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Beloued" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Andr&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170085v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maill&#233;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Madec" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Guyomar" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797530v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Ormrod" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169746v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797531v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Graton" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Degrugillier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725618v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Houcke" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173047v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Douin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893779v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797535v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709442v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797533v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893776v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173809v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Kocik" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arben Cela" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174374v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992285v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysta P&#233;lissier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Marzin-Janvier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.31.1.0" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070529v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijlt.2024.137899" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788876v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.31.1.3" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167146v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01802224v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bruillard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941752v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282448v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00779-010-0356-y" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PBTMFJF9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135439v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724734v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mallet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03043790500429500" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281687v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797545v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130846v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02251324v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199628v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04414695v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919609v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tanguy" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Faou" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://recherche.imt-atlantique.fr/tel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04414695" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://itypa.mooc.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.enst-bretagne.fr/formations/ingenieur_generaliste/les_projets/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://tipes.wordpress.com/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100044v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gilliot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Jacques" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Benchochra" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Raux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100039v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617383v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Boulahmel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahima Djelil" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leray" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Smits" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-63031-6_12" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100921v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Sadallah" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070168v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011839800003470" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136276v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Karmann" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100923v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Teresa Segarra" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Reba&#239;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04285013v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Smits" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783674v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Iksal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Quelennec" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vermeulen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16290-9_54" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784588v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794749v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Roche" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Pentecouteau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bertrand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03347644v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brisson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Charbey" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bothorel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86436-1_7" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208393v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wahiu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beugnard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010396901560162" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03325733v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Garlatti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02529996v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Segarra Montesinos" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471954v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273254v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Mawas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827071v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kieffer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Eneau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Lameul" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3184558.3193129" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183398v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El-Mawas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007861205730581" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019512v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhardt Euler" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pascual" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21151-6_22" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183389v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Dabbebi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007693102600267" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086306v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317823v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ruffieux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-36683-4_41" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770041v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006816703310339" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897914v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Magloire Medou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3286689.3286693" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147248v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kiffer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Lameul" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Desmontils" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574104v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Serrano-Alvarado" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Skaf-Molli" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006387506610670" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522956v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Nagels" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Abel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Acensio" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Algave" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574127v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeth May" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006325601200131" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770009v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355267v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184848v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188544v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Texier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lagrange" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Simon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Briand" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066267v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073194v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065951v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065931v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184991v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Carolan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Magnin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;line Grolleau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vaufrey" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010171v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942448v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Belen-Sapia" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942447v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnin Morgan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066332v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065936v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854767v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lezoray" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175561v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuong Pham Nguyen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709445v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175593v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka Chun Anthony Lee" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guelec" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709452v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504199v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954227v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565845v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Phung Khac" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Th&#233;paut" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945155v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Laub&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515369v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveline Kabore" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490386v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161447v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439838v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140974v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161959v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162371v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163720v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163444v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Landrac" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161893v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tram Huu Truong" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701147v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Rouvrais" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165666v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164533v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165845v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Beloued" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Andr&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797530v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Ormrod" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170085v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maill&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Madec" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Guyomar" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169746v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725618v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Degrugillier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Houcke" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173047v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Douin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797531v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Graton" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893779v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797535v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709442v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797533v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893776v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173809v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Kocik" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arben Cela" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174374v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992285v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysta P&#233;lissier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Marzin-Janvier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.31.1.0" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070529v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijlt.2024.137899" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788876v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.31.1.3" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167146v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01802224v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bruillard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941752v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135439v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282448v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00779-010-0356-y" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PBTMFJF9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281687v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724734v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mallet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03043790500429500" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797545v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130846v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02251324v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199628v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04414695v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919609v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tanguy" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Faou" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>