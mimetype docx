--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.666666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Marie Gilliot </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot - maître de conférences, HDR, en Informatique & EIAH</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maître de conférences à Télécom Bretagne depuis 2002, j'œuvre notamment dans l'innovation pédagogique.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coté recherche, ma </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">thématique est EIAH (TEL in english)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mon habilitation à diriger des recherches s'appelle </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;quot;Vers des EIAH ouverts et capacitants&amp;quot;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">En charge d'animer la réflexion sur la place des MOOC au sein de l'Institut Mines-Télécom de 2013 à 2015 ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-concepteur et co-animateur du premier MOOC francophone </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ITyPA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">(Internet Tout y Est Pour Apprendre) ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coordinateur des enseignements par projets (domaine </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PePS &amp;quot;Projets et Pratiques Scientifiques&amp;quot;</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) au sein de Télécom Bretagne de 2007 à 2013 ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Conférencier - Formateur pour les enseignants, notamment à l'UbO/URAFF ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Vous trouverez réflexions, et retours d'expériences sur mon blog </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques Innovantes Pour l'Enseignement Supérieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (79)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte de l’IA Générative pour le jeune chercheur – un cours pour s’approprier une transformation numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Benchochra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QPES Questions de Pédagogie dans l'Enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Brest (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05100044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer l'esprit critique : un impératif pour l'enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QPES Questions de Pédagogie dans l'Enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Brest (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05100039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining Discriminative Sequential Patterns of Self-regulated Learners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Boulahmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahima Djelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Smits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITS 2024: 20th International Conference on Intelligent Tutoring Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Thessalonique, Greece. pp.137-149, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-63031-6_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outiller la conception participative et générative de tableaux de bord d'apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Sadallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH 2023 : 11ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Technologies de l’Information pour l’Éducation et la Formation, Jun 2023, BREST, France. pp.56-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04100921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating LADs that Make Sense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Sadallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSEDU2023: 15th International Conference on Computer Supported Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Prague, Czech Republic. pp.35-46, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0011839800003470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04070168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner la transition écologique et sociétale, un renouvellement des postures ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Karmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QPES 2023 : colloque Questions de Pédagogie dans l'Enseignement Supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lausanne, Jun 2023, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un dispositif de suivi des apprentissages pour soutenir l'orchestration de la classe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Sadallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Rebaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH 2023 : 11ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Technologies de l’Information pour l’Éducation et la Formation, Jun 2023, BREST, France. pp.356-359</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04100923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Skill-based Self-Regulated Learning Recommendation System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Boulahmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahima Djelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Smits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoral Consortium of the 18th European Conference on Technology Enhanced Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing LADs That Promote Sensemaking: A Participatory Tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Sadallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Iksal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Quelennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vermeulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EC-TEL 2022: European Conference on Technology Enhanced Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Toulouse, France. pp.587-593, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-16290-9_54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une Approche Éthique pour la Prédiction Automatique du Risque d'Échec Scolaire ⋆</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahima Djelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnements Informatiques pour l’Apprentissage Humain et Intelligence Artificielle (EIAH &amp; IA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Étienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’autorégulation des apprentissages dans une formation pour adulte. L’exemple de la demande d’aide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Pentecouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahima Djelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international d’Actualité de la Recherche en Éducation et en Formation (AREF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing Peer Assessment Interactions and Their Temporal Dynamics Using a Graphlet-Based Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahima Djelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Charbey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bothorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EC-TEL 2021: European Conference on Technology Enhanced Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, En ligne (Bozen-Bolzano), Italy. pp.82-95, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-86436-1_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing Student Engagement in an Online Course in the Context of Hybrid Learning Environment. An Empirical Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Wahiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahima Djelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSEDU 2021 - 13th International Conference on Computer Supported Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, On line, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0010396901560162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03208393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting Self-Regulation Learning Using a Bayesian Approach. Some Preliminary Insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahima Djelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Artificial Intelligence IJCAI-21, Workshop Artificial Intelligence for Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Montreal (virtual), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche didactique pour l'introduction de la Programmation Orientée-Objet en classe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahima Djelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Teresa Segarra Montesinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DIDAPRO 8 – DIDASTIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02529996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche didactique pour l'introduction de la Programmation Orientée-Objet en classe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahima Djelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Teresa Segarra Montesinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DIDAPRO-8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrer le temps long dans les EIAH pour développer le pouvoir d'agir des apprenants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Mawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH 2019 : 9ème Conférence sur les Environnements Informatiques pour l’Apprentissage Humain. Atelier 8 : Caractériser les EIAH orientés ATLV ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Learner Models, Trust and Knowledge Management for Life Long Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Kieffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genevieve Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WWW '18: The Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Lyon, France. pp.1019, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3184558.3193129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04827071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Functional and Technical Architecture for e-Exams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El-Mawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Teresa Segarra Montesinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Karmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSEDU 2019 : 11th International Conference on Computer Supported Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Heraklion, Greece. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0007861205730581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">As One Size Doesn’t Fit All, Personalized Massive Open Online Courses Are Required</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Mawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pascual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSEDU 2018: 10th International Conference Computer Supported Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Funchal, Portugal. pp.470-488, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-21151-6_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04019512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User Centered Approach for Learning analytics Dashboard Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Dabbebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Iksal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSEDU 2019 : 11th International Conference on Computer Supported Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Heraklion, Greece. pp.260-267, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0007693102600267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un environnement de gestion personnelle et collective des données d’apprentissage au service du pouvoir d’agir des apprenants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche CIREL : Formation des adultes et Environnements Informatiques pour l'Apprentissage Humain, Apr 2019, Lille, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02086306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roles in social interactions: graphlets in temporal networks applied to learning analytics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Charbey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bothorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ruffieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPLEX NETWORKS 2019 : 8th International Conference on Complex Networks and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Lisbon, Portugal. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-36683-4_41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Personalized Content in Massive Open Online Courses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Mawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pascual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Computer Supported Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Funchal, Portugal. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0006816703310339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception participative de tableaux de bord d'apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Iksal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Magloire Medou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Dabbebi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM'18 : 30e Conférence Francophone sur l'Interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Brest, France. pp. 119-127, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3286689.3286693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implement a Lifelong Learning Approach to Enhance Learner’s Autonomy Skills within an Apprenticeship Programme in Higher Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Kiffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Pentecouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Desmontils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interaction, learning and professional development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EARLI SIG 14, Sep 2018, Genève, Switzerland. https://www.unige.ch/earlisig14/index.php/download_file/view/39/138/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Self-Regulated Learning in a Lifelong Learning Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Mawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Skaf-Molli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSEDU 2017 : 9th International Conference on Computer Supported Education - Special Session Lifelong Learning </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Porto, Portugal. pp.661 - 670, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0006387506610670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment créer des environnements d'apprentissage formels, non formels, informels au service des apprenants pour accroître leur pouvoir d'agir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Nagels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Abel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Acensio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Algave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orphée Rendez-vous réseau d' e-Education (ORPHEE RDV 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Font Romeu, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Adaptive Dashboards for Learning Analytic: An Approach for Conceptual Design and implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Dabbebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Iksal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeth May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Computer Supported Education (CSEDU 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Porto, Portugal. pp.120-131, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0006325601200131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pédagogie active : quelques formes emblématiques et alternatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Défi&amp;Co du CESI : « Penser la Formation aujourd’hui : un nouveau paradigme »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Paris France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Personal infrastructure to manage long term open learner models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Mawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALE 2016 : Workshop on Personalization Approaches in Learning Environments, part of 24th ACM Conference on User Modeling, Adaptation and Personalisation (UMAP 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Halifax, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se construire dans un web en constante évolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ina DLweb 2015 : Les ateliers de recherche méthodologique du dépôt légal du web à l’Ina - Atelier #1 Saison 6 : Le renouveau du web pédagogique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrer des MOOC dans une formation d'ingénieurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QPES 2015 : questions de Pédagogies dans l'Enseignement Supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to promote and support MOOCs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMOOCs 2014 : 2nd MOOC European stakeholders summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOOC : de l'expérimentation à la mise en réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CGE - Conférence des Grandes Ecoles - commission Formation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOOC jeu d'acteurs, de l'expérimentation à la mise en réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séance de l'Académie des technologies : Formation en ligne : FLOT's &amp; MOOC'S</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moi je MOOC, et vous ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées pédagogiques de la Société Informatique de France 2014 : Informatique et MOOC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un MOOC et ses partenaires - Remettre l'humain dans le massif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Carolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Céline Grolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vaufrey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TICE 2014 : 9ème colloque des Technologies de l'Information et de la Communication pour l'Enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Béziers, France. pp.1 - 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering MOOCs for Future Engineers: Integrating MOOCs into Formal Learning Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Carolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMOOCs 2014 : 2nd MOOC European stakeholders summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept de iMOOC pour une ouverture maîtrisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Rebaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Belen-Sapia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH 2013 : atelier thématique MOOC - Massive Open Online Course - État des lieux de la recherche francophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Toulouse, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00942448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ITyPA, un premier MOOC francophone et connectiviste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Céline Grolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnin Morgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vaufrey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QPES 2013 : colloque questions de pédagogies dans l'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Sherbrooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00942447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique au coeur des espaces d'apprentissage : de la salle de cours au MOOC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Printemps des TICE 2013 : le numérique au cœur des espaces d'apprentissage : de la salle de cours au MOOC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOOC, état des lieux d'un nouveau mode d'apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUTice 2013 : journées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Dynamic Adaptations using Augmented Feature Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Lezoray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAC 2013 : 28th Symposium On Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Coimbra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00854767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mobile Learning Scenario improvement for HST Inquiry Based learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Rebaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuong Pham Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Emerging Web Technologies, Facing the Future of Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01175561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écritures collaboratives pour des cours ouverts sur le web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIUEN : Colloque international de l'université à l'ère du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A collaborative development process for adaptive service deployments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ka Chun Anthony Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Guelec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STEW 2012 : Second International Software Technology Exchange Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01175593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aborder l'innovation numérique à travers l'environnement mobile des étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bothorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNUM12 : Fac en poche - État des lieux du mobile-learning à l'université</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web 2.0 : litéracie numérique et formation d'ingénieurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée CEFI : les écoles d'ingénieurs à l'heure du web 2.0</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of digital literacy on the engineer curriculum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDIO 2010 : 6th International conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00954227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A design process enabling adaptation and customization of services for the elderly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Lezoray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Phung Khac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thépaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWAAL-2010 : International Workshop on Ambient Assisted Living</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Valancia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A collaborative pervasive IBST scenario with semantic facilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuong Pham Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Future Learning Landscapes : Towards the Convergence of Pervasive and Contextual computing, Global Social Media and Semantic Web in Technology Enhanced Learning at ECTEL 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Runtime evolution of distributed software architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Phung Khac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eveline Kabore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Conference on Software Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00515369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ressources éducatives se développeront en réseau(x)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées numériques 2010 " Enseigner et le numérique ? "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00490386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une architecture de composants répartis adaptables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Phung Khac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAL 2009 : conférence francophone sur les architectures logicielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Nancy, France. pp.73 - 85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An adaptive and context-aware architecture for future pervasive learning environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Future Learning Landscapes : Towards the Convergence of Pervasive and Contextual computing, Global Social Media and Semantic Web in Technology Enhanced Learning" at ECTEL'09 conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00439838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture-based refinement process to support distributed dynamic adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Phung Khac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autonomous and spontaneous networks 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-driven development of component-based adaptive distributed applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Phung Khac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dependable and adaptive distributed systems track of the 23rd ACM symposium on applied computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Fortaleza, Brazil. pp.2186 - 2191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic composition and adaptation in adapt-medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Phung Khac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on autonomic and SELF-adaptive systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Gijon, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model-driven architecture-based approach to adaptable and evolvable distributed collaborations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Phung Khac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoral Symposium of MoDELS'08 : 11th ACM/IEEE international conference on model driven engineering languages and systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Project-based learning framework and engineering competencies in a French Grande Ecole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Landrac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International CDIO conference: Active engineering education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Gent, Belgium. pp.1 - 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un système adaptatif de placement de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tram Huu Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFSE '6 : conférence française sur les systèmes d'sxploitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Fribourg, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre avec le Web 2.0 : formuler, communiquer et s'intégrer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vème colloque "Questions de pédagogies dans l'enseignement supérieur : enseigner, étudier dans le supérieur : pratiques pédagogiques et finalités éducatives"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Brest, France. pp.793-799</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00701147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model of self-adaptive distributed components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Phung Khac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCAT'07 : 4th workshop on coordination and adaptation techniques for software entities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former des jeunes ingénieurs en formation initiale : gérer la progression de l'apprentissage par projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Landrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thépaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Colloque "Questions de pédagogies dans l'enseignement supérieur"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Louvain-La-Neuve, Belgique. pp.547 - 555</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une réplication de données sensible au contexte d'exécution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Beloued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOTERE'2006 : Nouvelles Technologies pour la Répartition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séances de démarrage : mise en exergue des objectifs en pédagogie par projets.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Ormrod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e colloque Pédagogie par projet dans l'enseignement supérieur : "nouveaux contextes, nouvelles compétences ", Juin, Ecole Centrale de Lille, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Lille, France. pp.287-291</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrating Learn-by-Doing Engineering Curricula to Blended Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Maillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Guyomar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ED-MEDIA'05, World AACE Conference on Educational Multimedia, Hypermedia and Telecommunications (Association for the Advancement of Computing in Education)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic data replication and consistency in mobile environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Beloued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MDS 2005 : 2nd International Doctoral Symposium on Middleware'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement de curriculum : le projet comme bras de levier en pédagogie active</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Degrugillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Houcke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Landrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème congrès de l'AIPU (Association internationale de pédagogie universitaire)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Univ. Cadi Ayyad, Marrakech, Maroc. pp.157 - 158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pattern Oriented Lightweight Middleware for Smartcards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Douin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 6th Smart Card Research and Advanced Application Conference (CARDIS 04)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic Simulations within a Polymorph Pedagogical Canvas for Online Eduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Graton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Degrugillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSES 2004 : IEEE International Conference on Signals and Electronic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active pedagogy as an essential complement for project based learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Landrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Degrugillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Houcke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th international workshop on active learning and education ALE (SEFI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Nantes, France. pp.26 - 30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un canevas pédagogique pour des leçons en ligne basées sur la simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème congrès de l'AIPU : association internationale de pédagogie universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Marrakech, Maroc. pp.202-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissages projets par le projet, quelles compétences développées ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Degrugillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Houcke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Landrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème congrès de l'Association internationale de pédagogie universitaire (AIPU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Marrakech, Maroc. pp.174 - 175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pedagogical Canvas for On-line Simulation-based Lessons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ED-MEDIA 2004, World AACE conference on Educational Multimedia, Hypermedia and Telecommunications (Association for the Advancement of Computing in Education)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Lugano, Switzerland. pp.3727-3732</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The project 'Introduction to Complex Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Landrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Degrugillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Houcke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th international workshop on active learning and education ALE, 6-9 juin, Nantes, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Nantes, France. pp.50 - 53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de synthèse / une articulation entre enseignement et projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Kocik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arben Cela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de pédagogies dans l'enseignement supérieur : réflexions, projets et pratiques : actes du 2e colloque organisé par l'ENSIETA et l'ENST Bretagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Brest, France. pp.147 - 151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaboration patterns for networked embedded servers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Douin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETFA 2003 : 9th IEEE International Conference on Emerging Technologies and Factory Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Lisbon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édito numéro spécial « EIAH 2023 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysta Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Iksal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Marzin-Janvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 31 (1), pp.7-9. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23709/sticef.31.1.0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for co-designing effective LADs supporting sensemaking and decision making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Sadallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Learning Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (1), pp.109-130. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/ijlt.2024.137899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04070529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser et outiller la conception participative et générative de tableaux de bord d'apprentissage soutenant la création de sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Sadallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Numéro spécial Sélection de la conférence EIAH 2023, 31 (1), </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23709/sticef.31.1.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04788876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Learners’ Autonomy With E-Portfolios And Open Learner Models: A Literature Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Kiffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education Thinking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1 (1), pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches actuelles sur les MOOC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bruillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des formations gratuites et en accès libre sur Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour la science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 431, pp.34-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ingénierie dirigée par les modèles pour la conception d'applications à architectures réparties adaptables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Phung Khac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30 (1/2011)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design process enabling adaptation in pervasive heterogeneous contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Lezoray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Phung Khac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thépaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Personal and Ubiquitous Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 15 (4), pp.353-363. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00779-010-0356-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Works in Progress: The 2nd International Middleware Doctoral Symposium ; Context-aware replication and consistency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Beloued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Distributed Systems Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 7 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mixed project-based learning framework: preparing and developing student competencies in a French Grande Ecole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Ormrod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Landrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Engineering Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 31 (1), pp.83-93. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03043790500429500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tackling Mobile & Pervasive Learning in IBST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuong Pham Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Rebaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Methods for Science Education: Hisrtory of Science, ICT and Inquiry Based Science Teaching</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FFranck &amp; Timme, pp.161-180, 2012, Verlag fur wissenschaftLiche Literatur, 978-3-86596-354-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse d’une stratégie d’autorégulation : la recherche d’aide dans l’apprentissage de la programmation sur une plateforme d’apprentissage en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahima Djelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH2023 : 11ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Brest, France. , Actes de la onzième Conférence sur les Environnements Informatiques pour l’Apprentissage Humain (EIAH), 2023, https://eiah2023.sciencesconf.org/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une personnalisation du contenu des MOOCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Mawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02251324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fostering Collaborative and Creative Design of Learning Dashboards: An Empowered Participatory Approach and Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Sadallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des EIAH ouverts et capacitants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain. Université de Bretagne Occidentale, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04414695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riposte Créative Pédagogique pour agir en coopération ouverte face à la crise du COVID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Faou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId213"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.666666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Marie Gilliot </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot - maître de conférences, HDR, en Informatique & EIAH</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maître de conférences à Télécom Bretagne depuis 2002, j'œuvre notamment dans l'innovation pédagogique.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coté recherche, ma </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">thématique est EIAH (TEL in english)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mon habilitation à diriger des recherches s'appelle </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;quot;Vers des EIAH ouverts et capacitants&amp;quot;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">En charge d'animer la réflexion sur la place des MOOC au sein de l'Institut Mines-Télécom de 2013 à 2015 ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-concepteur et co-animateur du premier MOOC francophone </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ITyPA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">(Internet Tout y Est Pour Apprendre) ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coordinateur des enseignements par projets (domaine </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PePS &amp;quot;Projets et Pratiques Scientifiques&amp;quot;</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) au sein de Télécom Bretagne de 2007 à 2013 ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Conférencier - Formateur pour les enseignants, notamment à l'UbO/URAFF ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Vous trouverez réflexions, et retours d'expériences sur mon blog </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques Innovantes Pour l'Enseignement Supérieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (79)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte de l’IA Générative pour le jeune chercheur – un cours pour s’approprier une transformation numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Benchochra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QPES Questions de Pédagogie dans l'Enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Brest (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05100044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer l'esprit critique : un impératif pour l'enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QPES Questions de Pédagogie dans l'Enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Brest (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05100039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining Discriminative Sequential Patterns of Self-regulated Learners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Boulahmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahima Djelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Smits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITS 2024: 20th International Conference on Intelligent Tutoring Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Thessalonique, Greece. pp.137-149, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-63031-6_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating LADs that Make Sense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Sadallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSEDU2023: 15th International Conference on Computer Supported Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Prague, Czech Republic. pp.35-46, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0011839800003470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04070168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner la transition écologique et sociétale, un renouvellement des postures ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Karmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QPES 2023 : colloque Questions de Pédagogie dans l'Enseignement Supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lausanne, Jun 2023, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un dispositif de suivi des apprentissages pour soutenir l'orchestration de la classe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Sadallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Rebaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH 2023 : 11ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Technologies de l’Information pour l’Éducation et la Formation, Jun 2023, BREST, France. pp.356-359</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04100923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Skill-based Self-Regulated Learning Recommendation System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Boulahmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahima Djelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Smits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoral Consortium of the 18th European Conference on Technology Enhanced Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outiller la conception participative et générative de tableaux de bord d'apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Sadallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH 2023 : 11ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Technologies de l’Information pour l’Éducation et la Formation, Jun 2023, BREST, France. pp.56-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04100921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une Approche Éthique pour la Prédiction Automatique du Risque d'Échec Scolaire ⋆</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahima Djelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnements Informatiques pour l’Apprentissage Humain et Intelligence Artificielle (EIAH &amp; IA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Étienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’autorégulation des apprentissages dans une formation pour adulte. L’exemple de la demande d’aide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Pentecouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahima Djelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international d’Actualité de la Recherche en Éducation et en Formation (AREF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing LADs That Promote Sensemaking: A Participatory Tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Sadallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Iksal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Quelennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vermeulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EC-TEL 2022: European Conference on Technology Enhanced Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Toulouse, France. pp.587-593, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-16290-9_54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting Self-Regulation Learning Using a Bayesian Approach. Some Preliminary Insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahima Djelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Artificial Intelligence IJCAI-21, Workshop Artificial Intelligence for Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Montreal (virtual), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing Student Engagement in an Online Course in the Context of Hybrid Learning Environment. An Empirical Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Wahiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahima Djelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSEDU 2021 - 13th International Conference on Computer Supported Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, On line, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0010396901560162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03208393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing Peer Assessment Interactions and Their Temporal Dynamics Using a Graphlet-Based Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahima Djelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Charbey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bothorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EC-TEL 2021: European Conference on Technology Enhanced Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, En ligne (Bozen-Bolzano), Italy. pp.82-95, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-86436-1_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche didactique pour l'introduction de la Programmation Orientée-Objet en classe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahima Djelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Teresa Segarra Montesinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DIDAPRO 8 – DIDASTIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02529996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche didactique pour l'introduction de la Programmation Orientée-Objet en classe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahima Djelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Teresa Segarra Montesinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DIDAPRO-8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Learner Models, Trust and Knowledge Management for Life Long Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Kieffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genevieve Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WWW '18: The Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Lyon, France. pp.1019, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3184558.3193129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04827071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">As One Size Doesn’t Fit All, Personalized Massive Open Online Courses Are Required</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Mawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pascual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSEDU 2018: 10th International Conference Computer Supported Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Funchal, Portugal. pp.470-488, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-21151-6_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04019512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Functional and Technical Architecture for e-Exams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El-Mawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Teresa Segarra Montesinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Karmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSEDU 2019 : 11th International Conference on Computer Supported Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Heraklion, Greece. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0007861205730581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User Centered Approach for Learning analytics Dashboard Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Dabbebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Iksal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSEDU 2019 : 11th International Conference on Computer Supported Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Heraklion, Greece. pp.260-267, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0007693102600267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un environnement de gestion personnelle et collective des données d’apprentissage au service du pouvoir d’agir des apprenants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche CIREL : Formation des adultes et Environnements Informatiques pour l'Apprentissage Humain, Apr 2019, Lille, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02086306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roles in social interactions: graphlets in temporal networks applied to learning analytics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Charbey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bothorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ruffieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPLEX NETWORKS 2019 : 8th International Conference on Complex Networks and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Lisbon, Portugal. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-36683-4_41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrer le temps long dans les EIAH pour développer le pouvoir d'agir des apprenants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Mawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH 2019 : 9ème Conférence sur les Environnements Informatiques pour l’Apprentissage Humain. Atelier 8 : Caractériser les EIAH orientés ATLV ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Personalized Content in Massive Open Online Courses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Mawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pascual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Computer Supported Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Funchal, Portugal. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0006816703310339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception participative de tableaux de bord d'apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Iksal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Magloire Medou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Dabbebi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM'18 : 30e Conférence Francophone sur l'Interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Brest, France. pp. 119-127, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3286689.3286693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implement a Lifelong Learning Approach to Enhance Learner’s Autonomy Skills within an Apprenticeship Programme in Higher Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Kiffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Pentecouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Desmontils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interaction, learning and professional development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EARLI SIG 14, Sep 2018, Genève, Switzerland. https://www.unige.ch/earlisig14/index.php/download_file/view/39/138/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment créer des environnements d'apprentissage formels, non formels, informels au service des apprenants pour accroître leur pouvoir d'agir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Nagels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Abel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Acensio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Algave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orphée Rendez-vous réseau d' e-Education (ORPHEE RDV 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Font Romeu, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Adaptive Dashboards for Learning Analytic: An Approach for Conceptual Design and implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Dabbebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Iksal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeth May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Computer Supported Education (CSEDU 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Porto, Portugal. pp.120-131, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0006325601200131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pédagogie active : quelques formes emblématiques et alternatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Défi&amp;Co du CESI : « Penser la Formation aujourd’hui : un nouveau paradigme »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Paris France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Self-Regulated Learning in a Lifelong Learning Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Mawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Skaf-Molli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSEDU 2017 : 9th International Conference on Computer Supported Education - Special Session Lifelong Learning </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Porto, Portugal. pp.661 - 670, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0006387506610670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Personal infrastructure to manage long term open learner models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Mawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALE 2016 : Workshop on Personalization Approaches in Learning Environments, part of 24th ACM Conference on User Modeling, Adaptation and Personalisation (UMAP 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Halifax, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se construire dans un web en constante évolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ina DLweb 2015 : Les ateliers de recherche méthodologique du dépôt légal du web à l’Ina - Atelier #1 Saison 6 : Le renouveau du web pédagogique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrer des MOOC dans une formation d'ingénieurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QPES 2015 : questions de Pédagogies dans l'Enseignement Supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to promote and support MOOCs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMOOCs 2014 : 2nd MOOC European stakeholders summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOOC : de l'expérimentation à la mise en réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CGE - Conférence des Grandes Ecoles - commission Formation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOOC jeu d'acteurs, de l'expérimentation à la mise en réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séance de l'Académie des technologies : Formation en ligne : FLOT's &amp; MOOC'S</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moi je MOOC, et vous ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées pédagogiques de la Société Informatique de France 2014 : Informatique et MOOC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un MOOC et ses partenaires - Remettre l'humain dans le massif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Carolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Céline Grolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vaufrey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TICE 2014 : 9ème colloque des Technologies de l'Information et de la Communication pour l'Enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Béziers, France. pp.1 - 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering MOOCs for Future Engineers: Integrating MOOCs into Formal Learning Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Carolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMOOCs 2014 : 2nd MOOC European stakeholders summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept de iMOOC pour une ouverture maîtrisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Rebaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Belen-Sapia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH 2013 : atelier thématique MOOC - Massive Open Online Course - État des lieux de la recherche francophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Toulouse, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00942448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ITyPA, un premier MOOC francophone et connectiviste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Céline Grolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnin Morgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vaufrey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QPES 2013 : colloque questions de pédagogies dans l'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Sherbrooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00942447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique au coeur des espaces d'apprentissage : de la salle de cours au MOOC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Printemps des TICE 2013 : le numérique au cœur des espaces d'apprentissage : de la salle de cours au MOOC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOOC, état des lieux d'un nouveau mode d'apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUTice 2013 : journées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Dynamic Adaptations using Augmented Feature Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Lezoray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAC 2013 : 28th Symposium On Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Coimbra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00854767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écritures collaboratives pour des cours ouverts sur le web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIUEN : Colloque international de l'université à l'ère du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A collaborative development process for adaptive service deployments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ka Chun Anthony Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Guelec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STEW 2012 : Second International Software Technology Exchange Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01175593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aborder l'innovation numérique à travers l'environnement mobile des étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bothorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNUM12 : Fac en poche - État des lieux du mobile-learning à l'université</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mobile Learning Scenario improvement for HST Inquiry Based learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Rebaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuong Pham Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Emerging Web Technologies, Facing the Future of Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01175561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web 2.0 : litéracie numérique et formation d'ingénieurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée CEFI : les écoles d'ingénieurs à l'heure du web 2.0</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A collaborative pervasive IBST scenario with semantic facilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuong Pham Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Future Learning Landscapes : Towards the Convergence of Pervasive and Contextual computing, Global Social Media and Semantic Web in Technology Enhanced Learning at ECTEL 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of digital literacy on the engineer curriculum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDIO 2010 : 6th International conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00954227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A design process enabling adaptation and customization of services for the elderly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Lezoray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Phung Khac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thépaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWAAL-2010 : International Workshop on Ambient Assisted Living</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Valancia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Runtime evolution of distributed software architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Phung Khac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eveline Kabore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Conference on Software Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00515369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ressources éducatives se développeront en réseau(x)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées numériques 2010 " Enseigner et le numérique ? "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00490386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une architecture de composants répartis adaptables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Phung Khac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAL 2009 : conférence francophone sur les architectures logicielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Nancy, France. pp.73 - 85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An adaptive and context-aware architecture for future pervasive learning environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Future Learning Landscapes : Towards the Convergence of Pervasive and Contextual computing, Global Social Media and Semantic Web in Technology Enhanced Learning" at ECTEL'09 conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00439838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture-based refinement process to support distributed dynamic adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Phung Khac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autonomous and spontaneous networks 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-driven development of component-based adaptive distributed applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Phung Khac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dependable and adaptive distributed systems track of the 23rd ACM symposium on applied computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Fortaleza, Brazil. pp.2186 - 2191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic composition and adaptation in adapt-medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Phung Khac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on autonomic and SELF-adaptive systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Gijon, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model-driven architecture-based approach to adaptable and evolvable distributed collaborations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Phung Khac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoral Symposium of MoDELS'08 : 11th ACM/IEEE international conference on model driven engineering languages and systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Project-based learning framework and engineering competencies in a French Grande Ecole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Landrac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International CDIO conference: Active engineering education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Gent, Belgium. pp.1 - 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un système adaptatif de placement de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tram Huu Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFSE '6 : conférence française sur les systèmes d'sxploitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Fribourg, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre avec le Web 2.0 : formuler, communiquer et s'intégrer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vème colloque "Questions de pédagogies dans l'enseignement supérieur : enseigner, étudier dans le supérieur : pratiques pédagogiques et finalités éducatives"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Brest, France. pp.793-799</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00701147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model of self-adaptive distributed components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Phung Khac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCAT'07 : 4th workshop on coordination and adaptation techniques for software entities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former des jeunes ingénieurs en formation initiale : gérer la progression de l'apprentissage par projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Landrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thépaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Colloque "Questions de pédagogies dans l'enseignement supérieur"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Louvain-La-Neuve, Belgique. pp.547 - 555</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une réplication de données sensible au contexte d'exécution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Beloued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOTERE'2006 : Nouvelles Technologies pour la Répartition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séances de démarrage : mise en exergue des objectifs en pédagogie par projets.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Ormrod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e colloque Pédagogie par projet dans l'enseignement supérieur : "nouveaux contextes, nouvelles compétences ", Juin, Ecole Centrale de Lille, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Lille, France. pp.287-291</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrating Learn-by-Doing Engineering Curricula to Blended Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Maillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Guyomar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ED-MEDIA'05, World AACE Conference on Educational Multimedia, Hypermedia and Telecommunications (Association for the Advancement of Computing in Education)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic data replication and consistency in mobile environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Beloued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MDS 2005 : 2nd International Doctoral Symposium on Middleware'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement de curriculum : le projet comme bras de levier en pédagogie active</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Degrugillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Houcke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Landrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème congrès de l'AIPU (Association internationale de pédagogie universitaire)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Univ. Cadi Ayyad, Marrakech, Maroc. pp.157 - 158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pattern Oriented Lightweight Middleware for Smartcards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Douin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 6th Smart Card Research and Advanced Application Conference (CARDIS 04)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic Simulations within a Polymorph Pedagogical Canvas for Online Eduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Graton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Degrugillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSES 2004 : IEEE International Conference on Signals and Electronic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active pedagogy as an essential complement for project based learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Landrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Degrugillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Houcke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th international workshop on active learning and education ALE (SEFI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Nantes, France. pp.26 - 30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un canevas pédagogique pour des leçons en ligne basées sur la simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème congrès de l'AIPU : association internationale de pédagogie universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Marrakech, Maroc. pp.202-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissages projets par le projet, quelles compétences développées ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Degrugillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Houcke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Landrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème congrès de l'Association internationale de pédagogie universitaire (AIPU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Marrakech, Maroc. pp.174 - 175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pedagogical Canvas for On-line Simulation-based Lessons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ED-MEDIA 2004, World AACE conference on Educational Multimedia, Hypermedia and Telecommunications (Association for the Advancement of Computing in Education)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Lugano, Switzerland. pp.3727-3732</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The project 'Introduction to Complex Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Landrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Degrugillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Houcke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th international workshop on active learning and education ALE, 6-9 juin, Nantes, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Nantes, France. pp.50 - 53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de synthèse / une articulation entre enseignement et projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Kocik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arben Cela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de pédagogies dans l'enseignement supérieur : réflexions, projets et pratiques : actes du 2e colloque organisé par l'ENSIETA et l'ENST Bretagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Brest, France. pp.147 - 151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaboration patterns for networked embedded servers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Douin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETFA 2003 : 9th IEEE International Conference on Emerging Technologies and Factory Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Lisbon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édito numéro spécial « EIAH 2023 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysta Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Iksal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Marzin-Janvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 31 (1), pp.7-9. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23709/sticef.31.1.0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser et outiller la conception participative et générative de tableaux de bord d'apprentissage soutenant la création de sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Sadallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Numéro spécial Sélection de la conférence EIAH 2023, 31 (1), </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23709/sticef.31.1.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04788876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for co-designing effective LADs supporting sensemaking and decision making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Sadallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Learning Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (1), pp.109-130. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/ijlt.2024.137899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04070529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Learners’ Autonomy With E-Portfolios And Open Learner Models: A Literature Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Kiffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education Thinking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1 (1), pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches actuelles sur les MOOC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bruillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des formations gratuites et en accès libre sur Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour la science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 431, pp.34-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design process enabling adaptation in pervasive heterogeneous contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Lezoray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Phung Khac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thépaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Personal and Ubiquitous Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 15 (4), pp.353-363. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00779-010-0356-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ingénierie dirigée par les modèles pour la conception d'applications à architectures réparties adaptables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Phung Khac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30 (1/2011)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Works in Progress: The 2nd International Middleware Doctoral Symposium ; Context-aware replication and consistency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Beloued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Distributed Systems Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 7 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mixed project-based learning framework: preparing and developing student competencies in a French Grande Ecole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Ormrod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Landrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Engineering Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 31 (1), pp.83-93. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03043790500429500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tackling Mobile & Pervasive Learning in IBST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuong Pham Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Rebaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Methods for Science Education: Hisrtory of Science, ICT and Inquiry Based Science Teaching</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FFranck &amp; Timme, pp.161-180, 2012, Verlag fur wissenschaftLiche Literatur, 978-3-86596-354-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse d’une stratégie d’autorégulation : la recherche d’aide dans l’apprentissage de la programmation sur une plateforme d’apprentissage en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahima Djelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH2023 : 11ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Brest, France. , Actes de la onzième Conférence sur les Environnements Informatiques pour l’Apprentissage Humain (EIAH), 2023, https://eiah2023.sciencesconf.org/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une personnalisation du contenu des MOOCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Mawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02251324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fostering Collaborative and Creative Design of Learning Dashboards: An Empowered Participatory Approach and Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Sadallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des EIAH ouverts et capacitants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain. Université de Bretagne Occidentale, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04414695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riposte Créative Pédagogique pour agir en coopération ouverte face à la crise du COVID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Faou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId213"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1DE5D15E"/>
+    <w:nsid w:val="029FA17C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://recherche.imt-atlantique.fr/tel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04414695" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://itypa.mooc.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.enst-bretagne.fr/formations/ingenieur_generaliste/les_projets/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://tipes.wordpress.com/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100044v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gilliot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Jacques" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Benchochra" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Raux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100039v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617383v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Boulahmel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahima Djelil" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leray" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Smits" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-63031-6_12" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100921v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Sadallah" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070168v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011839800003470" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136276v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Karmann" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100923v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Teresa Segarra" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Reba&#239;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04285013v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Smits" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783674v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Iksal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Quelennec" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vermeulen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16290-9_54" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784588v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794749v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Roche" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Pentecouteau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bertrand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03347644v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brisson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Charbey" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bothorel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86436-1_7" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208393v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wahiu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beugnard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010396901560162" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03325733v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Garlatti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02529996v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Segarra Montesinos" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471954v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273254v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Mawas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827071v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kieffer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Eneau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Lameul" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3184558.3193129" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183398v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El-Mawas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007861205730581" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019512v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhardt Euler" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pascual" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21151-6_22" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183389v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Dabbebi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007693102600267" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086306v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317823v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ruffieux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-36683-4_41" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770041v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006816703310339" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897914v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Magloire Medou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3286689.3286693" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147248v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kiffer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Lameul" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Desmontils" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574104v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Serrano-Alvarado" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Skaf-Molli" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006387506610670" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522956v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Nagels" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Abel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Acensio" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Algave" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574127v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeth May" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006325601200131" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770009v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355267v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184848v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188544v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Texier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lagrange" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Simon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Briand" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066267v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073194v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065951v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065931v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184991v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Carolan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Magnin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;line Grolleau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vaufrey" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010171v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942448v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Belen-Sapia" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942447v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnin Morgan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066332v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065936v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854767v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lezoray" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175561v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuong Pham Nguyen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709445v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175593v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka Chun Anthony Lee" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guelec" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709452v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504199v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954227v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565845v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Phung Khac" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Th&#233;paut" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945155v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Laub&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515369v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveline Kabore" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490386v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161447v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439838v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140974v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161959v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162371v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163720v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163444v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Landrac" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161893v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tram Huu Truong" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701147v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Rouvrais" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165666v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164533v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165845v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Beloued" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Andr&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797530v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Ormrod" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170085v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maill&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Madec" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Guyomar" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169746v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725618v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Degrugillier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Houcke" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173047v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Douin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797531v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Graton" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893779v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797535v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709442v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797533v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893776v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173809v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Kocik" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arben Cela" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174374v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992285v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysta P&#233;lissier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Marzin-Janvier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.31.1.0" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070529v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijlt.2024.137899" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788876v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.31.1.3" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167146v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01802224v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bruillard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941752v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135439v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282448v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00779-010-0356-y" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PBTMFJF9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281687v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724734v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mallet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03043790500429500" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797545v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130846v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02251324v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199628v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04414695v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919609v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tanguy" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Faou" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://recherche.imt-atlantique.fr/tel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04414695" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://itypa.mooc.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.enst-bretagne.fr/formations/ingenieur_generaliste/les_projets/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://tipes.wordpress.com/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100044v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gilliot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Jacques" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Benchochra" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Raux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100039v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617383v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Boulahmel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahima Djelil" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leray" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Smits" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-63031-6_12" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070168v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Sadallah" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011839800003470" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136276v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Karmann" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100923v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Teresa Segarra" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Reba&#239;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04285013v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Smits" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100921v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784588v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794749v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Roche" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Pentecouteau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bertrand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783674v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Iksal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Quelennec" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vermeulen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16290-9_54" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03325733v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Garlatti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208393v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wahiu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brisson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beugnard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010396901560162" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03347644v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Charbey" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bothorel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86436-1_7" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02529996v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Segarra Montesinos" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471954v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827071v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kieffer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Eneau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Lameul" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3184558.3193129" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019512v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Mawas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhardt Euler" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pascual" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21151-6_22" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183398v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El-Mawas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007861205730581" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183389v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Dabbebi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007693102600267" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086306v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317823v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ruffieux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-36683-4_41" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273254v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770041v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006816703310339" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897914v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Magloire Medou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3286689.3286693" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147248v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kiffer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Lameul" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Desmontils" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522956v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Nagels" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Abel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Acensio" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Algave" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574127v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeth May" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006325601200131" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770009v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574104v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Serrano-Alvarado" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Skaf-Molli" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006387506610670" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355267v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184848v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188544v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Texier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lagrange" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Simon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Briand" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066267v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073194v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065951v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065931v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184991v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Carolan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Magnin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;line Grolleau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vaufrey" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010171v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942448v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Belen-Sapia" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942447v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnin Morgan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066332v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065936v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854767v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lezoray" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709445v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175593v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka Chun Anthony Lee" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guelec" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709452v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175561v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuong Pham Nguyen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504199v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945155v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Laub&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954227v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565845v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Phung Khac" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Th&#233;paut" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515369v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveline Kabore" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490386v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161447v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439838v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140974v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161959v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162371v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163720v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163444v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Landrac" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161893v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tram Huu Truong" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701147v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Rouvrais" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165666v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164533v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165845v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Beloued" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Andr&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797530v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Ormrod" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170085v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maill&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Madec" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Guyomar" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169746v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725618v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Degrugillier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Houcke" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173047v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Douin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797531v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Graton" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893779v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797535v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709442v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797533v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893776v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173809v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Kocik" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arben Cela" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174374v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992285v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysta P&#233;lissier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Marzin-Janvier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.31.1.0" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788876v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.31.1.3" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070529v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijlt.2024.137899" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167146v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01802224v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bruillard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941752v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282448v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00779-010-0356-y" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PBTMFJF9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135439v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281687v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724734v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mallet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03043790500429500" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797545v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130846v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02251324v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199628v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04414695v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919609v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tanguy" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Faou" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>