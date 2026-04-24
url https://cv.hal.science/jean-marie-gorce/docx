--- v0 (2026-03-20)
+++ v1 (2026-04-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Marie Gorce </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (59)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadcast Channels with Heterogeneous Arrival and Decoding Deadlines: Second-Order Achievability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homa Nikbakht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm Egan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Vincent Poor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04957857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Performance of NOMA in a Multi-Cell Context: A General Evaluation Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Begin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Wireless Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25, pp.415-428. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TWC.2025.3584178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05474246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadcast Channels with Heterogeneous Arrival and Decoding Deadlines: Second-Order Achievability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homa Nikbakht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm Egan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Vincent Poor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 71 (3), pp.1-1. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIT.2025.3532649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neyman Pearson Detector for Multiple Ambient Backscatter Zero-Energy-Devices Beacons using Near-Perfect Code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanglin Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Jehangir Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh-Thuy Phan-Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Radio Frequency Identification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JRFID.2025.3598152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05481652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting Device Heterogeneity in Grant-Free Random Access: A Data-Driven Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Jeannerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm Egan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVT.2024.3396825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130618v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Generalized Approximate Message Passing for Active User Detection and Channel Estimation with Correlated Group-Heterogeneous Activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lélio Chetot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm Egan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCOMM.2024.3367760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04542317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interference Networks with Random User Activity and Heterogeneous Delay Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homa Nikbakht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Wigger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shlomo Shamai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Vincent Poor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 71 (2), pp.1043-1076. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIT.2024.3523775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codesigned Communication and Data Analytics for Condition-Based Maintenance in Smart Buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveed Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm Egan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jilles Dibangoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internet of Things Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (18), pp.15847-15856. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JIOT.2023.3266029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04361059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of Side Information on Physical Layer Security Under Correlated Fading Channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farshad Rostami Ghadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Javier Lopez-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei-Ping Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Forensics and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17, pp.3626-3636. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIFS.2022.3212198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03946304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Interference Arising From Random Spatial Fields of Interferers Utilizing Multiple Subcarriers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm Egan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gareth W. Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Wireless Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1, pp.1-28. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13638-022-02110-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03605575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinusoidal-Based Multiple Access Scheme for Visible Light Decentralized Asynchronous Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siu-Wai Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah A Saed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung Shue Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Information-Theoretic View of Mixed-Delay Traffic in 5G and 6G</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homa Nikbakht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Wigger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm Egan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shlomo Shamai Shitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entropy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/e24050637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03943743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning for MU-MIMO Receive Processing in OFDM Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Goutay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayçal Ait Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Hoydis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal on Selected Areas in Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSAC.2021.3087224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03082846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Identification and Channel Estimation for Fault Detection in Industrial IoT With Correlated Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lélio Chetot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm Egan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.116692-116701. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2021.3106736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundamental Limits of Non Orthogonal Multiple Access (NOMA) for the Massive Gaussian Broadcast Channel in Finite Block-Length</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dadja Anade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Kélif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Special Issue: Massive and Reliable Sensor Communications with LPWANs Technologies, 21 (3), </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s21030715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cache-Aided Polar Coding: From Theory to Implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Fadlallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Othmane Oubejja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Kamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciblat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Wigger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal on Selected Areas in Information Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (4), pp.1206 - 1223. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSAIT.2021.3128232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Multi-Channels Allocation in LoRa Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Mroueh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goursaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.214177-214189. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2020.3040765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03059910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Upper Bound on the Error Induced by Saddlepoint Approximations - Applications to Information Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dadja Anade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Perlaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entropy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Wireless Networks: Information Theoretic Perspectives, 22 (6), pp.690. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/exx010005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884541v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Interference for Uplink SCMA in Large-Scale Wireless Networks without Coordination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm Egan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro de Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Wireless Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018 (1), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13638-018-1225-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximate Capacity Region of the Two-User Gaussian Interference Channel with Noisy Channel-Output Feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Quintero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Perlaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñaki Esnaola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie M Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 64 (7), pp.5326-5358. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIT.2018.2827076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397118v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coding for Caching in 5G Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Fadlallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Maria Tulino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Barone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Vettigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Llorca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55 (2), pp.106 - 113. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MCOM.2017.1600449CM⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Up-Link Capacity Derivation for Ultra-Narrow-Band IoT Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuqi Mo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tien Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goursaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Wireless Information Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (3), pp.300-316. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10776-017-0361-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01610466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Does Output Feedback Enlarge the Capacity of the Interference Channel?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Quintero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Perlaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñaki Iñaki Esnaola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 66 (2), pp.615-628. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCOMM.2017.2753252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01432525v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral and Energy Efficiency Trade-Offs in Cellular Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Tsilimantos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Jaffrès-Runser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Vincent Poor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Wireless Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15 (1), pp.54--66. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TWC.2015.2466541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced coordinated beamforming for the downlink of future LTE cellular networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George C. Alexandropoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantinos B. Papadias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 54 (7), pp.54 - 60. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MCOM.2016.7509379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01395615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital I/Q Imbalance Correction for Full-Duplex Dual-Band OFDM Radio Transceivers I Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaowu Zhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (3), pp.505-519. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1759078715000811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01244725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of IR-UWB cross-layer ranging protocols under on-body channel models with body area networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Guizar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goursaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12243-016-0500-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Geometric Models for Green Networking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cengis Hasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manjesh Kumar Hanawal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shlomo Shamai Shitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3, pp.2465-2474. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2015.2503322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dedicated networks for IoT : PHY / MAC state of the art and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goursaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAI endorsed transactions on Internet of Things</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4108/eai.26-10-2015.150597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximations of the packet error rate under quasi-static fading in direct and relayed links</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goursaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Wireless Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12, pp.12. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13638-014-0239-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of 2D correlated random shadowing based on the deterministic MR-FDPF model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meiling Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Wireless Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 208, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13638-015-0434-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01244692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green transmission technologies for balancing the energy efficiency and spectrum efficiency trade-off</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiqun Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel K.C. So</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhikun Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52 (11), pp.112-120. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MCOM.2014.6957151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new wake-up radio architecture for wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aissa Khoumeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Wireless Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 177, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1687-1499-2014-177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cross-layer Framework for Multiobjective Performance Evaluation of Wireless Ad Hoc Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Jaffrès-Runser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Schurgot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Comaniciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ad Hoc Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 11 (n° 8), pp. 2147-2171. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.adhoc.2013.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperative Scheduling for Coexisting Body Area Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lusheng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goursaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navid Nikaein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Cottatellucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Wireless Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12 (1), pp.123-133. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TWC.2012.120412.112073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Packet Error Outage for Coded Systems Experiencing Fast Fading and Shadowing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mischa Dohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Wireless Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12 (2), pp.574-585. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TWC.2012.121812.111785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computationally Efficient MR-FDPF and MR-FDTLM Methods for Multifrequency Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Umansky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meiling Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume de La Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 61 (3), pp.1309-1320. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.2012.2227920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realistic Prediction of BER and AMC for Indoor Wireless Transmissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meiling Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LAWP.2012.2218213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lower Bound of Energy-Latency Trade-off of Opportunistic Routing in Multi-hop Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruifeng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Wireless Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011 (Article ID 265083), pp.17. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2011/265083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00554185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outage Probability for Multi-Cell Processing under Rayleigh Fading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Lebedev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 15 (8), pp.801 - 803. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCOMM.2011.061011.102120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00519390v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance evaluation of direct and cooperative transmissions in body area networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Maman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goursaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ouvry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Body Area Networks applications and technologies, 66 (3), pp.213-228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00654696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Increasing Packet Diversity for Relaying LT Fountain Codes in Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apavatjrut Anya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goursaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Jaffrès-Runser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Comaniciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.CL2010-1692. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCOMM.2010.111910.101692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symbol Error Outage Analysis of MIMO OSTBC Systems over Rice Fading Channels in Shadowing Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mischa Dohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Wireless Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10 (4), pp.1009 -1014. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TWC.2011.021611.091838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00597409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Trend in Propagation Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Valcarce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume de La Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laszlo Nagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frederic Wagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Vehicular Technology Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (2), pp.73-81. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MVT.2011.940797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00654700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a cooperative beacon-free MAC layer for Body Area Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Miscopein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Schwoerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Wireless Information Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00511613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation and Validation of a New Combined Model for Outdoor to Indoor Radio Coverage Predictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume de La Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhihua Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Wireless Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00511655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Estimation and Gossip Averaging for Sensor Network Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Benoit Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 55 (5), pp.1208-1213. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2010.2042233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00499407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Auctioning Mechanism for Green Radio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Comaniciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narayan B. Mandayam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vince H Poor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Communications and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Green Radio : Energy efficiency in wireless networks, 12 (2), pp.114-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00499400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled Simulation-Measurements Platform for the Evaluation of Frequency-Reuse in the 2.45 GHz ISM band for Multi-mode Nodes with Multiple Antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Morlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylin Arndt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Wireless Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00436622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the Physical Layer Modeling on the Accuracy and Scalability of Wireless Network Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyes Ben Hamida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chelius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMULATION: Transactions of The Society for Modeling and Simulation International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 85 (9), pp.574-588. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0037549709106633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00412150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-ary Symbol Error Outage Over Nakagami-m Fading Channels in Shadowing Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mischa Dohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylin Arndt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00405203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mono- and multiobjective formulations for the indoor wireless LAN planning problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Jaffrès-Runser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ubéda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 35 (12), pp.123885-3901</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00404266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme de tests et de validation des modèles de simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00412098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deterministic Approach for Fast Simulations of Indoor Radio Wave Propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Jaffrès-Runser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume de La Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 55 (3), pp.938-948. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.2007.891811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00404836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de systèmes de radiocommunications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00412097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BPSK bit error outage over Nakagami-m fading channels in lognormal shadowing environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mischa Dohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Arndt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 11 (7), pp.565-567. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCOMM.2007.070241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00404807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On predicting in-building WiFi coverage with a fast discrete approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume de La Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Jaffrès-Runser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mobile Network Design and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00404857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Radio Link Unreliability on the Connectivity of Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruifeng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Parvery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Wireless Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2007, 16 p. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2007/19196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00404845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QoS constrained wireless LAN optimization within a multiobjective framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Jaffrès-Runser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ubéda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Wireless Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 6 (13), pp.26-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00404267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (204)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neyman-Pearson Detector for Ambient Backscatter Zero-Energy-Devices Beacons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanglin Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Jehangir Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh-Thuy Phan-Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint European Conference on Networks and Communications &amp; 6G Summit (EuCNC/6G Summit 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6G-SNS, Jun 2025, Poznan (PL), Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05481673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Streaming Federated Learning with Markovian Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tan-Khiem Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm Egan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Neglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS 2025 - Thirty-Ninth Annual Conference on Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Slot and Power Optimization for Grant Free Random Access with Unknown and Heterogeneous Device Activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Jeannerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm Egan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO2024 - 32nd European signal processing conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EURASIP, Aug 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04603280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Constellation Shaping Using Gradient Descent Approach for MU-MIMO Broadcast Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Jeannerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE 25th International Workshop on Signal Processing Advances in Wireless Communications (SPAWC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Lucca, Italy. pp.56-60, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SPAWC60668.2024.10694191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04590871v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigating User Identification Errors in Resource Optimization for Grant-Free Random Access</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Jeannerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm Egan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lélio Chetot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE VTC2023-Sping - 97th Vehicular Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Florencia, Italy. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VTC2023-Spring57618.2023.10200062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04114547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active User Detection and Channel Estimation for Grant-Free Random Access with Gaussian Correlated Activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lélio Chetot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm Egan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 97th VTC Spring 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compensation des Erreurs d'Identification d'Utilisateurs dans l'Allocation Stochastique de Ressources pour Réseaux Aloha Hétérogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Jeannerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm Egan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lélio Chetot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2023 - XXIX`eme ColloqueFrancophone de Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04257479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connection Throughput Maximization for Grant-Based NOMA Massive IoT with Graph Matching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shashwat Mishra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Salaün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung Shue Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Global Communications Conference (GLOBECOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Dec 2023, Kuala Lumpur (Malaysia), Malaysia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Sensor Configurations for Fault Identification in Smart Buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveed Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm Egan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jilles Dibangoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2023 - 2023 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rhodes Island, United States. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP49357.2023.10097223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04361063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable Joint Learning of Wireless Multiple-Access Policies and their Signaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateus Mota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Valcarce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE 95th Vehicular Technology Conference (VTC2022-Spring)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Helsinki, Finland. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VTC2022-Spring54318.2022.9860804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Emergence of Wireless MAC Protocols with Multi-Agent Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateus Pontes Mota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Valcarce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Hoydis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Globecom Workshops (GC Wkshps)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Madrid, Spain. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GCWkshps52748.2021.9681991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Log-Likelihood Ratio Estimation for Short Packets in Impulsive Noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Mestrah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dadja Anade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Savard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Goupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm Egan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Wireless Communications and Networking Conference (WCNC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Austin, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WCNC51071.2022.9771897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Channel Coding of Consecutive Messages with Heterogeneous Decoding Deadlines in the Finite Blocklength Regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homa Nikbakht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm Egan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCNC 2022 - IEEE Wireless Communications and Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Austin, United States. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximizing Downlink User Connection Density in NOMA-aided NB-IoT Networks Through a Graph Matching Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shashwat Mishra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Salaun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung Shue Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE VTC2022-Fall - IEEE 96th Vehicular Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03760000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Coding of URLLC and eMBB in Wyner's Soft-Handoff Network in the Finite Blocklength Regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homa Nikbakht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Wigger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shlomo Shamai Shitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Vincent Poor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLOBECOM 2022 - 2022 IEEE Global Communications Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Rio de Jaineiro, Brazil. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/globecom48099.2022.10000942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03943787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperative Encoding and Decoding of Mixed Delay Traffic under Random-User Activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homa Nikbakht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Wigger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shlomo Shamai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITW 2021 - IEEE Information Theory Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Kanazawa, Japan. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITW48936.2021.9611402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear combining in dependent α-stable interference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm Egan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Troels Pedersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2020 - IEEE International Conference on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Dublin, Ireland. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC40277.2020.9148724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460193v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saddlepoint Approximations of Cumulative Distribution Functions of Sums of Random Vectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dadja Anade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir M. Perlaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIT 2021 - IEEE International Symposium on Information Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Melbourne / Virtual, Australia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIT45174.2021.9518101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03226009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">End-to-End Learning of OFDM Waveforms with PAPR and ACLR Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Goutay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayçal Ait Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Hoydis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLOBECOM 2021 - IEEE Global Communication Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Madrid, Spain. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GCWkshps52748.2021.9682132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03393750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning-enhanced Receive Processing for MU-MIMO OFDM Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Goutay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayçal Ait Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Hoydis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPAWC 2021 - IEEE 22nd International Workshop on Signal Processing Advances in Wireless Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Lucca, Italy. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SPAWC51858.2021.9593152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03393747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning to fingerprint : Physical layer identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Hoydis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Sampaio Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First European GNU Radio days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Lyon, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic LoRa PHY layer for MAC experimentation using FIT/CorteXlab testbed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Sampaio Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European GNU Radio Days 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Poitiers, France. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Impact of Normalized Interference Threshold for Topological Interference Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Kallam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie S Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCNC 2020 European Conference on Networks and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Dubrovnik, Croatia. pp. 105-110, </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuCNC48522.2020.9200973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the saddlepoint approximation of the dependence testing bound in memoryless channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dadja Anade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Perlaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Dublin, Ireland. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02457361v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active user blind detection through deep learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie S Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goursaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Sampaio Cardoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crowncom 2020 - 15th EAI International Conference on Cognitive Radio Oriented Wireless Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Rome, Italy. pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détecteur pour l'accès aléatoire massif entre machines avec connaissance statistique du canal en lien ascendant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lélio Chetot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goursaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Lille, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coded random access for massive MTC under statistical channel knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lélio Chetot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goursaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPAWC 2019 - 20th IEEE International Workshop on Signal Processing Advances in Wireless Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Cannes, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SPAWC.2019.8815491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power control in parallel symmetric α-stable noise channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro de Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm Egan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Savard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPAWC 2019 - 20th IEEE International Workshop on Signal Processing Advances in Wireless Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Cannes, France. p.1 à 5, </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SPAWC.2019.8815443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framework for PHY-MAC layers Prototyping in Dense IoT Networks using FIT/CorteXlab Testbed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Othmane Oubejja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNERT 2019 - International Workshop on Computer and Networking Experimental Research using Testbeds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Apr 2019, Paris, France. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02150687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Validity of Isotropic Complex α-Stable Interference Models for Interference in the IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm Egan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gareth W. Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2019 - XXVIIème Colloque francophone de traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Lille, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copula-Based Interference Models for IoT Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm Egan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gareth Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2019 - 53rd IEEE International Conference on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Shanghai, China. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2019.8761783⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmitter Classification With Supervised Deep Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Hoydis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CROWNCOM 2019 - 14th EAI International conference on Cognitive Radio Oriented Wireless Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Poznan, Poland. pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low complexity Detector for massive uplink random access with NOMA in IoT LPWA networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goursaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCNC 2019 - IEEE Wireless Communications and Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Marrakech, Morocco. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundamental Limits in Cellular Networks with Point Process Partial Area Statistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lélio Chetot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Kelif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WiOpt 2019 - 17th International Symposium on Modeling and Optimization in Mobile, Ad Hoc and Wireless Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Avignon, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle borne atteignable de la probabilité d'erreur pour des transmissions en paquets courts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dadja Anade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2019 - XXVIIème Colloque francophonede traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Lille, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological Interference Management: Trade-off Between DoF and SIR for Cellular Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Kallam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICT 2019 - 26th International Conference on Telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Hanoi, Vietnam. pp. 96-101, </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICT.2019.8798819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02364450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive Molecular Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm Egan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trung Q Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Di Renzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ido Nevat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 -3rd Workshop on Molecular Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Ghent, Belgium. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01728766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jointly Optimized Modulation/Filtering Technique for Pseudo-Orthogonal Binary Sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bujoreanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Mehdi Benane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Liebgott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Ultrasonics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Kobe, Japan. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULTSYM.2018.8580025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01987969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Base Stations Diversity for UNB Systems: Theoretical Analysis and Performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuqi Mo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goursaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISNCC 2018 - International Symposium on Networks, Computers and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Rome, Italy. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximate Nash Region of the Gaussian Interference Channel with Noisy Output Feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Quintero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir M. Perlaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Vincent Poor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITW 2018 - IEEE Information Theory Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Guangzhou, China. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Code Domain Non Orthogonal Multiple Access versus ALOHA: a simulation based study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goursaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICT 2018 - 25th International Conference on Telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Saint-Malo, France. pp.445-450, </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICT.2018.8464836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénéfice de l’Annulation Successive d’Interférence pour des Réseaux Ultra Narrow Band : Théorie et Application à l’IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuqi Mo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goursaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2018 - 20èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Roscoff, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01783923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uplink Multiple Base Stations Diversity for UNB based IoT networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuqi Mo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goursaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAMA 2018 - IEEE International Conference on Antenna Measurement and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Västerås, Sweden. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliable and Reproducible Radio Experiments in FIT/CorteXlab SDR testbed: Initial Findings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Sampaio Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Othmane Oubejja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Risset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crowncom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite Blocklength Information Theory: What is the Practical Impact on Wireless Communications?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayşe Ünsal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Vincent Poor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE Global Communications Conference: Workshops: First IEEE International Workshop on Low-Layer Implementation and Protocol Design for IoT Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Washington, DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01390904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward reliable, reactive and energy efficient bursty multi-user communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dependable Wireless Communications and Localization for the IoT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward haptic communications for IoT in 5G</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 5G Thessaloniki Summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Thessalonic, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">$κβ$ Bounds for Gaussian Broadcast Channels with Finite Blocklength</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayşe Ünsal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Juan-les-Pins / Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01643256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Initialization of Cognitive Radio Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm Egan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Cardoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Workshop on Signal Processing Advances in Wireless Communications </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Sapporo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01523023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance théorique de réseaux IoT basés sur UNB avec Path Loss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuqi Mo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goursaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Juan-les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01610525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundamental Limits of a Dense IoT Cell in the Uplink</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Fadlallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Kélif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Vincent Poor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Gati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WiOpt 2017 - 15th International Symposium on Modeling and Optimization in Mobile, Ad Hoc, and Wireless Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/WIOPT.2017.7959936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01658931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimal Noise Variance Decoder for Uncoordinated Multiple Access in VLC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah A Saed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siu-Wai Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung Shue Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Vehicular Technology Conference (VTC-Spring)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the benefits of successive interference cancellation for ultra narrow band networks : Theory and application to IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuqi Mo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goursaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ICC 2017 - IEEE International Conference on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France. pp.1 - 6, </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2017.7996900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01610465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Dispersion of Superposition Coding for Gaussian Broadcast Channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayşe Ünsal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Information Theory Workshop 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Kaohsiung, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01643260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless Communication in Dynamic Interference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm Egan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro de Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Dorville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Global Communications Conference (GLOBECOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nash Region of the Linear Deterministic Interference Channel with Noisy Output Feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Quintero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Perlaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie M Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Vincent Poor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Information Theory (ISIT) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance and Energy in Green Superposition Coding Wireless Networks: An Analytical Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Kelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Gati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLOBECOM 2017 - IEEE Global Hub: Connecting East and West</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Singapour, Singapore. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01658932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Efficiency of Nash Equilibria in the Interference Channel with Noisy Feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Quintero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Perlaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie M Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Wireless 2017. Workshop: COCOA – COmpetitive and COoperative Approaches for 5G networks.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492979v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards fundamental limits of bursty multi-user communications in wireless networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Kélif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WITSME 2017 – The Tenth Workshop on Information Theoretic Methods in Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01658933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Région d’ η-Équilibre de Nash du Canal Linéaire Déterministe à Interférences avec Rétroalimentation Dégradée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Quintero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir M. Perlaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Gretsi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Juan-les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical Analysis of UNB-based IoT Networks with Path Loss and Random Spectrum Access</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuqi Mo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goursaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th IEEE International Symposium on Personal, Indoor and Mobile Radio Communications (PIMRC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compressive Data Aggregation on Mobile Wireless Sensor Networks for Sensing in Bike Races</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Risset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauzier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fraboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Signal Processing (EURASIP), Aug 2016, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01395629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the predefined number of replications in a Ultra Narrow Band based IoT network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuqi Mo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tien Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goursaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Toulouse, France. pp.1 - 6, </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WD.2016.7461514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interference alignment for downlink cellular networks: Joint scheduling and precoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser S Fadlallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo S Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie S Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 17th International Workshop onSignal Processing Advances in Wireless Communications (SPAWC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jul 2016, Edinburgh, United Kingdom. pp.1 - 5, </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SPAWC.2016.7536752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Does Channel-Output Feedback Enlarge the Capacity Region of the Two-User Linear Deterministic Interference Channel?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Quintero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir M. Perlaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñaki Esnaola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CROWNCOM - 2016 11th EAI International Conference on Cognitive Radio Oriented Wireless Networks.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240328v6</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximate capacity of the Gaussian interference channel with noisy channel-output feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Quintero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Perlaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñaki Esnaola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Information Theory Workshop (ITW 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Cambridge, United Kingdom. pp.474 - 478, </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITW.2016.7606879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01293921v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du nombre de répliques sur les performances d'un réseau IoT basé sur des transmissions Ultra Narrow Band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuqi Mo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tien Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goursaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> ALGOTEL 2016 - 18èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01304754v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récepteur de type « wake-up » radio à identification par empreinte fréquentielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques de l'URSI : Energie et Radiosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Continuum Model: Toward the Fundamental Limits of Dense Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Vincent Poor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Kelif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Globecom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Washington, United States. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01395609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies de protocoles inter-couche pour la localisation coopérative améliorée avec WBAN avec prise en compte d'un canal réaliste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Guizar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goursaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental validation of a wake-up radio architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Kibloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 Radio &amp; Wireless Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Austin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy optimization of radio transmission using wake-up radio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aissa Khoumeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlantic Radio Science Conference, AT-RASC 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Union Radio-Scientifique Internationale, May 2015, Gran Canaria, Spain. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/URSI-AT-RASC.2015.7302971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l'impact de la vitesse des noeuds sur l'estimation des distances dans les Réseaux Corporels sans fils avec ULB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Guizar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goursaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Gretsi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.1.5031.6886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01246929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CSMA/CA with RTS-CTS Overhead Reduction for M2M Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baher Mawlawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Lebedev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Wireless Communications And Networking Conference (WCNC2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Mar 2015, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacité du canal linéaire déterministe à interférences avec voies de retour bruitées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Quintero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir M. Perlaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Gretsi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219393v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation du nombre de retransmissions dans un réseau à bande ultra étroite basé sur R-FTDMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tien Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goursaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2015 — 17èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Beaune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noisy Channel-Output Feedback Capacity of the Linear Deterministic Interference Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Quintero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir M. Perlaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Information Theory Workshop (ITW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Jeju Island, South Korea. pp.89 - 93 </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITWF.2015.7360740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207339v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the impact of node speed on the ranging estimation with UWB body area networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Guizar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goursaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Personal, Indoor and Mobile Radio Communication (PIMRC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Hong Kong, China. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIMRC.2015.7343490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01246926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d’ordonnancement pour une meilleure localisation de noeuds mobiles dans les Reseaux Corporels sans fils avec ULB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Guizar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Ouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goursaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications (ALGOTEL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Beaune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the impact of scheduling and mobility on IR-UWB localization in body area networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Guizar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Ouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Goursaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Chaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Wearable and Implantable Body Sensor Networks (BSN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MIT Lincoln Laboratory, Jun 2015, Cambridge, United States. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BSN.2015.7299381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01246920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demo: Non-classic Interference Alignment for Downlink Cellular Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Fadlallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo S. Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint NEWCOM/COST Workshop on Wireless Communications JNCW 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux et propositions sur les architectures RF pour l'homme connecté à la société numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Risset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques URSI 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Benefits of Random FDMA Schemes in Ultra Narrow Band Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tien Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goursaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WiOpt/WNC3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01006027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Mobile Group Detection Algorithms: Application to Cycling Race</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauzier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fraboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Risset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ninth IEEE Workshop on Practical Issues in Building Sensor Network Applications 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Edmonton, Canada. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCNW.2014.6927701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CorteXlab: A Cognitive Radio Testbed for Reproducible Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo S. Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelbassat Massouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Proc. Wireless @ Virginia Tech Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Blacksburg, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of MAC Scheduling on Positioning Accuracy for Motion Capture with Ultra Wideband Body Area Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Guizar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Ouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goursaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BodyNet 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, London, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4108/icst.bodynets.2014.257113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interference Modelling and Analysis of Random FDMA scheme in Ultra Narrowband Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tien Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goursaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AICT 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of a Full-Duplex Dual- Band OFDM Transceiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaowu Zhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Risset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DUPLO Workshop on Full - Duplex Radios and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Oulu, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and Reduction of the Impact of Thermal Noise on the Full-Duplex OFDM Radio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaowu Zhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Radio Wireless Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Newport Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Evaluation Of Multiband CSMA/CA With RTS/CTS For M2M Communication With Finite Retransmission Strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baher Mawlawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Lebedev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Selected Topics in Mobile and Wireless Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Rome, Italy. pp.108-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CorteXlab: An Open FPGA-based Facility for Testing SDR & Cognitive Radio Networks in a Reproducible Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albdelbassat Massouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFOCOM'2014 Demo/Poster Session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Apr 2014, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wake-up radio architecture for home wireless networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aissa Khoumeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Radio Wireless Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Newport Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiband CSMA/CA with RTS-CTS strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baher Mawlawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Lebedev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless and Mobile Computing, Networking and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Larnaca, Cyprus. pp.628 - 633, </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WiMOB.2014.6962236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-Capacity Trade-off Bounds in a downlink typical cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Tsilimantos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Vincent Poor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 25th International Symposium on Personal, Indoor and Mobile Radio Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Sep 2014, Washington, United States. pp.1409-1414</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Estimation and Compensation of I/Q Imbalance for Full-Duplex Dual-Band OFDM Radio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaowu Zhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIMRC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Body area networks: a new wireless network paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless@Virginia Tech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Blacksburg, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Live Group Detection for Mobile Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauzier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Risset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fraboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BodyNets 2014 - 9th International Conference on Body Area Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Londres, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4108/icst.bodynets.2014.257026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Frequency Channel Division Strategy for CSMA/CA with RTS/CTS Mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baher Mawlawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Lebedev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Sensing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Liverpool, United Kingdom. pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realistic prediction of outage probability and confidence interval of BER for indoor radio communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meiling Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAP 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, The Hague, Netherlands. pp.2105 - 2109, </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuCAP.2014.6902223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CorteXlab: A Facility for Testing Cognitive Radio Networks in a Reproducible Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo S. Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelbassat Massouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Proc. 9th International Conference on Cognitive Radio Oriented Wireless Networks and Communications (CROWNCOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Oulu, Finland. pp.503 - 507, </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4108/icst.crowncom.2014.255812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of a Wake Up Radio Architecture for Home Multimedia Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aissa Khoumeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECUMICT 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Gent, Belgium. pp.63-72, </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-05440-7_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00973158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximations asymptotiques du taux d'erreur paquet et allocation de puissance dans les canaux à relais sous évanouissements lents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goursaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gretsi - 24eme Colloque Gretsi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00923655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation alternative des canaux à relais gaussiens à travers un noeud virtuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goursaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gretsi - 24eme Colloque Gretsi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00923657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Common Rate Maximization in Cooperative Multiple Access Channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goursaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCNC - IEEE Wireless Communications and Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Shanghai, China. pp.3169-3174, </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WCNC.2013.6555069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00923647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realistic Prediction of BER for Adaptive OFDM Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meiling Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antennas and Propagation (EuCAP), 2013 7th European Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deriving Pareto-optimal performance bounds for 1 and 2-relay wireless networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Jaffrès-Runser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goursaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Computer Communications and Networks - ICCCN 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Nassau, Bahamas. pp. 1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Evaluation of a Wideband Full-Duplex OFDM System Based on AASIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaowu Zhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Personal Indoor and Mobile Radio Communications (PIMRC), 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, London, United Kingdom. pp.68 - 72, </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIMRC.2013.6666106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full mesh channel measurements on Body Area Networks under walking scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauzier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fraboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Parvery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCAP - European Conference on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Gothenburg, Sweden. pp.3508-3512</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00923651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Allocation in Relay Channels under a Global Power Constraint using Virtual Nodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goursaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIMRC - IEEE International Symposium on Personal Indoor and Mobile Radio Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, London, United Kingdom. pp.949-953, </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIMRC.2013.6666274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00923653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partner selection for decode-and-forward cooperative relaying: A matching theoretic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cengis Hasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PIMRC - 24th International Symposium on Personal Indoor and Mobile Radio Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, London, United Kingdom. pp.2275-2280, </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIMRC.2013.6666523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d'une architecture de réveil radio utilisée dans le contexte des réseaux multimédia domestiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aissa Khoumeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realistic Prediction of BER and AMC with MRC Diversity for Indoor Wireless Transmissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meiling Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jialai Weng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Communications and Networking Conference (WCNC), 2013 IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Shanghai, China. </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WCNC.2013.6555227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The coalitional switch-off game of service providers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cengis Hasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE WiMob - 9th International Conference on Wireless and Mobile Computing, Networking and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Lyon, France. pp.223-230, </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WiMOB.2013.6673365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic analysis of energy savings with sleep mode in OFDMA wireless networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Tsilimantos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE INFOCOM - 32nd International Conference on Computer Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Turin, Italy. pp.1097-1105, </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INFCOM.2013.6566900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Predicting Large Scale Fading Characteristics with a Finite Difference Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meiling Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Lebedev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume de La Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC1004 Scientific Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Predicting Large Scale Fading Characteristics with the MR-FDPF Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meiling Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Lebedev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume de La Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Conference on Antennas and Propagation (EECAP) 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Prague, Czech Republic. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of large-scale variations caused by vehicular traffic in small-cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Maviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cordonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lostanlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICT 2012 - 19th International Conference on Telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Jounieh, Lebanon. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTEL.2012.6221313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of intra-ﬂow network coding on the relay channel performance: an analytical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anya Apavatjrut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goursaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Jaffrès-Runser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WiMob 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Barcelone, Spain. pp.1569627651</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining LT codes and XOR network coding for reliable and energy efficient transmissions in wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anya Apavatjrut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Jaffrès-Runser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goursaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th IEEE Sarnoff symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Newark, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Propagation Model for Large-scale Variations Caused by Vehicular Traffic in Small Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Maviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lostanlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE GLOBECOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Dec 2012, Anaheim, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CorteXlab: A Large Scale Testbed for Physical Layer in Cognitive Radio Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo S. Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Risset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC1004 Scientific Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Stronger Jamming Model: Application to TH-UWB Radio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Benfarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Miscopein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lauradoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE WCNC - Wireless Communications and Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security Embedding on UWB-IR Physical Layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Miscopein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Benfarah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE GLOBECOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Anaheim, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WBANs for live sport monitoring : an experimental approach, early results and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauzier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Parvery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fraboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO-COST IC1004 - EUROPEAN COOPERATION IN THE FIELD OF SCIENTIFIC AND TECHNICAL RESEARCH - 24-26 September, 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Bristol, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00738786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond LoRa and NB-IoT: Proposals for Future LPWA Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérian Mannoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Dehmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Berg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Mroueh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCNC 2019 - European Conference on Networks and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Valencia, Spain. pp.523-527, </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuCNC.2019.8802007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02106227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Cooperative Association Of Mobiles To Access Points Revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cengis Hasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majed Haddad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WiOpt'12: Modeling and Optimization in Mobile, Ad Hoc, and Wireless Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Paderborn, Germany. pp.185-191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperation Scenarios in Cooperative Multiple Access Channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goursaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST IC1004 + iPLAN Joint Workshop on "Small Cell Cooperative Communications"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-Delay Tradeoffs in a Linear Sequence of Relay Channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goursaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Communications and Networking Conference (WCNC), 2012 IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wake-up radio architectures used in wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aissa Khoumeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST IC1004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00732857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between Two Implementations of ParFlow for Simulating Femtocell Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume de La Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frederic Wagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Communications and Networks 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Maui, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new deterministic hybrid model for indoor-to-outdoor radio coverage prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Umansky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume de La Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhihua Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Antennas and Propagation 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-Delay Tradeoff s in a Linear Sequence of Relay Channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goursaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST IC1004 2nd Scientific Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00644570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenna Height Compensation for an Indoor to Outdoor Channel model based on a 2D Finite Difference Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume de La Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Umansky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhihua Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIERS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Marrakesh, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of Wide Band Multipath Fast Fading Based on Finite Difference Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meiling Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume de La Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Umansky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Vehicular Technology Conference 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Packet Error Rate of Correlated Shadowing Links in Body-Area Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goursaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Antennas and Propagation (EUCAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00644562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating channel fading statistics based on radio wave propagation predicted with deterministic MRFDPF method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meiling Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Umansky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lafort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Antennas and Propagation 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Optimized Precoding and Power Control in Cellular Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung Shue Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Lebedev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIMRC 2011 - IEEE International Symposium on Personal, Indoor and Mobile Radio Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Toronto, Canada. pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model Predictive Control for Smooth Distributed Power Adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Lebedev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE WCNC 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Paris, France. pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing Jammer Model Against PPM UWB Non-coherent Receiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Benfarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Miscopein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICUWB 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bologna, Italy. pp.560-564, </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICUWB.2011.6058909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00632715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacity-Fairness Trade-off Using Coordinated Multi-Cell Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Lebedev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE VTC Fall 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, San Francisco, United States. pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degree Distribution of XORed Fountain Codes : Theoretical Derivation and Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Nodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apavatjrut Anya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goursaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APCC 2010 - 16th Asia-Pacific Conference on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Auckland, New Zealand. pp.1569332631</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation multiobjectif des performances d'un réseau sans fil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Jaffrès-Runser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Schurgot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Comaniciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Rencontres Francophones sur les Aspects Algorithmiques de Télécommunications (AlgoTel)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Belle Dune, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00477342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy, latency and capacity Trade-offs in wireless multi-hop networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruifeng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Jaffrès-Runser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goursaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Annual IEEE International Symposium on Personal, Indoor and Mobile Radio Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Sep 2010, Istanbul, Turkey. pp.2755--2760</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00518411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lower Bound of Energy-Delay Tradeoff of Cooperative MIMO Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruifeng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Communications (ICC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00511699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined Model for Outdoor to Indoor Radio Propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume de La Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhihua Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST2100 Management Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multiobjective Performance Evaluation Framework for Routing in Wireless Ad Hoc Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Jaffrès-Runser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary R. Schurgot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Comaniciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 8th International Symposium on Modeling and Optimization in Mobile, Ad Hoc, and Wireless Networks (WiOpt) 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, May 2010, Avignon, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00485780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parflow: Comparison Between Two Implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frederic Wagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume de La Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Workshop on Femtocells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Luoton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Simulating Propagation for OFDM/MIMO Systems with the MR-FDPF Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 4th european conference on antennas and propagation (Eucap)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00511705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of Geometric and Finite Difference Models for Radio Wave Propagation in Outdoor to Indoor Scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume de La Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhihua Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 4th european conference on antennas and propagation (Eucap)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00511707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interference mitigation by decisions fusion in a non coherent UWB-IR receiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Miscopein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Schwoerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Ultra-Wideband (ICUWB2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Nanjing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00511712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation de la diversité par relayage dans les réseaux de capteurs sans fils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anya Apavatjrut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goursaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Jaffrès-Runser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Comaniciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Rencontres Francophones sur les Aspects Algorithmiques de Télécommunications (AlgoTel)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Belle Dune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00479520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distance Bounding Protocols on TH-UWB Radios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Benfarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Miscopein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lauradoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roux Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE GLOBAL COMMUNICATIONS CONFERENCE - IEEE GLOBECOM 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Miami - FL - USA, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00527401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régularisation asynchrone pour les réseaux de capteurs: principes et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Benoit Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AlgoTel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Carry-Le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00384385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symbol Error Outage for Spatial Multiplexing Systems in Rayleigh Fading Channel and Lognormal Shadowing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mischa Dohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IEEE International Workshop on on Signal Processing Advances in Wireless Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2009, Perugia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00405202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asynchronous and distributed nonlinear regularization for wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Benoit Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on Localized Algorithms and Protocols for Wireless Sensor Networks (LOCALGOS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Marina del Rey, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00405199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy efficient TH-UWB Preamble Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Miscopein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International conference on ultra wideband (IC-UWB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00406347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multipath Decision Fusion For Low Complexity UWB-IR Non-Coherent Receivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Miscopein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Schwoerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PIRMC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00406344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperation mechanisms in BANs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goursaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Savigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele d'Errico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST 2100, 9th management meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, COST 2100, May 2009, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00412557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-cell processing for uniform capacity improvement in full spectral reuse system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Lebedev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COGnitive systems with Interactive Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SEE, IET, Nov 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00441274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global system approach to validate a wireless system even with a multi-antennas receiver structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose-Cruz Nunez-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circuits and Systems, 2009. MWSCAS '09. 52nd IEEE International Midwest Symposium on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunistic relaying protocols for human monitoring in BANs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goursaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele d'Errico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ouvry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PIRMC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00406343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new distributed algorithm for parametric data modeling in wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Benoit Pierrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IEEE International Workshop on on Signal Processing Advances in Wireless Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Perugia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00405201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U-GRAB: A Utility-based Gradient Broadcasting Algorithm for Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Jaffrès-Runser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Comaniciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruifeng Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Military Communications (MILCOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, General Dynamics, Oct 2009, Boston, MA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00406350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Bound of Energy-Latency Trade-off of Opportunistic Routing in Multi-hop Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruifeng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST 2100 6th management committee meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, COST 2100, Oct 2008, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00412558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Bound of Energy-Latency Trade-off of Opportunistic Routing in Multi-hop Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruifeng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Jaffrès-Runser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Communications (ICC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2009, Dresde, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00405198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Efficiency of Opportunistic Routing with Unreliable Links</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruifeng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rong Ping Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Jaffrès-Runser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Wireless Communications and Networking Conference (WCNC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Apr 2009, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00405196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude du relayage de codes fontaine sur un lien de transmission multi-sauts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Rerbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anya Apavatjrut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goursaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00406341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des Codes Fontaine sur la consommation d'énergie dans les réseaux de capteurs avec prise en compte d'une couche MAC réaliste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anya Apavatjrut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goursaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00406340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperative beacon-free MAC layer for body area networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Miscopein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Schwoerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PIRMC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00406346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Complexity of an Accurate and Precise Performance Evaluation of Wireless Networks Using Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyes Ben Hamida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chelius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th ACM/IEEE international symposium on Modeling, Analysis and Simulation of Wireless and Mobile Systems (MSWIM 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE / ACM, Oct 2008, Vancouver, Canada. pp.395-402, </w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1454503.1454570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00384082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable versus Accurate Physical Layer Modeling in Wireless Network Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyes Ben Hamida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chelius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd ACM/IEEE/SCS workshop on Principles of Advanced and Distributed Simulation (PADS 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM/IEEE/SCS, Jun 2008, Roma, Italy. pp.127-134, </w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PADS.2008.12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00384134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Transmission Range for Minimum Energy Consumption in Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruifeng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Wireless Communications and Networking Conference (WCNC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Las Vegas, United States. pp.757-762, </w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WCNC.2008.139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00404872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine Synchronization for Wireless Sensor Networks Using Gossip Averaging Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Benoit Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Communications (ICC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Beijing, China. pp.4963-4967, </w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2008.930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00404868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On relaxing constraints on multi-branch RF front-end for a SIMO OFDM receiver – A global system evaluation scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Francois Morlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST2100 Pervasive Mobile &amp; Ambient Wireless Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00412107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and Implementation of a SIMO Multi-Standard Multichannel SDR Receiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Francois Morlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Luna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Radio and Wireless Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00412054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Analysis of Mitigated Asynchronous Spectrally-Overlapping WLAN Interference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mischa Dohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylin Arndt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Wireless Communications and Networking Conference (WCNC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Mar 2007, Kowloon, South Korea. pp.2097-2102, </w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WCNC.2007.393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00404881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wlan Preamble Detection Methods in a Multi-Antenna, Multi-Standards Software Defined Radio Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Francois Morlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00412056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Finite Difference Method for Simulating Radio Propagation in Dense Urban Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume de La Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00412060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On predicting fast fading strength from Indoor 802.11 simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume de La Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Electromagnetics in Advanced Applications (ICEAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Torino, Italy. pp.407-410, </w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICEAA.2007.4387324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00404935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation par la mesure des performances d'algorithmes SIMO appliqués aux récepteurs multi-standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Morlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00436608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measured Performances of a SIMO Multi-Standard Receiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Francois Morlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00412055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Realistic Medium Assumptions Increase Fairness?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahiry Razafindralambo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Valois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRAMUS Workshop on Radio Interfaces for WSN and MANET networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Val Thorens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00405994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation expérimentale du canal de propagation indoor à 2.45 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gallon Xavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00436603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tight Bound for the Mean Node Degree in Ad Hoc Networks with pportunistic Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruifeng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Parvery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third IEEE International Conference on Wireless and Mobile Computing, Networking and Communications (WiMOB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2007, White Plains, United States. </w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WIMOB.2007.4390844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00404876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connectivity of Wireless Sensor Networks with Unreliable Links</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruifeng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Conference on Communications and Networking in China (CHINACOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Shanghai, China. pp.866-870, </w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CHINACOM.2007.4469521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00404963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation réaliste des liens radio dans les réseaux de capteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème rencontres francophones sur les aspects algorithmiques de télécommunications (ALGOTEL 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Ile d'Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00412560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation du taux de coupure d'une liaison radio MIMO dans un canal de Nakagami avec effet de masque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mischa Dohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylin Arndt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ieme colloque GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00405195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced Complexity MUD-MLSE Receiver for Partially-Overlapping WLAN-Like Interference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mischa Dohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylin Arndt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE VTC Spring 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00399472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du médium radio sur le phénomène d'équité dans le cas des stations cachées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahiry Razafindralambo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Valois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Ile d'Oléron, France. pp.105-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00176958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance validation of a multi-standard and multi-antenna receiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Morlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylin Arndt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First European Conference on Antennas and Propagation (EuCAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Nice, France. </w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EUCAP.2006.4584970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00405000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy Enhancement of a Multi-Resolution Indoor Propagation Simulation Tool by Radiation Pattern Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume de La Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Antennas and Propagation Society International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jul 2006, Albuquerque, United States. </w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/APS.2006.1711012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00436602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du lien radio sur les performances des protocoles de couverture de surface pour réseaux de capteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Parvery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Carle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simplot-Ryl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AlgoTel'06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiobjective QoS-Oriented Planning for Indoor Wireless LANs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Jaffrès-Runser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ubéda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 64th Vehicular Technology Conference (VTC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Sep 2006, Montreal, Canada. </w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VTCF.2006.487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00405065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3D Formulation of MR-FDPF for simulating indoor radio propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume de La Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First European Conference on Antennas and Propagation (EuCAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Nice, France. </w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EUCAP.2006.4584787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00405044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of RF Front-end non-idealities on performances of SIMO-OFDM receiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhimanyu Sahai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Francois Morlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00412071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency Impairment of Wireless Sensor Networks Protocols under Realistic Physical Layer Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Parvery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Carle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simplot-Ryl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IEEE International Conference on Communication Systems (ICCS 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00092514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indoor wLAN Planning with a QoS constraint based on a Markovian Performance Evaluation Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jia-Liang Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Jaffrès-Runser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Valois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2006, Montreal, Canada. </w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WIMOB.2006.1696372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00405082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Compensation of RF Impairments with Multiple Antennas in SIMO OFDM systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Morlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose-Cruz Nunez-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTC Fall</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Sep 2006, Montréal, Canada. </w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VTCF.2006.109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00436695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2.5D Extensions of the Frequency Domain ParFlow Algorithm for Simulating 802.11b/g Radio Coverage in Multifloored Buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume de La Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 64th Vehicular Technology Conference (VTC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Sep 2006, Montreal, Canada. </w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VTCF.2006.25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00405063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global System Evaluation Scheme for Multiple Antennas Adaptive Receivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Francois Morlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Parvery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 9th European Conference on Wireless Technology (EWCT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Sep 2006, Manchester, United Kingdom. pp.197-200, </w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECWT.2006.280469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00412076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A QOS-based FAP criterion for indoor 802.11 wireless LAN optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume de La Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Rebeyrortte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Jaffrès-Runser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Communications (ICC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00405190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of a new indoor propagation prediction method based on a multi-resolution algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Jaffrès-Runser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 61st Vehicular Technology Conference (VTC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2005, Stockohlm, Sweden. </w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VETECS.2005.1543244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00405194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Strategy for Indoor Propagation Fast Computation with MR-FDPF Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume de La Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Rebeyrortte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Jaffrès-Runser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antennas, Radar and Wave Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IASTED, Jul 2005, Banff, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00405192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation simulation with the ParFlow method: fast computation using a multi-resolution scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ubéda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Vehicular Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, atlantic city, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community Structure in Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dudavid Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongjun Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Márton Karsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complenet'17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fountain codes and network coding for WSNs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anya Apavatjrut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goursaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Jaffrès-Runser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Khaldoun Al Agha. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Network coding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, pp.27-72, 2012, ISTE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couche physique et antennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès - Lavoisier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux de capteurs, héorie et modélisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eyrolles, 2009, Architecture, applications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00406339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiobjective Tabu framework for the optimization and evaluation of wireless systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Jaffrès-Runser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Comaniciu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wassim Jaziri,. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Local Search Techniques: Focus on Tabu Search</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, I-Tech Education and Publishing, 2008, 978-3-902613-34-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00406345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning OFDM Waveforms with PAPR and ACLR Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Goutay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayçal Ait Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Hoydis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03476708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Learning-based Transmitter identification on the physical layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Hoydis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03117090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impulsive Multivariate Interference Models for IoT Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm Egan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gareth W. Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Coordinated Multicell Processing and MIMO: selection of Base Stations and Gain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Lebedev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VLSF Decoding with Reliability Guarantees over Correlated Noncoherent Fading Channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guodong Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir M. Perlaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-9609, Inria. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05471625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deliverable D1 - Technical Report NF-PERSEUS 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Amis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Crussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CEA - Commissariat à l'énergie atomique et aux énergies alternatives. 2024, pp.1-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04564147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirty Paper Coding for Consecutive Messages with Heterogeneous Decoding Deadlines in the Finite Blocklength Regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homa Nikbakht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm Egan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9462, Inria - Research Centre Grenoble – Rhône-Alpes. 2022, pp.1-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03556888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slotted, synchronised and modular framework for the evaluation of channel access policies in dense IoT network using FIT/CorteXlab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Sampaio Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Insa Lyon; Inria; CITI - CITI Centre of Innovation in Telecommunications and Integration of services. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Channel Coding of Consecutive Messages with Heterogeneous Decoding Deadlines in the Finite Blocklength Regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homa Nikbakht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm Egan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9434, Inria - Research Centre Grenoble – Rhône-Alpes. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saddlepoint Approximations of Cumulative Distribution Functions of Sums of Random Vectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dadja Anade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir M. Perlaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9388, Inria Grenoble - Rhône-Alpes. 2021, pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143508v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IoT Anywhere - Comment choisir sa technologie d'accès ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razvan Stanica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacir Mouline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie S Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goursaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Iova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] INSA LYON; SPIE ICS. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient algorithm to estimate Covid-19 infectiousness risk from BLE-RSSI measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie S Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm Egan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gribonval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9345, Inria Grenoble Rhône-Alpes. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An upper bound on the error induced by saddlepoint approximations - Applications to information theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dadja Anade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Perlaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9329, INRIA Grenoble - Rhône-Alpes. 2020, pp.1-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557887v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized Interference Channels with Noisy Output Feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Quintero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Perlaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie M Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Vincent Poor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9011, Inria - Research Centre Grenoble – Rhône-Alpes. 2017, pp.37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximate Capacity of the Two-User Gaussian Interference Channel with Noisy Channel-Output Feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Quintero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir M. Perlaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñaki Esnaola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8861, Inria - Research Centre Grenoble – Rhône-Alpes. 2016, pp.39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315887v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Does Channel-Output Feedback Enlarge the Capacity Region of the Interference Channel?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Quintero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir M. Perlaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñaki Esnaola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8862, INRIA Grenoble - Rhône-Alpes. 2016, pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281717v6</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Continuum Extensions of Asymmetric Gaussian Channels (Multiple Access and Broadcast)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Vincent Poor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Kelif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8846, Inria Rhône-Alpes; INSA Lyon. 2016, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noisy channel-output feedback capacity of the linear deterministic interference channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Quintero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir M. Perlaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] RT-0456, INRIA Grenoble - Rhône-Alpes; INRIA. 2015, pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117154v8</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Downlink Cellular Interference Alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8543, INRIA. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00996728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full-Duplex Dual-Band Radio Dedicated to Flexible Radio Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaowu Zhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8558, INRIA. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximations of the packet error rate under slow fading in direct and relayed links</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goursaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8316, INRIA. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00834904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Allocation in Relay Channels under a Global Power Constraint using Virtual Nodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goursaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8317, INRIA. 2013, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00833809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Group Consensus Algorithms for Mobile Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauzier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fraboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Risset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8518, INRIA. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achievable Common Rate and Power Allocation in Cooperative Multiple Access Channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goursaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00690407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Common Rate Maximization in Cooperative Multiple Access Channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goursaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00742234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundamental limits of wireless ad hoc networks: lower MO bounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goursaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Jaffrès-Runser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7905, INRIA. 2012, pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00678661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundamental limits of wireless ad hoc networks: upper MO bounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Jaffrès-Runser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Comaniciu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7799, INRIA. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00641089v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computationally Efficient MR-FDPF Method for Multifrequency Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Umansky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meiling Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume de La Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7726, INRIA. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00621315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distance Bounding Protocols on TH-UWB Link and their Analysis over Noisy Channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Benfarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Miscopein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lauradoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7385, INRIA. 2010, pp.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00519064v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multiobjective Optimization Framework for Routing in Wireless Ad Hoc Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Jaffrès-Runser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schurgot Mary R.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Comaniciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7180, INRIA. 2010, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00449010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards increasing packet diversity for relaying LT Fountain Codes in Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anya Apavatjrut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goursaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Jaffrès-Runser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Comaniciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7231, INRIA. 2010, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00464079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model for Pareto-optimal performance evaluation of wireless ad hoc networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Jaffrès-Runser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Comaniciu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7379, INRIA. 2010, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00516961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interference Modeling in CSMA Multi-Hop Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Busson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chelius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6624, INRIA. 2009, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00316029v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-delay bounds analysis in wireless multi-hop networks with unreliable radio links</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruifeng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Jaffrès-Runser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6598, INRIA. 2008, pp.38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00306697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JEGA: a joint estimation and gossip averaging algorithm for sensor network applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Benoit Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6597, INRIA. 2008, pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00307512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Adaptive Multi-Resolution Frequency-Domain ParFlow (MR-FDPF) Method for Indoor Radio Wave Propagation Simulation. Part I : Theory and Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Jaffrès-Runser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume de La Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-5740, INRIA. 2005, pp.57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility Study and Conception of an Intelligent GSM Cell Phone Silencer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Kléber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Valois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RT-0268, INRIA. 2002, pp.76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00069907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la modélisation et l'optimisation des systèmes radio ambiants en réseau.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseaux et télécommunications [cs.NI]. INSA de Lyon; Université Claude Bernard - Lyon I, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00406212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId643"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Marie Gorce </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (58)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Performance of NOMA in a Multi-Cell Context: A General Evaluation Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Begin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Wireless Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25, pp.415-428. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TWC.2025.3584178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05474246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadcast Channels with Heterogeneous Arrival and Decoding Deadlines: Second-Order Achievability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homa Nikbakht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm Egan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Vincent Poor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 71 (3), pp.1-1. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIT.2025.3532649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neyman Pearson Detector for Multiple Ambient Backscatter Zero-Energy-Devices Beacons using Near-Perfect Code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanglin Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Jehangir Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh-Thuy Phan-Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Radio Frequency Identification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JRFID.2025.3598152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05481652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting Device Heterogeneity in Grant-Free Random Access: A Data-Driven Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Jeannerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm Egan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVT.2024.3396825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130618v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Generalized Approximate Message Passing for Active User Detection and Channel Estimation with Correlated Group-Heterogeneous Activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lélio Chetot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm Egan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCOMM.2024.3367760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04542317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interference Networks with Random User Activity and Heterogeneous Delay Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homa Nikbakht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Wigger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shlomo Shamai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Vincent Poor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 71 (2), pp.1043-1076. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIT.2024.3523775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codesigned Communication and Data Analytics for Condition-Based Maintenance in Smart Buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveed Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm Egan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jilles Dibangoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internet of Things Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (18), pp.15847-15856. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JIOT.2023.3266029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04361059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Interference Arising From Random Spatial Fields of Interferers Utilizing Multiple Subcarriers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm Egan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gareth W. Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Wireless Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1, pp.1-28. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13638-022-02110-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03605575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinusoidal-Based Multiple Access Scheme for Visible Light Decentralized Asynchronous Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siu-Wai Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah A Saed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung Shue Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Information-Theoretic View of Mixed-Delay Traffic in 5G and 6G</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homa Nikbakht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Wigger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm Egan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shlomo Shamai Shitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entropy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/e24050637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03943743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of Side Information on Physical Layer Security Under Correlated Fading Channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farshad Rostami Ghadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Javier Lopez-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei-Ping Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Forensics and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17, pp.3626-3636. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIFS.2022.3212198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03946304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Identification and Channel Estimation for Fault Detection in Industrial IoT With Correlated Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lélio Chetot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm Egan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.116692-116701. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2021.3106736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundamental Limits of Non Orthogonal Multiple Access (NOMA) for the Massive Gaussian Broadcast Channel in Finite Block-Length</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dadja Anade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Kélif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Special Issue: Massive and Reliable Sensor Communications with LPWANs Technologies, 21 (3), </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s21030715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cache-Aided Polar Coding: From Theory to Implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Fadlallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Othmane Oubejja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Kamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciblat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Wigger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal on Selected Areas in Information Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (4), pp.1206 - 1223. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSAIT.2021.3128232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning for MU-MIMO Receive Processing in OFDM Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Goutay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayçal Ait Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Hoydis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal on Selected Areas in Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSAC.2021.3087224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03082846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Multi-Channels Allocation in LoRa Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Mroueh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goursaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.214177-214189. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2020.3040765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03059910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Upper Bound on the Error Induced by Saddlepoint Approximations - Applications to Information Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dadja Anade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Perlaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entropy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Wireless Networks: Information Theoretic Perspectives, 22 (6), pp.690. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/exx010005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884541v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Interference for Uplink SCMA in Large-Scale Wireless Networks without Coordination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm Egan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro de Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Wireless Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018 (1), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13638-018-1225-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximate Capacity Region of the Two-User Gaussian Interference Channel with Noisy Channel-Output Feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Quintero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Perlaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñaki Esnaola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie M Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 64 (7), pp.5326-5358. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIT.2018.2827076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397118v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coding for Caching in 5G Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Fadlallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Maria Tulino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Barone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Vettigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Llorca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55 (2), pp.106 - 113. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MCOM.2017.1600449CM⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Up-Link Capacity Derivation for Ultra-Narrow-Band IoT Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuqi Mo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tien Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goursaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Wireless Information Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (3), pp.300-316. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10776-017-0361-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01610466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Does Output Feedback Enlarge the Capacity of the Interference Channel?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Quintero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Perlaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñaki Iñaki Esnaola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 66 (2), pp.615-628. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCOMM.2017.2753252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01432525v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced coordinated beamforming for the downlink of future LTE cellular networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George C. Alexandropoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantinos B. Papadias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 54 (7), pp.54 - 60. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MCOM.2016.7509379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01395615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital I/Q Imbalance Correction for Full-Duplex Dual-Band OFDM Radio Transceivers I Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaowu Zhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (3), pp.505-519. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1759078715000811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01244725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of IR-UWB cross-layer ranging protocols under on-body channel models with body area networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Guizar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goursaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12243-016-0500-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral and Energy Efficiency Trade-Offs in Cellular Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Tsilimantos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Jaffrès-Runser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Vincent Poor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Wireless Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15 (1), pp.54--66. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TWC.2015.2466541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dedicated networks for IoT : PHY / MAC state of the art and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goursaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAI endorsed transactions on Internet of Things</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4108/eai.26-10-2015.150597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximations of the packet error rate under quasi-static fading in direct and relayed links</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goursaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Wireless Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12, pp.12. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13638-014-0239-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of 2D correlated random shadowing based on the deterministic MR-FDPF model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meiling Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Wireless Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 208, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13638-015-0434-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01244692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Geometric Models for Green Networking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cengis Hasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manjesh Kumar Hanawal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shlomo Shamai Shitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3, pp.2465-2474. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2015.2503322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green transmission technologies for balancing the energy efficiency and spectrum efficiency trade-off</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiqun Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel K.C. So</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhikun Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52 (11), pp.112-120. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MCOM.2014.6957151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new wake-up radio architecture for wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aissa Khoumeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Wireless Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 177, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1687-1499-2014-177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cross-layer Framework for Multiobjective Performance Evaluation of Wireless Ad Hoc Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Jaffrès-Runser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Schurgot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Comaniciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ad Hoc Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 11 (n° 8), pp. 2147-2171. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.adhoc.2013.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperative Scheduling for Coexisting Body Area Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lusheng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goursaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navid Nikaein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Cottatellucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Wireless Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12 (1), pp.123-133. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TWC.2012.120412.112073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Packet Error Outage for Coded Systems Experiencing Fast Fading and Shadowing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mischa Dohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Wireless Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12 (2), pp.574-585. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TWC.2012.121812.111785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computationally Efficient MR-FDPF and MR-FDTLM Methods for Multifrequency Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Umansky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meiling Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume de La Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 61 (3), pp.1309-1320. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.2012.2227920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realistic Prediction of BER and AMC for Indoor Wireless Transmissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meiling Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LAWP.2012.2218213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outage Probability for Multi-Cell Processing under Rayleigh Fading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Lebedev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 15 (8), pp.801 - 803. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCOMM.2011.061011.102120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00519390v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance evaluation of direct and cooperative transmissions in body area networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Maman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goursaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ouvry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Body Area Networks applications and technologies, 66 (3), pp.213-228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00654696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Increasing Packet Diversity for Relaying LT Fountain Codes in Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apavatjrut Anya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goursaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Jaffrès-Runser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Comaniciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.CL2010-1692. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCOMM.2010.111910.101692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symbol Error Outage Analysis of MIMO OSTBC Systems over Rice Fading Channels in Shadowing Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mischa Dohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Wireless Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10 (4), pp.1009 -1014. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TWC.2011.021611.091838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00597409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Trend in Propagation Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Valcarce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume de La Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laszlo Nagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frederic Wagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Vehicular Technology Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (2), pp.73-81. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MVT.2011.940797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00654700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lower Bound of Energy-Latency Trade-off of Opportunistic Routing in Multi-hop Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruifeng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Wireless Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011 (Article ID 265083), pp.17. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2011/265083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00554185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation and Validation of a New Combined Model for Outdoor to Indoor Radio Coverage Predictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume de La Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhihua Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Wireless Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00511655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Estimation and Gossip Averaging for Sensor Network Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Benoit Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 55 (5), pp.1208-1213. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2010.2042233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00499407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Auctioning Mechanism for Green Radio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Comaniciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narayan B. Mandayam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vince H Poor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Communications and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Green Radio : Energy efficiency in wireless networks, 12 (2), pp.114-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00499400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a cooperative beacon-free MAC layer for Body Area Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Miscopein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Schwoerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Wireless Information Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00511613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the Physical Layer Modeling on the Accuracy and Scalability of Wireless Network Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyes Ben Hamida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chelius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMULATION: Transactions of The Society for Modeling and Simulation International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 85 (9), pp.574-588. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0037549709106633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00412150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-ary Symbol Error Outage Over Nakagami-m Fading Channels in Shadowing Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mischa Dohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylin Arndt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00405203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled Simulation-Measurements Platform for the Evaluation of Frequency-Reuse in the 2.45 GHz ISM band for Multi-mode Nodes with Multiple Antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Morlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylin Arndt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Wireless Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00436622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mono- and multiobjective formulations for the indoor wireless LAN planning problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Jaffrès-Runser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ubéda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 35 (12), pp.123885-3901</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00404266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme de tests et de validation des modèles de simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00412098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On predicting in-building WiFi coverage with a fast discrete approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume de La Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Jaffrès-Runser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mobile Network Design and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00404857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BPSK bit error outage over Nakagami-m fading channels in lognormal shadowing environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mischa Dohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Arndt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 11 (7), pp.565-567. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCOMM.2007.070241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00404807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Radio Link Unreliability on the Connectivity of Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruifeng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Parvery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Wireless Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2007, 16 p. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2007/19196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00404845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de systèmes de radiocommunications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00412097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deterministic Approach for Fast Simulations of Indoor Radio Wave Propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Jaffrès-Runser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume de La Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 55 (3), pp.938-948. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.2007.891811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00404836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QoS constrained wireless LAN optimization within a multiobjective framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Jaffrès-Runser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ubéda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Wireless Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 6 (13), pp.26-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00404267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (206)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparse VLSF Codes Optimization for Short-Packet Transmission via Saddlepoint Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guodong Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir M. Perlaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ICC 2026 - IEEE International Conference on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05592908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VLSF Decoding with Reliability Guarantees over Correlated Noncoherent Fading Channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guodong Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir M. Perlaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIT 2026 - IEEE International Symposium on Information Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2026, Guanzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05592880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Streaming Federated Learning with Markovian Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tan-Khiem Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm Egan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Neglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS 2025 - Thirty-Ninth Annual Conference on Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neyman-Pearson Detector for Ambient Backscatter Zero-Energy-Devices Beacons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanglin Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Jehangir Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh-Thuy Phan-Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint European Conference on Networks and Communications &amp; 6G Summit (EuCNC/6G Summit 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6G-SNS, Jun 2025, Poznan (PL), Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05481673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Slot and Power Optimization for Grant Free Random Access with Unknown and Heterogeneous Device Activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Jeannerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm Egan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO2024 - 32nd European signal processing conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EURASIP, Aug 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04603280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Constellation Shaping Using Gradient Descent Approach for MU-MIMO Broadcast Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Jeannerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE 25th International Workshop on Signal Processing Advances in Wireless Communications (SPAWC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Lucca, Italy. pp.56-60, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SPAWC60668.2024.10694191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04590871v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active User Detection and Channel Estimation for Grant-Free Random Access with Gaussian Correlated Activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lélio Chetot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm Egan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 97th VTC Spring 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compensation des Erreurs d'Identification d'Utilisateurs dans l'Allocation Stochastique de Ressources pour Réseaux Aloha Hétérogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Jeannerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm Egan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lélio Chetot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2023 - XXIX`eme ColloqueFrancophone de Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04257479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connection Throughput Maximization for Grant-Based NOMA Massive IoT with Graph Matching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shashwat Mishra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Salaün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung Shue Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Global Communications Conference (GLOBECOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Dec 2023, Kuala Lumpur (Malaysia), Malaysia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Sensor Configurations for Fault Identification in Smart Buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveed Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm Egan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jilles Dibangoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2023 - 2023 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rhodes Island, United States. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP49357.2023.10097223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04361063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigating User Identification Errors in Resource Optimization for Grant-Free Random Access</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Jeannerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm Egan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lélio Chetot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE VTC2023-Sping - 97th Vehicular Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Florencia, Italy. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VTC2023-Spring57618.2023.10200062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04114547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Log-Likelihood Ratio Estimation for Short Packets in Impulsive Noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Mestrah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dadja Anade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Savard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Goupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm Egan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Wireless Communications and Networking Conference (WCNC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Austin, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WCNC51071.2022.9771897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Emergence of Wireless MAC Protocols with Multi-Agent Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateus Pontes Mota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Valcarce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Hoydis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Globecom Workshops (GC Wkshps)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Madrid, Spain. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GCWkshps52748.2021.9681991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Channel Coding of Consecutive Messages with Heterogeneous Decoding Deadlines in the Finite Blocklength Regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homa Nikbakht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm Egan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCNC 2022 - IEEE Wireless Communications and Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Austin, United States. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximizing Downlink User Connection Density in NOMA-aided NB-IoT Networks Through a Graph Matching Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shashwat Mishra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Salaun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung Shue Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE VTC2022-Fall - IEEE 96th Vehicular Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03760000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Coding of URLLC and eMBB in Wyner's Soft-Handoff Network in the Finite Blocklength Regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homa Nikbakht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Wigger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shlomo Shamai Shitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Vincent Poor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLOBECOM 2022 - 2022 IEEE Global Communications Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Rio de Jaineiro, Brazil. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/globecom48099.2022.10000942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03943787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable Joint Learning of Wireless Multiple-Access Policies and their Signaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateus Mota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Valcarce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE 95th Vehicular Technology Conference (VTC2022-Spring)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Helsinki, Finland. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VTC2022-Spring54318.2022.9860804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear combining in dependent α-stable interference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm Egan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Troels Pedersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2020 - IEEE International Conference on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Dublin, Ireland. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC40277.2020.9148724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460193v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saddlepoint Approximations of Cumulative Distribution Functions of Sums of Random Vectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dadja Anade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir M. Perlaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIT 2021 - IEEE International Symposium on Information Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Melbourne / Virtual, Australia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIT45174.2021.9518101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03226009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">End-to-End Learning of OFDM Waveforms with PAPR and ACLR Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Goutay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayçal Ait Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Hoydis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLOBECOM 2021 - IEEE Global Communication Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Madrid, Spain. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GCWkshps52748.2021.9682132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03393750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning-enhanced Receive Processing for MU-MIMO OFDM Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Goutay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayçal Ait Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Hoydis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPAWC 2021 - IEEE 22nd International Workshop on Signal Processing Advances in Wireless Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Lucca, Italy. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SPAWC51858.2021.9593152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03393747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning to fingerprint : Physical layer identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Hoydis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Sampaio Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First European GNU Radio days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Lyon, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic LoRa PHY layer for MAC experimentation using FIT/CorteXlab testbed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Sampaio Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European GNU Radio Days 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Poitiers, France. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperative Encoding and Decoding of Mixed Delay Traffic under Random-User Activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homa Nikbakht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Wigger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shlomo Shamai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITW 2021 - IEEE Information Theory Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Kanazawa, Japan. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITW48936.2021.9611402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the saddlepoint approximation of the dependence testing bound in memoryless channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dadja Anade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Perlaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Dublin, Ireland. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02457361v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active user blind detection through deep learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie S Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goursaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Sampaio Cardoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crowncom 2020 - 15th EAI International Conference on Cognitive Radio Oriented Wireless Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Rome, Italy. pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Impact of Normalized Interference Threshold for Topological Interference Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Kallam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie S Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCNC 2020 European Conference on Networks and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Dubrovnik, Croatia. pp. 105-110, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuCNC48522.2020.9200973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power control in parallel symmetric α-stable noise channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro de Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm Egan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Savard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPAWC 2019 - 20th IEEE International Workshop on Signal Processing Advances in Wireless Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Cannes, France. p.1 à 5, </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SPAWC.2019.8815443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framework for PHY-MAC layers Prototyping in Dense IoT Networks using FIT/CorteXlab Testbed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Othmane Oubejja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNERT 2019 - International Workshop on Computer and Networking Experimental Research using Testbeds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Apr 2019, Paris, France. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02150687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Validity of Isotropic Complex α-Stable Interference Models for Interference in the IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm Egan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gareth W. Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2019 - XXVIIème Colloque francophone de traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Lille, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copula-Based Interference Models for IoT Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm Egan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gareth Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2019 - 53rd IEEE International Conference on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Shanghai, China. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2019.8761783⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmitter Classification With Supervised Deep Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Hoydis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CROWNCOM 2019 - 14th EAI International conference on Cognitive Radio Oriented Wireless Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Poznan, Poland. pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low complexity Detector for massive uplink random access with NOMA in IoT LPWA networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goursaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCNC 2019 - IEEE Wireless Communications and Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Marrakech, Morocco. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundamental Limits in Cellular Networks with Point Process Partial Area Statistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lélio Chetot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Kelif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WiOpt 2019 - 17th International Symposium on Modeling and Optimization in Mobile, Ad Hoc and Wireless Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Avignon, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological Interference Management: Trade-off Between DoF and SIR for Cellular Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Kallam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICT 2019 - 26th International Conference on Telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Hanoi, Vietnam. pp. 96-101, </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICT.2019.8798819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02364450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle borne atteignable de la probabilité d'erreur pour des transmissions en paquets courts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dadja Anade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2019 - XXVIIème Colloque francophonede traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Lille, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détecteur pour l'accès aléatoire massif entre machines avec connaissance statistique du canal en lien ascendant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lélio Chetot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goursaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Lille, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coded random access for massive MTC under statistical channel knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lélio Chetot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goursaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPAWC 2019 - 20th IEEE International Workshop on Signal Processing Advances in Wireless Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Cannes, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SPAWC.2019.8815491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Base Stations Diversity for UNB Systems: Theoretical Analysis and Performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuqi Mo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goursaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISNCC 2018 - International Symposium on Networks, Computers and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Rome, Italy. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jointly Optimized Modulation/Filtering Technique for Pseudo-Orthogonal Binary Sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bujoreanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Mehdi Benane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Liebgott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Ultrasonics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Kobe, Japan. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULTSYM.2018.8580025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01987969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximate Nash Region of the Gaussian Interference Channel with Noisy Output Feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Quintero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir M. Perlaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Vincent Poor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITW 2018 - IEEE Information Theory Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Guangzhou, China. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive Molecular Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm Egan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trung Q Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Di Renzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ido Nevat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 -3rd Workshop on Molecular Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Ghent, Belgium. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01728766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Code Domain Non Orthogonal Multiple Access versus ALOHA: a simulation based study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goursaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICT 2018 - 25th International Conference on Telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Saint-Malo, France. pp.445-450, </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICT.2018.8464836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénéfice de l’Annulation Successive d’Interférence pour des Réseaux Ultra Narrow Band : Théorie et Application à l’IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuqi Mo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goursaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2018 - 20èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Roscoff, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01783923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uplink Multiple Base Stations Diversity for UNB based IoT networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuqi Mo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goursaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAMA 2018 - IEEE International Conference on Antenna Measurement and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Västerås, Sweden. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward haptic communications for IoT in 5G</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 5G Thessaloniki Summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Thessalonic, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundamental Limits of a Dense IoT Cell in the Uplink</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Fadlallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Kélif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Vincent Poor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Gati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WiOpt 2017 - 15th International Symposium on Modeling and Optimization in Mobile, Ad Hoc, and Wireless Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/WIOPT.2017.7959936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01658931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance théorique de réseaux IoT basés sur UNB avec Path Loss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuqi Mo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goursaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Juan-les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01610525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimal Noise Variance Decoder for Uncoordinated Multiple Access in VLC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah A Saed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siu-Wai Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung Shue Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Vehicular Technology Conference (VTC-Spring)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the benefits of successive interference cancellation for ultra narrow band networks : Theory and application to IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuqi Mo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goursaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ICC 2017 - IEEE International Conference on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France. pp.1 - 6, </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2017.7996900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01610465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">$κβ$ Bounds for Gaussian Broadcast Channels with Finite Blocklength</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayşe Ünsal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Juan-les-Pins / Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01643256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Initialization of Cognitive Radio Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm Egan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Cardoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Workshop on Signal Processing Advances in Wireless Communications </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Sapporo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01523023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Dispersion of Superposition Coding for Gaussian Broadcast Channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayşe Ünsal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Information Theory Workshop 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Kaohsiung, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01643260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless Communication in Dynamic Interference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm Egan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro de Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Dorville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Global Communications Conference (GLOBECOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance and Energy in Green Superposition Coding Wireless Networks: An Analytical Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Kelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Gati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLOBECOM 2017 - IEEE Global Hub: Connecting East and West</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Singapour, Singapore. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01658932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nash Region of the Linear Deterministic Interference Channel with Noisy Output Feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Quintero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Perlaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie M Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Vincent Poor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Information Theory (ISIT) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Efficiency of Nash Equilibria in the Interference Channel with Noisy Feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Quintero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Perlaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie M Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Wireless 2017. Workshop: COCOA – COmpetitive and COoperative Approaches for 5G networks.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492979v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards fundamental limits of bursty multi-user communications in wireless networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Kélif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WITSME 2017 – The Tenth Workshop on Information Theoretic Methods in Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01658933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Région d’ η-Équilibre de Nash du Canal Linéaire Déterministe à Interférences avec Rétroalimentation Dégradée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Quintero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir M. Perlaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Gretsi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Juan-les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliable and Reproducible Radio Experiments in FIT/CorteXlab SDR testbed: Initial Findings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Sampaio Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Othmane Oubejja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Risset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crowncom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite Blocklength Information Theory: What is the Practical Impact on Wireless Communications?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayşe Ünsal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Vincent Poor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE Global Communications Conference: Workshops: First IEEE International Workshop on Low-Layer Implementation and Protocol Design for IoT Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Washington, DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01390904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward reliable, reactive and energy efficient bursty multi-user communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dependable Wireless Communications and Localization for the IoT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the predefined number of replications in a Ultra Narrow Band based IoT network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuqi Mo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tien Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goursaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Toulouse, France. pp.1 - 6, </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WD.2016.7461514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interference alignment for downlink cellular networks: Joint scheduling and precoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser S Fadlallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo S Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie S Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 17th International Workshop onSignal Processing Advances in Wireless Communications (SPAWC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jul 2016, Edinburgh, United Kingdom. pp.1 - 5, </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SPAWC.2016.7536752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Does Channel-Output Feedback Enlarge the Capacity Region of the Two-User Linear Deterministic Interference Channel?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Quintero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir M. Perlaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñaki Esnaola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CROWNCOM - 2016 11th EAI International Conference on Cognitive Radio Oriented Wireless Networks.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240328v6</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximate capacity of the Gaussian interference channel with noisy channel-output feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Quintero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Perlaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñaki Esnaola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Information Theory Workshop (ITW 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Cambridge, United Kingdom. pp.474 - 478, </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITW.2016.7606879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01293921v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du nombre de répliques sur les performances d'un réseau IoT basé sur des transmissions Ultra Narrow Band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuqi Mo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tien Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goursaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> ALGOTEL 2016 - 18èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01304754v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies de protocoles inter-couche pour la localisation coopérative améliorée avec WBAN avec prise en compte d'un canal réaliste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Guizar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goursaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récepteur de type « wake-up » radio à identification par empreinte fréquentielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques de l'URSI : Energie et Radiosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Continuum Model: Toward the Fundamental Limits of Dense Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Vincent Poor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Kelif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Globecom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Washington, United States. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01395609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental validation of a wake-up radio architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Kibloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 Radio &amp; Wireless Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Austin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical Analysis of UNB-based IoT Networks with Path Loss and Random Spectrum Access</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuqi Mo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goursaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th IEEE International Symposium on Personal, Indoor and Mobile Radio Communications (PIMRC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compressive Data Aggregation on Mobile Wireless Sensor Networks for Sensing in Bike Races</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Risset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauzier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fraboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Signal Processing (EURASIP), Aug 2016, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01395629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy optimization of radio transmission using wake-up radio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aissa Khoumeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlantic Radio Science Conference, AT-RASC 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Union Radio-Scientifique Internationale, May 2015, Gran Canaria, Spain. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/URSI-AT-RASC.2015.7302971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l'impact de la vitesse des noeuds sur l'estimation des distances dans les Réseaux Corporels sans fils avec ULB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Guizar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goursaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Gretsi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.1.5031.6886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01246929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CSMA/CA with RTS-CTS Overhead Reduction for M2M Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baher Mawlawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Lebedev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Wireless Communications And Networking Conference (WCNC2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Mar 2015, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation du nombre de retransmissions dans un réseau à bande ultra étroite basé sur R-FTDMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tien Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goursaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2015 — 17èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Beaune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacité du canal linéaire déterministe à interférences avec voies de retour bruitées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Quintero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir M. Perlaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Gretsi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219393v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noisy Channel-Output Feedback Capacity of the Linear Deterministic Interference Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Quintero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir M. Perlaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Information Theory Workshop (ITW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Jeju Island, South Korea. pp.89 - 93 </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITWF.2015.7360740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207339v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the impact of node speed on the ranging estimation with UWB body area networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Guizar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goursaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Personal, Indoor and Mobile Radio Communication (PIMRC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Hong Kong, China. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIMRC.2015.7343490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01246926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d’ordonnancement pour une meilleure localisation de noeuds mobiles dans les Reseaux Corporels sans fils avec ULB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Guizar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Ouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goursaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications (ALGOTEL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Beaune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the impact of scheduling and mobility on IR-UWB localization in body area networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Guizar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Ouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Goursaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Chaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Wearable and Implantable Body Sensor Networks (BSN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MIT Lincoln Laboratory, Jun 2015, Cambridge, United States. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BSN.2015.7299381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01246920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demo: Non-classic Interference Alignment for Downlink Cellular Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Fadlallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo S. Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint NEWCOM/COST Workshop on Wireless Communications JNCW 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Benefits of Random FDMA Schemes in Ultra Narrow Band Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tien Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goursaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WiOpt/WNC3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01006027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Mobile Group Detection Algorithms: Application to Cycling Race</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauzier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fraboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Risset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ninth IEEE Workshop on Practical Issues in Building Sensor Network Applications 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Edmonton, Canada. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCNW.2014.6927701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CorteXlab: A Cognitive Radio Testbed for Reproducible Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo S. Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelbassat Massouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Proc. Wireless @ Virginia Tech Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Blacksburg, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of MAC Scheduling on Positioning Accuracy for Motion Capture with Ultra Wideband Body Area Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Guizar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Ouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goursaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BodyNet 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, London, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4108/icst.bodynets.2014.257113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interference Modelling and Analysis of Random FDMA scheme in Ultra Narrowband Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tien Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goursaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AICT 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of a Full-Duplex Dual- Band OFDM Transceiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaowu Zhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Risset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DUPLO Workshop on Full - Duplex Radios and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Oulu, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and Reduction of the Impact of Thermal Noise on the Full-Duplex OFDM Radio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaowu Zhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Radio Wireless Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Newport Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wake-up radio architecture for home wireless networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aissa Khoumeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Radio Wireless Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Newport Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Evaluation Of Multiband CSMA/CA With RTS/CTS For M2M Communication With Finite Retransmission Strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baher Mawlawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Lebedev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Selected Topics in Mobile and Wireless Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Rome, Italy. pp.108-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CorteXlab: An Open FPGA-based Facility for Testing SDR & Cognitive Radio Networks in a Reproducible Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albdelbassat Massouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFOCOM'2014 Demo/Poster Session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Apr 2014, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiband CSMA/CA with RTS-CTS strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baher Mawlawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Lebedev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless and Mobile Computing, Networking and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Larnaca, Cyprus. pp.628 - 633, </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WiMOB.2014.6962236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-Capacity Trade-off Bounds in a downlink typical cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Tsilimantos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Vincent Poor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 25th International Symposium on Personal, Indoor and Mobile Radio Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Sep 2014, Washington, United States. pp.1409-1414</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Estimation and Compensation of I/Q Imbalance for Full-Duplex Dual-Band OFDM Radio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaowu Zhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIMRC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Body area networks: a new wireless network paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless@Virginia Tech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Blacksburg, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Live Group Detection for Mobile Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauzier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Risset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fraboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BodyNets 2014 - 9th International Conference on Body Area Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Londres, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4108/icst.bodynets.2014.257026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Frequency Channel Division Strategy for CSMA/CA with RTS/CTS Mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baher Mawlawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Lebedev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Sensing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Liverpool, United Kingdom. pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realistic prediction of outage probability and confidence interval of BER for indoor radio communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meiling Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAP 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, The Hague, Netherlands. pp.2105 - 2109, </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuCAP.2014.6902223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CorteXlab: A Facility for Testing Cognitive Radio Networks in a Reproducible Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo S. Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelbassat Massouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Proc. 9th International Conference on Cognitive Radio Oriented Wireless Networks and Communications (CROWNCOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Oulu, Finland. pp.503 - 507, </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4108/icst.crowncom.2014.255812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of a Wake Up Radio Architecture for Home Multimedia Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aissa Khoumeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECUMICT 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Gent, Belgium. pp.63-72, </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-05440-7_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00973158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux et propositions sur les architectures RF pour l'homme connecté à la société numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Risset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques URSI 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximations asymptotiques du taux d'erreur paquet et allocation de puissance dans les canaux à relais sous évanouissements lents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goursaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gretsi - 24eme Colloque Gretsi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00923655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation alternative des canaux à relais gaussiens à travers un noeud virtuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goursaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gretsi - 24eme Colloque Gretsi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00923657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Common Rate Maximization in Cooperative Multiple Access Channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goursaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCNC - IEEE Wireless Communications and Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Shanghai, China. pp.3169-3174, </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WCNC.2013.6555069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00923647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realistic Prediction of BER for Adaptive OFDM Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meiling Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antennas and Propagation (EuCAP), 2013 7th European Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deriving Pareto-optimal performance bounds for 1 and 2-relay wireless networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Jaffrès-Runser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goursaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Computer Communications and Networks - ICCCN 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Nassau, Bahamas. pp. 1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Allocation in Relay Channels under a Global Power Constraint using Virtual Nodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goursaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIMRC - IEEE International Symposium on Personal Indoor and Mobile Radio Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, London, United Kingdom. pp.949-953, </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIMRC.2013.6666274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00923653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partner selection for decode-and-forward cooperative relaying: A matching theoretic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cengis Hasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PIMRC - 24th International Symposium on Personal Indoor and Mobile Radio Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, London, United Kingdom. pp.2275-2280, </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIMRC.2013.6666523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d'une architecture de réveil radio utilisée dans le contexte des réseaux multimédia domestiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aissa Khoumeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full mesh channel measurements on Body Area Networks under walking scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauzier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fraboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Parvery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCAP - European Conference on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Gothenburg, Sweden. pp.3508-3512</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00923651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Evaluation of a Wideband Full-Duplex OFDM System Based on AASIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaowu Zhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Personal Indoor and Mobile Radio Communications (PIMRC), 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, London, United Kingdom. pp.68 - 72, </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIMRC.2013.6666106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realistic Prediction of BER and AMC with MRC Diversity for Indoor Wireless Transmissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meiling Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jialai Weng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Communications and Networking Conference (WCNC), 2013 IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Shanghai, China. </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WCNC.2013.6555227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The coalitional switch-off game of service providers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cengis Hasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE WiMob - 9th International Conference on Wireless and Mobile Computing, Networking and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Lyon, France. pp.223-230, </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WiMOB.2013.6673365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic analysis of energy savings with sleep mode in OFDMA wireless networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Tsilimantos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE INFOCOM - 32nd International Conference on Computer Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Turin, Italy. pp.1097-1105, </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INFCOM.2013.6566900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of intra-ﬂow network coding on the relay channel performance: an analytical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anya Apavatjrut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goursaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Jaffrès-Runser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WiMob 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Barcelone, Spain. pp.1569627651</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining LT codes and XOR network coding for reliable and energy efficient transmissions in wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anya Apavatjrut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Jaffrès-Runser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goursaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th IEEE Sarnoff symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Newark, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Propagation Model for Large-scale Variations Caused by Vehicular Traffic in Small Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Maviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lostanlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE GLOBECOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Dec 2012, Anaheim, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security Embedding on UWB-IR Physical Layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Miscopein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Benfarah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE GLOBECOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Anaheim, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Stronger Jamming Model: Application to TH-UWB Radio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Benfarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Miscopein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lauradoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE WCNC - Wireless Communications and Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CorteXlab: A Large Scale Testbed for Physical Layer in Cognitive Radio Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo S. Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Risset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC1004 Scientific Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WBANs for live sport monitoring : an experimental approach, early results and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauzier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Parvery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fraboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO-COST IC1004 - EUROPEAN COOPERATION IN THE FIELD OF SCIENTIFIC AND TECHNICAL RESEARCH - 24-26 September, 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Bristol, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00738786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond LoRa and NB-IoT: Proposals for Future LPWA Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérian Mannoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Dehmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Berg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Mroueh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCNC 2019 - European Conference on Networks and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Valencia, Spain. pp.523-527, </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuCNC.2019.8802007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02106227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Cooperative Association Of Mobiles To Access Points Revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cengis Hasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majed Haddad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WiOpt'12: Modeling and Optimization in Mobile, Ad Hoc, and Wireless Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Paderborn, Germany. pp.185-191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperation Scenarios in Cooperative Multiple Access Channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goursaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST IC1004 + iPLAN Joint Workshop on "Small Cell Cooperative Communications"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-Delay Tradeoffs in a Linear Sequence of Relay Channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goursaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Communications and Networking Conference (WCNC), 2012 IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wake-up radio architectures used in wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aissa Khoumeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST IC1004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00732857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of large-scale variations caused by vehicular traffic in small-cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Maviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cordonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lostanlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICT 2012 - 19th International Conference on Telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Jounieh, Lebanon. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTEL.2012.6221313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Predicting Large Scale Fading Characteristics with the MR-FDPF Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meiling Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Lebedev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume de La Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Conference on Antennas and Propagation (EECAP) 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Prague, Czech Republic. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Predicting Large Scale Fading Characteristics with a Finite Difference Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meiling Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Lebedev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume de La Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC1004 Scientific Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between Two Implementations of ParFlow for Simulating Femtocell Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume de La Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frederic Wagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Communications and Networks 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Maui, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new deterministic hybrid model for indoor-to-outdoor radio coverage prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Umansky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume de La Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhihua Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Antennas and Propagation 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Packet Error Rate of Correlated Shadowing Links in Body-Area Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goursaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Antennas and Propagation (EUCAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00644562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating channel fading statistics based on radio wave propagation predicted with deterministic MRFDPF method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meiling Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Umansky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lafort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Antennas and Propagation 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of Wide Band Multipath Fast Fading Based on Finite Difference Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meiling Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume de La Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Umansky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Vehicular Technology Conference 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-Delay Tradeoff s in a Linear Sequence of Relay Channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goursaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST IC1004 2nd Scientific Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00644570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenna Height Compensation for an Indoor to Outdoor Channel model based on a 2D Finite Difference Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume de La Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Umansky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhihua Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIERS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Marrakesh, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Optimized Precoding and Power Control in Cellular Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung Shue Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Lebedev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIMRC 2011 - IEEE International Symposium on Personal, Indoor and Mobile Radio Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Toronto, Canada. pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model Predictive Control for Smooth Distributed Power Adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Lebedev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE WCNC 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Paris, France. pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing Jammer Model Against PPM UWB Non-coherent Receiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Benfarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Miscopein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICUWB 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bologna, Italy. pp.560-564, </w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICUWB.2011.6058909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00632715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacity-Fairness Trade-off Using Coordinated Multi-Cell Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Lebedev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE VTC Fall 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, San Francisco, United States. pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy, latency and capacity Trade-offs in wireless multi-hop networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruifeng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Jaffrès-Runser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goursaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Annual IEEE International Symposium on Personal, Indoor and Mobile Radio Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Sep 2010, Istanbul, Turkey. pp.2755--2760</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00518411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lower Bound of Energy-Delay Tradeoff of Cooperative MIMO Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruifeng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Communications (ICC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00511699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parflow: Comparison Between Two Implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frederic Wagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume de La Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Workshop on Femtocells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Luoton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Simulating Propagation for OFDM/MIMO Systems with the MR-FDPF Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 4th european conference on antennas and propagation (Eucap)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00511705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined Model for Outdoor to Indoor Radio Propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume de La Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhihua Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST2100 Management Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multiobjective Performance Evaluation Framework for Routing in Wireless Ad Hoc Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Jaffrès-Runser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary R. Schurgot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Comaniciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 8th International Symposium on Modeling and Optimization in Mobile, Ad Hoc, and Wireless Networks (WiOpt) 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, May 2010, Avignon, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00485780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of Geometric and Finite Difference Models for Radio Wave Propagation in Outdoor to Indoor Scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume de La Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhihua Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 4th european conference on antennas and propagation (Eucap)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00511707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interference mitigation by decisions fusion in a non coherent UWB-IR receiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Miscopein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Schwoerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Ultra-Wideband (ICUWB2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Nanjing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00511712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation de la diversité par relayage dans les réseaux de capteurs sans fils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anya Apavatjrut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goursaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Jaffrès-Runser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Comaniciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Rencontres Francophones sur les Aspects Algorithmiques de Télécommunications (AlgoTel)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Belle Dune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00479520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distance Bounding Protocols on TH-UWB Radios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Benfarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Miscopein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lauradoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roux Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE GLOBAL COMMUNICATIONS CONFERENCE - IEEE GLOBECOM 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Miami - FL - USA, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00527401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degree Distribution of XORed Fountain Codes : Theoretical Derivation and Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Nodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apavatjrut Anya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goursaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APCC 2010 - 16th Asia-Pacific Conference on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Auckland, New Zealand. pp.1569332631</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation multiobjectif des performances d'un réseau sans fil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Jaffrès-Runser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Schurgot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Comaniciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Rencontres Francophones sur les Aspects Algorithmiques de Télécommunications (AlgoTel)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Belle Dune, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00477342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régularisation asynchrone pour les réseaux de capteurs: principes et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Benoit Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AlgoTel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Carry-Le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00384385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symbol Error Outage for Spatial Multiplexing Systems in Rayleigh Fading Channel and Lognormal Shadowing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mischa Dohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IEEE International Workshop on on Signal Processing Advances in Wireless Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2009, Perugia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00405202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asynchronous and distributed nonlinear regularization for wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Benoit Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on Localized Algorithms and Protocols for Wireless Sensor Networks (LOCALGOS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Marina del Rey, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00405199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy efficient TH-UWB Preamble Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Miscopein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International conference on ultra wideband (IC-UWB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00406347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multipath Decision Fusion For Low Complexity UWB-IR Non-Coherent Receivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Miscopein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Schwoerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PIRMC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00406344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunistic relaying protocols for human monitoring in BANs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goursaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele d'Errico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ouvry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PIRMC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00406343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global system approach to validate a wireless system even with a multi-antennas receiver structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose-Cruz Nunez-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circuits and Systems, 2009. MWSCAS '09. 52nd IEEE International Midwest Symposium on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new distributed algorithm for parametric data modeling in wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Benoit Pierrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IEEE International Workshop on on Signal Processing Advances in Wireless Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Perugia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00405201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperation mechanisms in BANs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goursaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Savigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele d'Errico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST 2100, 9th management meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, COST 2100, May 2009, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00412557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-cell processing for uniform capacity improvement in full spectral reuse system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Lebedev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COGnitive systems with Interactive Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SEE, IET, Nov 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00441274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U-GRAB: A Utility-based Gradient Broadcasting Algorithm for Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Jaffrès-Runser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Comaniciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruifeng Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Military Communications (MILCOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, General Dynamics, Oct 2009, Boston, MA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00406350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude du relayage de codes fontaine sur un lien de transmission multi-sauts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Rerbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anya Apavatjrut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goursaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00406341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des Codes Fontaine sur la consommation d'énergie dans les réseaux de capteurs avec prise en compte d'une couche MAC réaliste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anya Apavatjrut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goursaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00406340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Bound of Energy-Latency Trade-off of Opportunistic Routing in Multi-hop Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruifeng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST 2100 6th management committee meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, COST 2100, Oct 2008, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00412558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Bound of Energy-Latency Trade-off of Opportunistic Routing in Multi-hop Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruifeng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Jaffrès-Runser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Communications (ICC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2009, Dresde, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00405198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Efficiency of Opportunistic Routing with Unreliable Links</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruifeng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rong Ping Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Jaffrès-Runser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Wireless Communications and Networking Conference (WCNC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Apr 2009, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00405196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperative beacon-free MAC layer for body area networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Miscopein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Schwoerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PIRMC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00406346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Complexity of an Accurate and Precise Performance Evaluation of Wireless Networks Using Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyes Ben Hamida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chelius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th ACM/IEEE international symposium on Modeling, Analysis and Simulation of Wireless and Mobile Systems (MSWIM 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE / ACM, Oct 2008, Vancouver, Canada. pp.395-402, </w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1454503.1454570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00384082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Transmission Range for Minimum Energy Consumption in Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruifeng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Wireless Communications and Networking Conference (WCNC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Las Vegas, United States. pp.757-762, </w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WCNC.2008.139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00404872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine Synchronization for Wireless Sensor Networks Using Gossip Averaging Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Benoit Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Communications (ICC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Beijing, China. pp.4963-4967, </w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2008.930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00404868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable versus Accurate Physical Layer Modeling in Wireless Network Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyes Ben Hamida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chelius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd ACM/IEEE/SCS workshop on Principles of Advanced and Distributed Simulation (PADS 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM/IEEE/SCS, Jun 2008, Roma, Italy. pp.127-134, </w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PADS.2008.12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00384134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On relaxing constraints on multi-branch RF front-end for a SIMO OFDM receiver – A global system evaluation scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Francois Morlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST2100 Pervasive Mobile &amp; Ambient Wireless Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00412107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and Implementation of a SIMO Multi-Standard Multichannel SDR Receiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Francois Morlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Luna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Radio and Wireless Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00412054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On predicting fast fading strength from Indoor 802.11 simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume de La Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Electromagnetics in Advanced Applications (ICEAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Torino, Italy. pp.407-410, </w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICEAA.2007.4387324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00404935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation par la mesure des performances d'algorithmes SIMO appliqués aux récepteurs multi-standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Morlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00436608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connectivity of Wireless Sensor Networks with Unreliable Links</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruifeng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Conference on Communications and Networking in China (CHINACOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Shanghai, China. pp.866-870, </w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CHINACOM.2007.4469521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00404963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tight Bound for the Mean Node Degree in Ad Hoc Networks with pportunistic Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruifeng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Parvery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third IEEE International Conference on Wireless and Mobile Computing, Networking and Communications (WiMOB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2007, White Plains, United States. </w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WIMOB.2007.4390844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00404876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation expérimentale du canal de propagation indoor à 2.45 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gallon Xavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00436603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation réaliste des liens radio dans les réseaux de capteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème rencontres francophones sur les aspects algorithmiques de télécommunications (ALGOTEL 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Ile d'Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00412560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation du taux de coupure d'une liaison radio MIMO dans un canal de Nakagami avec effet de masque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mischa Dohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylin Arndt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ieme colloque GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00405195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Realistic Medium Assumptions Increase Fairness?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahiry Razafindralambo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Valois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRAMUS Workshop on Radio Interfaces for WSN and MANET networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Val Thorens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00405994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measured Performances of a SIMO Multi-Standard Receiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Francois Morlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00412055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced Complexity MUD-MLSE Receiver for Partially-Overlapping WLAN-Like Interference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mischa Dohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylin Arndt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE VTC Spring 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00399472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du médium radio sur le phénomène d'équité dans le cas des stations cachées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahiry Razafindralambo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Valois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Ile d'Oléron, France. pp.105-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00176958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Finite Difference Method for Simulating Radio Propagation in Dense Urban Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume de La Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00412060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wlan Preamble Detection Methods in a Multi-Antenna, Multi-Standards Software Defined Radio Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Francois Morlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00412056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Analysis of Mitigated Asynchronous Spectrally-Overlapping WLAN Interference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mischa Dohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylin Arndt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Wireless Communications and Networking Conference (WCNC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Mar 2007, Kowloon, South Korea. pp.2097-2102, </w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WCNC.2007.393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00404881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy Enhancement of a Multi-Resolution Indoor Propagation Simulation Tool by Radiation Pattern Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume de La Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Antennas and Propagation Society International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jul 2006, Albuquerque, United States. </w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/APS.2006.1711012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00436602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du lien radio sur les performances des protocoles de couverture de surface pour réseaux de capteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Parvery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Carle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simplot-Ryl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AlgoTel'06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiobjective QoS-Oriented Planning for Indoor Wireless LANs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Jaffrès-Runser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ubéda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 64th Vehicular Technology Conference (VTC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Sep 2006, Montreal, Canada. </w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VTCF.2006.487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00405065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3D Formulation of MR-FDPF for simulating indoor radio propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume de La Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First European Conference on Antennas and Propagation (EuCAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Nice, France. </w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EUCAP.2006.4584787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00405044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency Impairment of Wireless Sensor Networks Protocols under Realistic Physical Layer Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Parvery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Carle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simplot-Ryl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IEEE International Conference on Communication Systems (ICCS 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00092514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of RF Front-end non-idealities on performances of SIMO-OFDM receiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhimanyu Sahai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Francois Morlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00412071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indoor wLAN Planning with a QoS constraint based on a Markovian Performance Evaluation Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jia-Liang Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Jaffrès-Runser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Valois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2006, Montreal, Canada. </w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WIMOB.2006.1696372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00405082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2.5D Extensions of the Frequency Domain ParFlow Algorithm for Simulating 802.11b/g Radio Coverage in Multifloored Buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume de La Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 64th Vehicular Technology Conference (VTC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Sep 2006, Montreal, Canada. </w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VTCF.2006.25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00405063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Compensation of RF Impairments with Multiple Antennas in SIMO OFDM systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Morlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose-Cruz Nunez-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTC Fall</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Sep 2006, Montréal, Canada. </w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VTCF.2006.109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00436695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global System Evaluation Scheme for Multiple Antennas Adaptive Receivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Francois Morlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Parvery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 9th European Conference on Wireless Technology (EWCT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Sep 2006, Manchester, United Kingdom. pp.197-200, </w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECWT.2006.280469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00412076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A QOS-based FAP criterion for indoor 802.11 wireless LAN optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume de La Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Rebeyrortte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Jaffrès-Runser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Communications (ICC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00405190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance validation of a multi-standard and multi-antenna receiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Morlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylin Arndt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First European Conference on Antennas and Propagation (EuCAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Nice, France. </w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EUCAP.2006.4584970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00405000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of a new indoor propagation prediction method based on a multi-resolution algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Jaffrès-Runser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 61st Vehicular Technology Conference (VTC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2005, Stockohlm, Sweden. </w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VETECS.2005.1543244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00405194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Strategy for Indoor Propagation Fast Computation with MR-FDPF Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume de La Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Rebeyrortte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Jaffrès-Runser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antennas, Radar and Wave Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IASTED, Jul 2005, Banff, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00405192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation simulation with the ParFlow method: fast computation using a multi-resolution scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ubéda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Vehicular Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, atlantic city, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community Structure in Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dudavid Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongjun Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Márton Karsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complenet'17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fountain codes and network coding for WSNs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anya Apavatjrut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goursaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Jaffrès-Runser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Khaldoun Al Agha. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Network coding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, pp.27-72, 2012, ISTE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couche physique et antennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès - Lavoisier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux de capteurs, héorie et modélisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eyrolles, 2009, Architecture, applications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00406339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiobjective Tabu framework for the optimization and evaluation of wireless systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Jaffrès-Runser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Comaniciu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wassim Jaziri,. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Local Search Techniques: Focus on Tabu Search</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, I-Tech Education and Publishing, 2008, 978-3-902613-34-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00406345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning OFDM Waveforms with PAPR and ACLR Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Goutay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayçal Ait Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Hoydis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03476708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Learning-based Transmitter identification on the physical layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Hoydis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03117090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impulsive Multivariate Interference Models for IoT Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm Egan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gareth W. Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Coordinated Multicell Processing and MIMO: selection of Base Stations and Gain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Lebedev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VLSF Decoding with Reliability Guarantees over Correlated Noncoherent Fading Channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guodong Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir M. Perlaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-9609, Inria. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05471625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundamental Energy Efficiency and Spectral Efficiency Limit for Machine-Type Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shashwat Mishra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung Shue Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Salaun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INSA de Lyon (France); Inria Lyon. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05560904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deliverable D1 - Technical Report NF-PERSEUS 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Amis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Crussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CEA - Commissariat à l'énergie atomique et aux énergies alternatives. 2024, pp.1-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04564147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirty Paper Coding for Consecutive Messages with Heterogeneous Decoding Deadlines in the Finite Blocklength Regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homa Nikbakht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm Egan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9462, Inria - Research Centre Grenoble – Rhône-Alpes. 2022, pp.1-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03556888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slotted, synchronised and modular framework for the evaluation of channel access policies in dense IoT network using FIT/CorteXlab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Sampaio Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Insa Lyon; Inria; CITI - CITI Centre of Innovation in Telecommunications and Integration of services. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Channel Coding of Consecutive Messages with Heterogeneous Decoding Deadlines in the Finite Blocklength Regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homa Nikbakht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm Egan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9434, Inria - Research Centre Grenoble – Rhône-Alpes. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saddlepoint Approximations of Cumulative Distribution Functions of Sums of Random Vectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dadja Anade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir M. Perlaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9388, Inria Grenoble - Rhône-Alpes. 2021, pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143508v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient algorithm to estimate Covid-19 infectiousness risk from BLE-RSSI measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie S Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm Egan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gribonval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9345, Inria Grenoble Rhône-Alpes. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An upper bound on the error induced by saddlepoint approximations - Applications to information theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dadja Anade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Perlaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9329, INRIA Grenoble - Rhône-Alpes. 2020, pp.1-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557887v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IoT Anywhere - Comment choisir sa technologie d'accès ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razvan Stanica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacir Mouline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie S Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goursaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Iova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] INSA LYON; SPIE ICS. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized Interference Channels with Noisy Output Feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Quintero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Perlaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie M Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Vincent Poor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9011, Inria - Research Centre Grenoble – Rhône-Alpes. 2017, pp.37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximate Capacity of the Two-User Gaussian Interference Channel with Noisy Channel-Output Feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Quintero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir M. Perlaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñaki Esnaola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8861, Inria - Research Centre Grenoble – Rhône-Alpes. 2016, pp.39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315887v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Does Channel-Output Feedback Enlarge the Capacity Region of the Interference Channel?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Quintero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir M. Perlaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñaki Esnaola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8862, INRIA Grenoble - Rhône-Alpes. 2016, pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281717v6</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Continuum Extensions of Asymmetric Gaussian Channels (Multiple Access and Broadcast)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Vincent Poor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Kelif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8846, Inria Rhône-Alpes; INSA Lyon. 2016, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noisy channel-output feedback capacity of the linear deterministic interference channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Quintero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir M. Perlaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] RT-0456, INRIA Grenoble - Rhône-Alpes; INRIA. 2015, pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117154v8</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Downlink Cellular Interference Alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8543, INRIA. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00996728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full-Duplex Dual-Band Radio Dedicated to Flexible Radio Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaowu Zhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8558, INRIA. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximations of the packet error rate under slow fading in direct and relayed links</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goursaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8316, INRIA. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00834904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Allocation in Relay Channels under a Global Power Constraint using Virtual Nodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goursaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8317, INRIA. 2013, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00833809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Group Consensus Algorithms for Mobile Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauzier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fraboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Risset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8518, INRIA. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achievable Common Rate and Power Allocation in Cooperative Multiple Access Channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goursaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00690407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Common Rate Maximization in Cooperative Multiple Access Channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goursaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00742234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundamental limits of wireless ad hoc networks: lower MO bounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goursaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Jaffrès-Runser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7905, INRIA. 2012, pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00678661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computationally Efficient MR-FDPF Method for Multifrequency Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Umansky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meiling Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume de La Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7726, INRIA. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00621315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundamental limits of wireless ad hoc networks: upper MO bounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Jaffrès-Runser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Comaniciu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7799, INRIA. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00641089v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distance Bounding Protocols on TH-UWB Link and their Analysis over Noisy Channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Benfarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Miscopein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lauradoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7385, INRIA. 2010, pp.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00519064v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards increasing packet diversity for relaying LT Fountain Codes in Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anya Apavatjrut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goursaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Jaffrès-Runser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Comaniciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7231, INRIA. 2010, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00464079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multiobjective Optimization Framework for Routing in Wireless Ad Hoc Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Jaffrès-Runser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schurgot Mary R.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Comaniciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7180, INRIA. 2010, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00449010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model for Pareto-optimal performance evaluation of wireless ad hoc networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Jaffrès-Runser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Comaniciu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7379, INRIA. 2010, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00516961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interference Modeling in CSMA Multi-Hop Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Busson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chelius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6624, INRIA. 2009, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00316029v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JEGA: a joint estimation and gossip averaging algorithm for sensor network applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Benoit Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6597, INRIA. 2008, pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00307512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-delay bounds analysis in wireless multi-hop networks with unreliable radio links</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruifeng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Jaffrès-Runser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6598, INRIA. 2008, pp.38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00306697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Adaptive Multi-Resolution Frequency-Domain ParFlow (MR-FDPF) Method for Indoor Radio Wave Propagation Simulation. Part I : Theory and Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Jaffrès-Runser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume de La Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-5740, INRIA. 2005, pp.57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility Study and Conception of an Intelligent GSM Cell Phone Silencer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Kléber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Valois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RT-0268, INRIA. 2002, pp.76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00069907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la modélisation et l'optimisation des systèmes radio ambiants en réseau.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseaux et télécommunications [cs.NI]. INSA de Lyon; Université Claude Bernard - Lyon I, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00406212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId645"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957857v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Homa Nikbakht" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Egan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gorce" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Vincent Poor" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474246v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bardou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Begin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2025.3584178" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04360147v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vincent Poor" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2025.3532649" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05481652v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanglin Yang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Jehangir Khan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh-Thuy Phan-Huy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Villemaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JRFID.2025.3598152" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04130618v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Jeannerot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2024.3396825" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04542317v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;lio Chetot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2024.3367760" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04360312v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Wigger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shlomo Shamai" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2024.3523775" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361059v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveed Ahmad" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jilles Dibangoye" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Mou&#235;l" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2023.3266029" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03946304v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farshad Rostami Ghadi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Javier Lopez-Martinez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Ping Zhu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2022.3212198" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605575v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ce Zheng" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Clavier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth W. Peters" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13638-022-02110-w" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03796114v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siu-Wai Ho" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah A Saed" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung Shue Chen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943743v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shlomo Shamai Shitz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e24050637" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082846v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Goutay" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Ait Aoudia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Hoydis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSAC.2021.3087224" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03331491v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3106736" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03095234v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mary" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dadja Anade" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc K&#233;lif" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21030715" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03482281v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Fadlallah" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmane Oubejja" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Kamel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciblat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Wigger" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSAIT.2021.3128232" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059910v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Yu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Mroueh" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Duchemin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goursaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vivier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3040765" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884541v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Perlaza" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/exx010005" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871576v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro de Freitas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13638-018-1225-z" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397118v3" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Quintero" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Esnaola" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie M Gorce" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2018.2827076" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01492353v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Maria Tulino" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Barone" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Vettigli" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Llorca" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2017.1600449CM" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01610466v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuqi Mo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Tien Do" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10776-017-0361-4" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432525v3" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki I&#241;aki Esnaola" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2017.2753252" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01231819v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Tsilimantos" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Jaffr&#232;s-Runser" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2015.2466541" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01395615v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George C. Alexandropoulos" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ferrand" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos B. Papadias" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2016.7509379" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01244725v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaowu Zhan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Hutu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078715000811" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290211v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Guizar" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-016-0500-4" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01245024v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eitan Altman" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cengis Hasan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manjesh Kumar Hanawal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2015.2503322" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231221v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/eai.26-10-2015.150597" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01193293v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13638-014-0239-4" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01244692v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meiling Luo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13638-015-0434-y" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01101109v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiqun Wu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Chen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Tang" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel K.C. So" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhikun Xu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2014.6957151" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078406v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Doru Hutu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissa Khoumeri" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-1499-2014-177" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130011v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Schurgot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Wang" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Comaniciu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2013.04.006" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758573v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lusheng Wang" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navid Nikaein" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cottatellucci" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2012.120412.112073" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758643v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mischa Dohler" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2012.121812.111785" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00737356v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Umansky" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume de La Roche" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2012.2227920" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00737358v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Zhang" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2012.2218213" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00554185v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruifeng Zhang" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Berder" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sentieys" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2011/265083" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00519390v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Garcia" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Lebedev" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2011.061011.102120" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00654696v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Maman" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ouvry" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542009v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apavatjrut Anya" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2010.111910.101692" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597409v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2011.021611.091838" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00654700v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valcarce" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo Nagy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Frederic Wagen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MVT.2011.940797" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00511613v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Miscopein" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Schwoerer" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00511655v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Flipo" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihua Lai" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00499407v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mar&#233;chal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Pierrot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2010.2042233" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00499400v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narayan B. Mandayam" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vince H Poor" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00436622v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Morlat" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Verdier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylin Arndt" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00412150v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyes Ben Hamida" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chelius" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0037549709106633" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405203v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404266v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ub&#233;da" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00412098v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404836v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2007.891811" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00412097v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404807v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Arndt" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2007.070241" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404857v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404845v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Parvery" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2007/19196" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404267v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05481673v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05422204v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan-Khiem Huynh" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Neglia" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04603280v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04590871v2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vaillant" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPAWC60668.2024.10694191" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04114547v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2023-Spring57618.2023.10200062" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04151973v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04257479v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04360320v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashwat Mishra" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Sala&#252;n" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361063v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10097223" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963663v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus Mota" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Valcarce" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2022-Spring54318.2022.9860804" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03482276v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus Pontes Mota" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GCWkshps52748.2021.9681991" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03540198v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Mestrah" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Savard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Goupil" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC51071.2022.9771897" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03540199v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760000v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Salaun" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943787v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/globecom48099.2022.10000942" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349793v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITW48936.2021.9611402" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460193v2" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Troels Pedersen" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC40277.2020.9148724" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03226009v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir M. Perlaza" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT45174.2021.9518101" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393750v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GCWkshps52748.2021.9682132" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393747v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPAWC51858.2021.9593152" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04758424v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Morin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Vial" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Sampaio Cardoso" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03465187v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Paris" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02885032v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Kallam" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Cardoso" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie S Gorce" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCNC48522.2020.9200973" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02457361v2" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03016790v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02297508v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02153735v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPAWC.2019.8815491" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02130226v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPAWC.2019.8815443" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02150687v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Imbert" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263787v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065780v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Peters" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2019.8761783" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02132970v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Vial" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02146649v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02146103v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Kelif" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02428615v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02364450v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT.2019.8798819" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728766v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Q Duong" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Di Renzo" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ido Nevat" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987969v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bujoreanu" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Mehdi Benane" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Nicolas" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Liebgott" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2018.8580025" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01887619v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876880v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Vincent Poor" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01801103v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT.2018.8464836" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783923v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01887640v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01598491v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Risset" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Gorce" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390904v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ay&#351;e &#220;nsal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01671643v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01671599v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643256v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523023v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01610525v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01658931v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Gati" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/WIOPT.2017.7959936" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01480640v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01610465v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2017.7996900" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643260v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671180v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Dorville" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520799v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01658932v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492979v2" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01658933v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588107v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01389365v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01395629v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Du" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lauzier" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fraboulet" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01389335v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2016.7461514" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401832v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser S Fadlallah" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo S Cardoso" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPAWC.2016.7536752" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240328v6" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293921v4" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITW.2016.7606879" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304754v2" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377832v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01395609v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303399v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267040v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kibloff" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155242v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URSI-AT-RASC.2015.7302971" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246929v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.5031.6886" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01133377v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baher Mawlawi" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Dor&#233;" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219393v3" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148425v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tien Do" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207339v3" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITWF.2015.7360740" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246926v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2015.7343490" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148431v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Ouni" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246920v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Goursaud" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chaudet" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BSN.2015.7299381" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219455v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo S. Cardoso" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090016v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006027v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01018239v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCNW.2014.6927701" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01101103v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelbassat Massouri" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guillon" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096503v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Amiot" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/icst.bodynets.2014.257113" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096493v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090007v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00920912v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096339v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01018240v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albdelbassat Massouri" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00920899v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096277v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Do" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMOB.2014.6962236" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01017694v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090698v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01017693v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01108423v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/icst.bodynets.2014.257026" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096326v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090704v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2014.6902223" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01101087v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/icst.crowncom.2014.255812" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973158v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05440-7_6" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00923655v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00923657v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00923647v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2013.6555069" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00920924v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148403v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00920918v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2013.6666106" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00923651v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00923653v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2013.6666274" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00926587v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2013.6666523" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00820895v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00920929v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jialai Weng" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2013.6555227" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00913232v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMOB.2013.6673365" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00913219v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOM.2013.6566900" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00920938v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696357v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758586v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maviel" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cordonnier" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lostanlen" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTEL.2012.6221313" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739119v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anya Apavatjrut" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758580v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758574v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00920935v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758577v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Benfarah" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lauradoux" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758581v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00738786v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106227v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rian Mannoni" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Dehmas" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berg" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCNC.2019.8802007" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763628v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majed Haddad" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00737839v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00737844v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00732857v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00645884v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00645871v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644570v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00645902v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00645896v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644562v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00645835v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lafort" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639503v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696294v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632715v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUWB.2011.6058909" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639463v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542119v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Nodin" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00477342v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00518411v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00511699v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00920948v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00485780v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary R. Schurgot" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00920943v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00511705v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00511707v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00511712v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00479520v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527401v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roux Bernard" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00384385v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405202v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405199v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00406347v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00406344v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00412557v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Savigny" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele d'Errico" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441274v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921133v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Cruz Nunez-Perez" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00406343v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405201v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00406350v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00412558v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405198v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405196v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Ping Dong" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00406341v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Blanchard" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Rerbal" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00406340v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00406346v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00384082v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1454503.1454570" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00384134v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PADS.2008.12" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404872v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2008.139" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404868v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2008.930" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00412107v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Francois Morlat" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00412054v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Luna" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gallon" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404881v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2007.393" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00412056v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alaus" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00412060v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404935v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2007.4387324" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00436608v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00412055v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405994v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahiry Razafindralambo" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Valois" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00436603v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gallon Xavier" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404876v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIMOB.2007.4390844" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404963v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CHINACOM.2007.4469521" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00412560v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405195v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00399472v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00176958v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405000v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUCAP.2006.4584970" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00436602v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2006.1711012" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070882v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gallais" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Carle" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Simplot-Ryl" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405065v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCF.2006.487" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405044v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUCAP.2006.4584787" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00412071v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Xu" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhimanyu Sahai" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00092514v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405082v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia-Liang Lu" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIMOB.2006.1696372" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00436695v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCF.2006.109" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405063v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCF.2006.25" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00412076v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Parvery" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECWT.2006.280469" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405190v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Rebeyrortte" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405194v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECS.2005.1543244" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405192v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359223v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01403322v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dudavid Wei" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongjun Liao" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rton Karsai" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fleury" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00741695v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00406339v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00406345v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476708v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03117090v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533821v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639507v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05471625v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guodong Sun" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04564147v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Abdel Nour" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Adjih" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Amis" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Begaud" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Crussi&#232;re" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03556888v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03876369v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03360567v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03143508v3" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03020299v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvan Stanica" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacir Mouline" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Iova" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02641630v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gribonval" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02557887v3" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462248v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315887v5" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281717v6" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01265184v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117154v8" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00996728v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01018429v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00834904v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00833809v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00985965v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00690407v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00742234v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00678661v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00641089v2" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00621315v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00519064v2" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Roux" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00449010v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schurgot Mary R." TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00464079v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00516961v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00316029v3" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Busson" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00306697v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00307512v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070278v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00069907v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Kl&#233;ber" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00406212v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474246v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bardou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gorce" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Begin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2025.3584178" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04360147v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Homa Nikbakht" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Egan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vincent Poor" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2025.3532649" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05481652v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanglin Yang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Jehangir Khan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh-Thuy Phan-Huy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Villemaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JRFID.2025.3598152" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04130618v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Jeannerot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2024.3396825" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04542317v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;lio Chetot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2024.3367760" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04360312v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Wigger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shlomo Shamai" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2024.3523775" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361059v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveed Ahmad" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jilles Dibangoye" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Mou&#235;l" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2023.3266029" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605575v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ce Zheng" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Clavier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth W. Peters" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13638-022-02110-w" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03796114v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siu-Wai Ho" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah A Saed" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung Shue Chen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943743v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shlomo Shamai Shitz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e24050637" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03946304v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farshad Rostami Ghadi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Javier Lopez-Martinez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Ping Zhu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2022.3212198" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03331491v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3106736" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03095234v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mary" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dadja Anade" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc K&#233;lif" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21030715" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03482281v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Fadlallah" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmane Oubejja" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Kamel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciblat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Wigger" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSAIT.2021.3128232" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082846v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Goutay" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Ait Aoudia" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Hoydis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSAC.2021.3087224" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059910v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Yu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Mroueh" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Duchemin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goursaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vivier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3040765" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884541v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Perlaza" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/exx010005" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871576v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro de Freitas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13638-018-1225-z" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397118v3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Quintero" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Esnaola" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie M Gorce" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2018.2827076" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01492353v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Maria Tulino" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Barone" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Vettigli" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Llorca" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2017.1600449CM" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01610466v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuqi Mo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Tien Do" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10776-017-0361-4" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432525v3" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki I&#241;aki Esnaola" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2017.2753252" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01395615v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George C. Alexandropoulos" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ferrand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos B. Papadias" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2016.7509379" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01244725v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaowu Zhan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Hutu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078715000811" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290211v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Guizar" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-016-0500-4" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01231819v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Tsilimantos" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Jaffr&#232;s-Runser" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2015.2466541" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231221v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/eai.26-10-2015.150597" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01193293v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13638-014-0239-4" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01244692v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meiling Luo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13638-015-0434-y" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01245024v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eitan Altman" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cengis Hasan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manjesh Kumar Hanawal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2015.2503322" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01101109v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiqun Wu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Chen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Tang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel K.C. So" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhikun Xu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2014.6957151" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078406v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Doru Hutu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissa Khoumeri" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-1499-2014-177" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130011v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Schurgot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Wang" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Comaniciu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2013.04.006" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758573v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lusheng Wang" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navid Nikaein" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cottatellucci" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2012.120412.112073" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758643v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mischa Dohler" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2012.121812.111785" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00737356v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Umansky" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume de La Roche" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2012.2227920" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00737358v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Zhang" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2012.2218213" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00519390v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Garcia" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Lebedev" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2011.061011.102120" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00654696v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Maman" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ouvry" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542009v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apavatjrut Anya" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2010.111910.101692" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597409v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2011.021611.091838" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00654700v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valcarce" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo Nagy" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Frederic Wagen" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MVT.2011.940797" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00554185v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruifeng Zhang" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Berder" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sentieys" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2011/265083" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00511655v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Flipo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihua Lai" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00499407v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mar&#233;chal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Pierrot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2010.2042233" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00499400v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narayan B. Mandayam" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vince H Poor" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00511613v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Miscopein" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Schwoerer" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00412150v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyes Ben Hamida" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chelius" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0037549709106633" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405203v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylin Arndt" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00436622v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Morlat" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Verdier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404266v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ub&#233;da" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00412098v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404857v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404807v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Arndt" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2007.070241" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404845v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Parvery" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2007/19196" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00412097v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404836v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2007.891811" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404267v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05592908v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guodong Sun" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir M. Perlaza" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05592880v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05422204v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan-Khiem Huynh" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Neglia" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05481673v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04603280v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04590871v2" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vaillant" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPAWC60668.2024.10694191" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04151973v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04257479v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04360320v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashwat Mishra" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Sala&#252;n" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361063v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10097223" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04114547v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2023-Spring57618.2023.10200062" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03540198v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Mestrah" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Savard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Goupil" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC51071.2022.9771897" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03482276v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus Pontes Mota" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Valcarce" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GCWkshps52748.2021.9681991" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03540199v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760000v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Salaun" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943787v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Vincent Poor" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/globecom48099.2022.10000942" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963663v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus Mota" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2022-Spring54318.2022.9860804" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460193v2" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Troels Pedersen" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC40277.2020.9148724" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03226009v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT45174.2021.9518101" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393750v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GCWkshps52748.2021.9682132" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393747v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPAWC51858.2021.9593152" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04758424v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Morin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Vial" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Sampaio Cardoso" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03465187v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Paris" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349793v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITW48936.2021.9611402" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02457361v2" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03016790v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie S Gorce" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02885032v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Kallam" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Cardoso" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCNC48522.2020.9200973" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02130226v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPAWC.2019.8815443" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02150687v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Imbert" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263787v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065780v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Peters" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2019.8761783" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02132970v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Vial" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02146649v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02146103v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Kelif" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02364450v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT.2019.8798819" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02428615v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02297508v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02153735v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPAWC.2019.8815491" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01887619v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987969v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bujoreanu" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Mehdi Benane" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Nicolas" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Liebgott" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2018.8580025" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876880v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Vincent Poor" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728766v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Q Duong" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Di Renzo" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ido Nevat" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01801103v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT.2018.8464836" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783923v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01887640v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01671599v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01658931v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Gati" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/WIOPT.2017.7959936" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01610525v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01480640v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01610465v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2017.7996900" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643256v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ay&#351;e &#220;nsal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523023v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643260v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671180v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Dorville" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01658932v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520799v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492979v2" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01658933v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588107v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01598491v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Risset" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Gorce" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390904v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01671643v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01389335v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2016.7461514" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401832v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser S Fadlallah" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo S Cardoso" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPAWC.2016.7536752" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240328v6" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293921v4" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITW.2016.7606879" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304754v2" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303399v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377832v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01395609v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267040v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kibloff" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01389365v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01395629v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Du" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lauzier" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fraboulet" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155242v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URSI-AT-RASC.2015.7302971" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246929v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.5031.6886" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01133377v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baher Mawlawi" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Dor&#233;" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148425v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tien Do" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219393v3" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207339v3" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITWF.2015.7360740" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246926v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2015.7343490" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148431v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Ouni" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246920v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Goursaud" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chaudet" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BSN.2015.7299381" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219455v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo S. Cardoso" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006027v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01018239v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCNW.2014.6927701" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01101103v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelbassat Massouri" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guillon" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096503v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Amiot" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/icst.bodynets.2014.257113" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096493v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090007v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00920912v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00920899v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096339v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01018240v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albdelbassat Massouri" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096277v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Do" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMOB.2014.6962236" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01017694v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090698v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01017693v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01108423v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/icst.bodynets.2014.257026" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096326v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090704v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2014.6902223" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01101087v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/icst.crowncom.2014.255812" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973158v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05440-7_6" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090016v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00923655v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00923657v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00923647v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2013.6555069" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00920924v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148403v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00923653v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2013.6666274" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00926587v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2013.6666523" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00820895v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00923651v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00920918v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2013.6666106" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00920929v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jialai Weng" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2013.6555227" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00913232v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMOB.2013.6673365" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00913219v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOM.2013.6566900" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739119v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anya Apavatjrut" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758580v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758574v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maviel" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lostanlen" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758581v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Benfarah" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758577v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lauradoux" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00920935v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00738786v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106227v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rian Mannoni" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Dehmas" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berg" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCNC.2019.8802007" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763628v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majed Haddad" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00737839v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00737844v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00732857v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758586v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cordonnier" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTEL.2012.6221313" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696357v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00920938v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00645884v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00645871v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644562v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00645835v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lafort" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00645896v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644570v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00645902v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639503v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696294v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632715v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUWB.2011.6058909" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639463v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00518411v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00511699v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00920943v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00511705v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00920948v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00485780v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary R. Schurgot" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00511707v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00511712v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00479520v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527401v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roux Bernard" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542119v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Nodin" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00477342v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00384385v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405202v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405199v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00406347v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00406344v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00406343v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele d'Errico" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921133v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Cruz Nunez-Perez" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405201v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00412557v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Savigny" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441274v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00406350v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00406341v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Blanchard" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Rerbal" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00406340v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00412558v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405198v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405196v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Ping Dong" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00406346v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00384082v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1454503.1454570" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404872v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2008.139" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404868v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2008.930" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00384134v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PADS.2008.12" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00412107v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Francois Morlat" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00412054v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Luna" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gallon" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404935v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2007.4387324" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00436608v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404963v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CHINACOM.2007.4469521" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404876v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIMOB.2007.4390844" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00436603v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gallon Xavier" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00412560v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405195v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405994v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahiry Razafindralambo" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Valois" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00412055v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00399472v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00176958v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00412060v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00412056v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alaus" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404881v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2007.393" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00436602v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2006.1711012" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070882v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gallais" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Carle" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Simplot-Ryl" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405065v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCF.2006.487" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405044v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUCAP.2006.4584787" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00092514v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00412071v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Xu" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhimanyu Sahai" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405082v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia-Liang Lu" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIMOB.2006.1696372" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405063v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCF.2006.25" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00436695v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCF.2006.109" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00412076v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Parvery" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECWT.2006.280469" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405190v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Rebeyrortte" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405000v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUCAP.2006.4584970" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405194v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECS.2005.1543244" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405192v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359223v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01403322v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dudavid Wei" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongjun Liao" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rton Karsai" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fleury" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00741695v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00406339v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00406345v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476708v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03117090v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533821v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639507v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05471625v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05560904v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04564147v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Abdel Nour" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Adjih" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Amis" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Begaud" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Crussi&#232;re" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03556888v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03876369v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03360567v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03143508v3" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02641630v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gribonval" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02557887v3" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03020299v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvan Stanica" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacir Mouline" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Iova" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462248v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315887v5" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281717v6" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01265184v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117154v8" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00996728v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01018429v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00834904v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00833809v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00985965v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00690407v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00742234v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00678661v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00621315v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00641089v2" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00519064v2" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Roux" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00464079v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00449010v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schurgot Mary R." TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00516961v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00316029v3" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Busson" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00307512v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00306697v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070278v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00069907v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Kl&#233;ber" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00406212v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>