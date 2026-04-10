--- v0 (2026-03-16)
+++ v1 (2026-04-10)
@@ -467,295 +467,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04303122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Grafting of Polyionenes: New Potent and Versatile Antimicrobial Surfaces</w:t>
+                <w:t xml:space="preserve">European survey and evaluation of sampling methods recommended by the standard EN ISO 18593 for the detection of Listeria monocytogenes and Pseudomonas fluorescens on industrial surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Bernardi</w:t>
+                <w:t xml:space="preserve">Thomas Brauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margareth Renault</w:t>
+                <w:t xml:space="preserve">Lena Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Malabirade</w:t>
+                <w:t xml:space="preserve">Guylaine Leleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nabila Debou</w:t>
+                <w:t xml:space="preserve">Stéphane André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jocelyne Leroy</w:t>
+                <w:t xml:space="preserve">Catherine C. Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Bioscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 20 (10), pp.2000157. </w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 367 (7), pp.fnaa057. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mabi.202000157⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/femsle/fnaa057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02909781v1</w:t>
+                <w:t xml:space="preserve">hal-02620313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">European survey and evaluation of sampling methods recommended by the standard EN ISO 18593 for the detection of Listeria monocytogenes and Pseudomonas fluorescens on industrial surfaces</w:t>
+                <w:t xml:space="preserve">Robust Grafting of Polyionenes: New Potent and Versatile Antimicrobial Surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Brauge</w:t>
+                <w:t xml:space="preserve">Sarah Bernardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lena Barre</w:t>
+                <w:t xml:space="preserve">Margareth Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guylaine Leleu</w:t>
+                <w:t xml:space="preserve">Antoine Malabirade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane André</w:t>
+                <w:t xml:space="preserve">Nabila Debou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine C. Denis</w:t>
+                <w:t xml:space="preserve">Jocelyne Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 367 (7), pp.fnaa057. </w:t>
+              <w:t xml:space="preserve">Macromolecular Bioscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (10), pp.2000157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/femsle/fnaa057⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mabi.202000157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02620313v1</w:t>
+                <w:t xml:space="preserve">cea-02909781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antibiofilm activity in the culture supernatant of a marine Pseudomonas sp. bacterium</w:t>
               </w:r>
@@ -1022,51 +1022,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbiological, biochemical, physicochemical surface properties and biofilm forming ability of Brettanomyces bruxellensis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Dimopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margareth Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Dols-Lafargue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1652,216 +1652,216 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the surface physico-chemistry of plasticized PVC used in blood bag and infusion tubing</w:t>
+                <w:t xml:space="preserve">The design of superhydrophobic stainless steel surfaces by controlling nanostructures: A key parameter to reduce the implantation of pathogenic bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Al Salloum</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Saunier</w:t>
+                <w:t xml:space="preserve">Jérôme Bruzaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Dazzi</w:t>
+                <w:t xml:space="preserve">Jeanne Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jackie Vigneron</w:t>
+                <w:t xml:space="preserve">Elena Celia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Etcheberry</w:t>
+                <w:t xml:space="preserve">Thierry Darmanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Taffin de Givenchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 75, pp.317-334. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msec.2017.02.057⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 73, pp.40-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msec.2016.11.115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01595067v1</w:t>
+                <w:t xml:space="preserve">hal-01530843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteomic response of Pseudomonas aeruginosa PAO1 adhering to solid surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bruzaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Bouffartigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1902,203 +1902,203 @@
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmicb.2017.01465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01575338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The design of superhydrophobic stainless steel surfaces by controlling nanostructures: A key parameter to reduce the implantation of pathogenic bacteria</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of the surface physico-chemistry of plasticized PVC used in blood bag and infusion tubing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Tarrade</w:t>
+                <w:t xml:space="preserve">H. Al Salloum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Saunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Celia</w:t>
+                <w:t xml:space="preserve">Alexandre Dazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Darmanin</w:t>
+                <w:t xml:space="preserve">Jackie Vigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Taffin de Givenchy</w:t>
+                <w:t xml:space="preserve">Arnaud Etcheberry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 73, pp.40-47. </w:t>
+              <w:t xml:space="preserve">, 2017, 75, pp.317-334. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.msec.2016.11.115⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.msec.2017.02.057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01530843v1</w:t>
+                <w:t xml:space="preserve">hal-01595067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of long-term starvation on adhesion to and biofilm formation on stainless steel 316 L and gold surfaces of Salmonella enterica serovar Typhimurium</w:t>
               </w:r>
@@ -2110,51 +2110,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rihab Lagha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Bellon-Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margareth Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Briandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2403,51 +2403,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bedel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Dragoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bruzaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Genevieve Barthes-Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2510,64 +2510,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flagella but not type IV pili are involved in the initial adhesion of Pseudomonas aeruginosa PAO1 to hydrophobic or superhydrophobic surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bruzaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Coudreuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2650,307 +2650,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01151646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of ypqP as a new Bacillus subtilis biofilm determinant that mediates the protection of Staphylococcus aureus against antimicrobial agents in mixed-species communities</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Aymerich</w:t>
+                <w:t xml:space="preserve">Modification of the bacterial adhesion of Staphylococcus aureus by antioxidant blooming on polyurethane films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Saunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Herry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Marliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margareth Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Bellon-Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.02473-14⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 56, pp.522-531. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msec.2015.07.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01140621v1</w:t>
+                <w:t xml:space="preserve">hal-01569038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification of the bacterial adhesion of Staphylococcus aureus by antioxidant blooming on polyurethane films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Noëlle Bellon-Fontaine</w:t>
+                <w:t xml:space="preserve">Identification of ypqP as a new Bacillus subtilis biofilm determinant that mediates the protection of Staphylococcus aureus against antimicrobial agents in mixed-species communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sanchez Vizuete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Le Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bridier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Herry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Aymerich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msec.2015.07.009⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 81 (1), pp.109-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.02473-14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01569038v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01140621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant-derived compounds as natural antimicrobials to control paper mill biofilms</w:t>
               </w:r>
@@ -3745,428 +3745,428 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01562093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les polymères: de la molécules aux matériaux anti-bactériens</w:t>
+                <w:t xml:space="preserve">Exopolysaccharides from unusual marine environments inhibit early stages of biofouling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Roger</w:t>
+                <w:t xml:space="preserve">Jean Guezennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Herry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Lepoittevin</w:t>
+                <w:t xml:space="preserve">Achraf Kouzayha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bedel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.M. Herry</w:t>
+                <w:t xml:space="preserve">Evelyne Bachere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.N. Bellon-Fontaine</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marc W. Mittelman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAA La revue des industries agroalimentaires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Biodeterioration and Biodegradation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 66 (1), pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ibiod.2011.10.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01569034v1</w:t>
+                <w:t xml:space="preserve">hal-01575341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effect of Bacterial Adhesion on Grafted Chains Revealed by the Non-Invasive Sum Frequency Generation Spectroscopy</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les polymères: de la molécules aux matériaux anti-bactériens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Dubost</w:t>
+                <w:t xml:space="preserve">P. Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wanquan Zheng</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">B. Lepoittevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bedel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Herry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.N. Bellon-Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPECTROSCOPY-AN INTERNATIONAL JOURNAL</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IAA La revue des industries agroalimentaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.26-27</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01053131v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01569034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exopolysaccharides from unusual marine environments inhibit early stages of biofouling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Guezennec</w:t>
+                <w:t xml:space="preserve">The Effect of Bacterial Adhesion on Grafted Chains Revealed by the Non-Invasive Sum Frequency Generation Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Fontaine-Aupart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Dubost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wanquan Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Herry</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc W. Mittelman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Biodeterioration and Biodegradation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ibiod.2011.10.004⟩</w:t>
+              <w:t xml:space="preserve">SPECTROSCOPY-AN INTERNATIONAL JOURNAL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 27 (5-6), pp.571 - 579. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2012/682591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01575341v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01053131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Competition of Bovine Serum Albumin Adsorption and Bacterial Adhesion onto Surface-Grafted ODT: In Situ Study by Vibrational SFG and Fluorescence Confocal Microscopy</w:t>
               </w:r>
@@ -4191,51 +4191,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre M.-P. Fontaine-Aupart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri H. Dubost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wanquan Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Noelle M. N. Bellon-Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4539,441 +4539,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01568972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Possible Overestimation of Surface Disinfection Efficiency by Assessment Methods Based on Liquid Sampling Procedures as Demonstrated by In Situ Quantification of Spore Viability</w:t>
+                <w:t xml:space="preserve">Facile synthesis and promising antibacterial properties of a new guaiacol-based polymer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle I. Grand</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie J.-M. Herry</w:t>
+                <w:t xml:space="preserve">Hong Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lepoittevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. D. Hilaire</w:t>
+                <w:t xml:space="preserve">C. Roddier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F-X F.-X. Moriconi</w:t>
+                <w:t xml:space="preserve">V. Guérineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.00649-11⟩</w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 52 (9), pp.1908-1916. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2011.02.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01004573v1</w:t>
+                <w:t xml:space="preserve">hal-00605856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Invasive Vibrational SFG Spectroscopy Reveals That Bacterial Adhesion Can Alter the Conformation of Grafted &amp;quot;Brush&amp;quot; Chains on SAM</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre M.-P. Fontaine-Aupart</w:t>
+                <w:t xml:space="preserve">Possible Overestimation of Surface Disinfection Efficiency by Assessment Methods Based on Liquid Sampling Procedures as Demonstrated by In Situ Quantification of Spore Viability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle I. Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Noelle M. N. Bellon-Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie J.-M. Herry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. D. Hilaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F-X F.-X. Moriconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 77 (17), pp.6208 - 6214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.00649-11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/la200205e⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01001466v1</w:t>
+                <w:t xml:space="preserve">hal-01004573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facile synthesis and promising antibacterial properties of a new guaiacol-based polymer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Bech</w:t>
+                <w:t xml:space="preserve">Non-Invasive Vibrational SFG Spectroscopy Reveals That Bacterial Adhesion Can Alter the Conformation of Grafted &amp;quot;Brush&amp;quot; Chains on SAM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie E. Bulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziang Z. Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wanquan Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri H. Dubost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre M.-P. Fontaine-Aupart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2011.02.046⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 27 (8), pp.4928 - 4935. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la200205e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00605856v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01001466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radical polymerization and preliminary microbiological investigation of new polymer derived from myrtenol</w:t>
               </w:r>
@@ -6311,302 +6311,302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03088695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact on disinfection efficiency of cell load and of planktonic/adherent/detached state: case of Hafnia alvei inactivation by Plasma Activated Water</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Georges Kamgang Youbi</w:t>
+                <w:t xml:space="preserve">A novel process to develop modified polymeric surfaces for the analysis of bacterial adhesion: Surface properties and adhesion test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nishat Anjum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Noelle Bellon-Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Herry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Riquet-Motchidlover</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00253-008-1641-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 109 (3), pp.1746-1756. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/app.28201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01577490v1</w:t>
+                <w:t xml:space="preserve">hal-01594267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel process to develop modified polymeric surfaces for the analysis of bacterial adhesion: Surface properties and adhesion test</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nishat Anjum</w:t>
+                <w:t xml:space="preserve">Impact on disinfection efficiency of cell load and of planktonic/adherent/detached state: case of Hafnia alvei inactivation by Plasma Activated Water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Kamgang Youbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Herry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Noelle Bellon-Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avaly Doubla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 109 (3), pp.1746-1756. </w:t>
+              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 81 (3), pp.449-457. </w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/app.28201⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00253-008-1641-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594267v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01577490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of pathogenic Staphylococcus aureus bacteria by gold based immunosensors</w:t>
               </w:r>
@@ -6732,449 +6732,449 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functionalisation of gold surfaces with thiolate SAMs: Topography/bioactivity relationship – A combined FT-RAIRS, AFM and QCM investigation</w:t>
+                <w:t xml:space="preserve">Adhesion on polyethylene glycol and quaternary ammonium salt-grafted silicon surfaces: Influence of physicochemical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Briand</w:t>
+                <w:t xml:space="preserve">Olivier Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Gu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Salmain</w:t>
+                <w:t xml:space="preserve">Charles Portella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Massicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Herry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Riquet-Motchidlover</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.susc.2007.04.102⟩</w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 201 (12), pp.5994-6004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2006.11.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01594332v1</w:t>
+                <w:t xml:space="preserve">hal-01595489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of Temporal Postdischarge Decontamination of Bacteria by Gliding Electric Discharges: Application to Hafnia alvei</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Georges Kamgang Youbi</w:t>
+                <w:t xml:space="preserve">Functionalisation of gold surfaces with thiolate SAMs: Topography/bioactivity relationship – A combined FT-RAIRS, AFM and QCM investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boujday</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Salmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Herry</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Avaly Doubla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.00120-07⟩</w:t>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 601 (18), pp.3850-3855. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.susc.2007.04.102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01580826v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adhesion on polyethylene glycol and quaternary ammonium salt-grafted silicon surfaces: Influence of physicochemical properties</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Massicot</w:t>
+                <w:t xml:space="preserve">Evidence of Temporal Postdischarge Decontamination of Bacteria by Gliding Electric Discharges: Application to Hafnia alvei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Kamgang Youbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Herry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Noelle Bellon-Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Brisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avaly Doubla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2006.11.018⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 73 (15), pp.4791-4796. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.00120-07⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01595489v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01580826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetic adhesion of bacterial cells to sand: Cell surface properties and adhesion rate</w:t>
               </w:r>
@@ -7579,51 +7579,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Meylheuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Méthivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margareth Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Herry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8890,51 +8890,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de souches de Brettanomyces bruxellensis : lien entre groupe génétique, propriétés de surface et colonisation des matériaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margareth Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9028,51 +9028,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioadhésion et réactivité bactérienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bruzaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Herry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9117,381 +9117,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02789373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les flagelles d’Escherichia coli entérohémorragiques dans l’adhésion et la colonisation des surfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Cheutin</w:t>
+                <w:t xml:space="preserve">Flagella and abiotic surface physicochemical properties: two major influential factors of the bacterial adhesion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bruzaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Herry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Desvaux</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margareth Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Noëlle Bellon-Fontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioadh'2017. Colloque Bioadhésion, Biocontamination des surfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Bouray sur Juine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02789127v1</w:t>
+                <w:t xml:space="preserve">hal-02789952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surfaces bactériostatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Carrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Bernardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margareth Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Debou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioadh'2017. Colloque Bioadhésion, Biocontamination des surfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Bouray sur Juine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flagella and abiotic surface physicochemical properties: two major influential factors of the bacterial adhesion</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Morgan Guilbaud</w:t>
+                <w:t xml:space="preserve">Les flagelles d’Escherichia coli entérohémorragiques dans l’adhésion et la colonisation des surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Cheutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Herry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Margareth Renault</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Noëlle Bellon-Fontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioadh'2017. Colloque Bioadhésion, Biocontamination des surfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Bouray sur Juine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02789952v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02789127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse descriptive de la biocontamination surfacique des équipements en industries charcutières</w:t>
               </w:r>
@@ -9585,51 +9585,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions Brettanomyces-surfaces, un phénomène substratum et souche dépendant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margareth Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Noëlle Bellon-Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9831,51 +9831,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacterial surface sensing: Phenotype of adherent bacteria depends on abiotic surface properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bruzaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10914,90 +10914,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-invasive SFG spectroscopy: a tool to reveal the conformational change of grafted chains due to bacterial adhesion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Dubost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Fontaine-Aupart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wanquan Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Herry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11681,51 +11681,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Briandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Herry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.N. Bellon-Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. Ultra Propre Nutrition Industrie Recherche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12659,51 +12659,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AA9C7BE0"/>
+    <w:nsid w:val="8C39B77B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12890,51 +12890,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-marie-herry" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8627-9994" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/195476395" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04601019v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Laithier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Hubert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Poulet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Desmousseaux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hardit" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol94-art06" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04303122v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khzam" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saunier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Guilbaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Herry" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dazzi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioadv.2023.213281" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02909781v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bernardi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareth Renault" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Malabirade" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Debou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Leroy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mabi.202000157" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02620313v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brauge" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Barre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Leleu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andr&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Denis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnaa057" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441150v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Doghri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Brian-Jaisson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Graber" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bazire" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dufour" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.000878" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622257v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Thi Phuong Thu Nguyen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Barroca-Aubry" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Dragoe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mazerat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brisset" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2019.04.045" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629288v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dimopoulou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Dols-Lafargue" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Albertin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Herry" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13213-019-01503-5" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628940v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert E. Smith" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart&#322;omiej Salamaga" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Szkuta" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Hajdamowicz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz K. Prajsnar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1007730" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621738v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kamgang-Youbi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Meylheuc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Laminsi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Naitali" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.5608" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02572353v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Nunez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Derr&#233;-Bobillot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaubert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deschamps" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-20206-6" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602539v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Saunier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najet Yagoubi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marliere" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra25632e" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595067v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Al Salloum" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dazzi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackie Vigneron" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Etcheberry" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2017.02.057" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VFS4JSZ0-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575338v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bruzaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Bouffartigues" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Orange" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guillot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01465" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530843v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Tarrade" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Celia" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Darmanin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Taffin de Givenchy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2016.11.115" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KZF7R96R-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01569021v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Lagha" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Bellon-Fontaine" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Briandet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13213-014-0872-5" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01822441v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bedel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Lepoittevin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Costa" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leroy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.27647" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-18C2B263-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01822545v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Genevieve Barthes-Labrousse" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2015.01.007" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KFZG2WXQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151646v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Coudreuse" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Canette" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie J.-M. Herry" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2015.04.036" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MN8509FK-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140621v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sanchez Vizuete" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Coq" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bridier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aymerich" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02473-14" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01569038v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2015.07.009" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QJMN230X-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204304v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Neyret" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dubois-Brissonnet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10295-013-1365-4" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01025423v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guegan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garderes" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Pennec" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gaillard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fay" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2013.10.010" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJRBTM4Z-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186858v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Boitte" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vizcaino" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazhar Benyahia" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Michon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4774395" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001499v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Travier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaya O. Rendueles" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel L. Ferrieres" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Ghigo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.02606-12" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001095v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Poncin-Epaillard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. P. Marmey" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. G. Legeay" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Debarnot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2012.12.020" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-96K3RK9F-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01562093v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Hnatiuc" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kamgang" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Brisset" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-012-9383-y" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DGBGH52X-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01569034v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roger" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lepoittevin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bedel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Bellon-Fontaine" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053131v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bulard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Fontaine-Aupart" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Dubost" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanquan Zheng" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/682591" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575341v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guezennec" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Kouzayha" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Bachere" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc W. Mittelman" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2011.10.004" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-084ZNMWQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004103v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie E. Bulard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre M.-P. Fontaine-Aupart" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri H. Dubost" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Noelle M. N. Bellon-Fontaine" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la302976u" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000021v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie V. Oxaran" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ledue Ledue-Clier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakhya Y. Dieye" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine P&#233;choux" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0050989" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01568972v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N Bellon-Fontaine" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guilbaud" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Renault" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Legeay" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004573v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Grand" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. D. Hilaire" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F-X F.-X. Moriconi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00649-11" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001466v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziang Z. Guo" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la200205e" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605856v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Liu" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roddier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gu&#233;rineau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bech" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2011.02.046" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SXGZH0S6-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004571v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte B. Lepoittevin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolu X. Wang" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Baltaze" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hefang H. Liu" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2011.06.017" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N8HQ4NRZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019488v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bridier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Tischenko" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thomas" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-0940-9_21" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204272v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kamgang Youbi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Bellon-Fontaine" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01615-10" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594402v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Legeay" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Poncin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Noelle Bellon-Fontaine" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/016942410X508037" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204275v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Grand" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. -N. Bellon-Fontaine" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hilaire" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. -X. Moriconi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2010.04799.x" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577615v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Brisset" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1472-765X.2008.02476.x" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661409v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kondjoyan" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Dessaigne" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2009.05.022" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9DZLDTZG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601258v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. O Kamgang" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L Brisset" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1009-0630/11/2/11" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B85DE472B9FC853CEFC51DDF5F0A045788ADB45E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578861v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moussa" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avaly Doubla" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Hnatiuc" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie701759y" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4D757ZLZ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03088695v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577490v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-008-1641-9" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1E3E576600A8C7B295C7FDAAAA43CE330999F7F5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594267v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nishat Anjum" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Riquet-Motchidlover" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.28201" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XP04BH33-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729930v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boujday" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salmain" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guy Marnet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00604-008-0024-3" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QV5PQJZ1-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594332v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Briand" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gu" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2007.04.102" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-54X2LWJ4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580826v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Brisset" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00120-07" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595489v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Moreau" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Portella" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Massicot" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2006.11.018" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BX32XZ5P-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667170v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Jacobs" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lafolie" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Debroux" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2007.04.008" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FGCTN3XB-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601862v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.O. Kamgang" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Brisset" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2007.03286.x" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111673v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Briand" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Salmain" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Perrot" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Compere" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2006.05.018" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111667v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe M&#233;thivier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Marie Pradier" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2006.04.016" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z621DV0L-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03089225v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle M. Naitali" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03089218v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600918v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie No&#235;lle Bellon-Fontaine" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575337v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/sda.21.591-649" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7AC05A88D737644EF1E6303BB04FDCF353F683A1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575335v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Courel" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Dornier" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Marcel Rios" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Reynes" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0376-7388(99)00375-0" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X57GH97J-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687008v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Sadoudi" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cerf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929381v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Brouillaud-Delattre" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kobilinsky" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Cerf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Alig&#233;" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gerlot" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02719478v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marin" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036521v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hubert" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Poulet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rossi" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02329587v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bernardi" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Renault" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Debou" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Leroy" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Herry" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789452v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Meunier" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789373v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789127v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cheutin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Desvaux" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791130v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Carrot" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789952v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786071v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Fr&#233;maux" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Zapha" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786090v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poupault" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03680312v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Sanchez-Vizuete" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud A. Bridier" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Trotier" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01570138v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevalier" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204476v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lautaro M. Buffa" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria R. Ansorena" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norma E. Marcovich" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Domenek" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01570142v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bruzaud" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chevalier" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Maillot" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guillot" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01570159v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-N. Bellon-Fontaine" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Herry" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01570184v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01570256v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648175v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019426v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Oxaran" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ledue" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakhya Dieye" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053143v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Chaplain" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594373v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.888786" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578270v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moussa" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hnatiuc" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Brisset" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OPTIM.2010.5510548" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204243v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Longin" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790847v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601858v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Allion" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20130704004" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01570161v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruzaud J." TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilbaud M." TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herry J.-M." TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renault M." TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bellon-Fontaine M.-N." TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841869v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Ultra Propre Nutrition Industrie Recherche" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Skw Biosystems" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841526v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rault" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chaplain" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692270v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Allion-Maurer" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578866v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03090460v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02856896v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. No&#235;l" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Bellon" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548371v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Wartel" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pellerin" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Faubert" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Desdions" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Guilbot" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-marie-herry" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8627-9994" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/195476395" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04601019v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Laithier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Hubert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Poulet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Desmousseaux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hardit" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol94-art06" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04303122v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khzam" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saunier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Guilbaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Herry" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dazzi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioadv.2023.213281" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02620313v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brauge" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Barre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Leleu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andr&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Denis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnaa057" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02909781v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bernardi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareth Renault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Malabirade" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Debou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Leroy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mabi.202000157" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441150v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Doghri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Brian-Jaisson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Graber" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bazire" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dufour" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.000878" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622257v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Thi Phuong Thu Nguyen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Barroca-Aubry" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Dragoe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mazerat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brisset" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2019.04.045" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629288v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dimopoulou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Dols-Lafargue" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Albertin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Herry" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13213-019-01503-5" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628940v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert E. Smith" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart&#322;omiej Salamaga" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Szkuta" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Hajdamowicz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz K. Prajsnar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1007730" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621738v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kamgang-Youbi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Meylheuc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Laminsi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Naitali" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.5608" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02572353v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Nunez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Derr&#233;-Bobillot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaubert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deschamps" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-20206-6" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602539v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Saunier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najet Yagoubi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marliere" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra25632e" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530843v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bruzaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Tarrade" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Celia" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Darmanin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Taffin de Givenchy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2016.11.115" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KZF7R96R-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575338v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Bouffartigues" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Orange" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guillot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01465" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595067v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Al Salloum" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dazzi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackie Vigneron" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Etcheberry" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2017.02.057" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VFS4JSZ0-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01569021v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Lagha" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Bellon-Fontaine" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Briandet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13213-014-0872-5" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01822441v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bedel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Lepoittevin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Costa" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leroy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.27647" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-18C2B263-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01822545v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Genevieve Barthes-Labrousse" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2015.01.007" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KFZG2WXQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151646v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Coudreuse" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Canette" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie J.-M. Herry" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2015.04.036" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MN8509FK-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01569038v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2015.07.009" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QJMN230X-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140621v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sanchez Vizuete" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Coq" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bridier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aymerich" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02473-14" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204304v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Neyret" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dubois-Brissonnet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10295-013-1365-4" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01025423v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guegan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garderes" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Pennec" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gaillard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fay" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2013.10.010" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJRBTM4Z-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186858v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Boitte" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vizcaino" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazhar Benyahia" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Michon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4774395" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001499v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Travier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaya O. Rendueles" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel L. Ferrieres" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Ghigo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.02606-12" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001095v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Poncin-Epaillard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. P. Marmey" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. G. Legeay" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Debarnot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2012.12.020" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-96K3RK9F-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01562093v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Hnatiuc" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kamgang" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Brisset" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-012-9383-y" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DGBGH52X-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575341v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guezennec" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Kouzayha" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Bachere" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc W. Mittelman" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2011.10.004" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-084ZNMWQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01569034v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roger" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lepoittevin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bedel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Bellon-Fontaine" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053131v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bulard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Fontaine-Aupart" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Dubost" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanquan Zheng" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/682591" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004103v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie E. Bulard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre M.-P. Fontaine-Aupart" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri H. Dubost" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Noelle M. N. Bellon-Fontaine" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la302976u" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000021v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie V. Oxaran" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ledue Ledue-Clier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakhya Y. Dieye" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine P&#233;choux" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0050989" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01568972v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N Bellon-Fontaine" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guilbaud" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Renault" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Legeay" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605856v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Liu" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roddier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gu&#233;rineau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bech" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2011.02.046" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SXGZH0S6-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004573v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Grand" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. D. Hilaire" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F-X F.-X. Moriconi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00649-11" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001466v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziang Z. Guo" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la200205e" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004571v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte B. Lepoittevin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolu X. Wang" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Baltaze" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hefang H. Liu" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2011.06.017" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N8HQ4NRZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019488v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bridier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Tischenko" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thomas" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-0940-9_21" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204272v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kamgang Youbi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Bellon-Fontaine" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01615-10" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594402v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Legeay" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Poncin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Noelle Bellon-Fontaine" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/016942410X508037" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204275v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Grand" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. -N. Bellon-Fontaine" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hilaire" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. -X. Moriconi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2010.04799.x" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577615v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Brisset" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1472-765X.2008.02476.x" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661409v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kondjoyan" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Dessaigne" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2009.05.022" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9DZLDTZG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601258v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. O Kamgang" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L Brisset" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1009-0630/11/2/11" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B85DE472B9FC853CEFC51DDF5F0A045788ADB45E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578861v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moussa" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avaly Doubla" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Hnatiuc" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie701759y" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4D757ZLZ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03088695v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594267v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nishat Anjum" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Riquet-Motchidlover" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.28201" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XP04BH33-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577490v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-008-1641-9" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1E3E576600A8C7B295C7FDAAAA43CE330999F7F5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729930v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boujday" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salmain" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guy Marnet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00604-008-0024-3" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QV5PQJZ1-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595489v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Moreau" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Portella" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Massicot" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2006.11.018" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BX32XZ5P-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594332v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Briand" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gu" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2007.04.102" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-54X2LWJ4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580826v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Brisset" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00120-07" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667170v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Jacobs" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lafolie" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Debroux" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2007.04.008" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FGCTN3XB-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601862v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.O. Kamgang" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Brisset" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2007.03286.x" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111673v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Briand" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Salmain" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Perrot" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Compere" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2006.05.018" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111667v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe M&#233;thivier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Marie Pradier" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2006.04.016" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z621DV0L-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03089225v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle M. Naitali" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03089218v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600918v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie No&#235;lle Bellon-Fontaine" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575337v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/sda.21.591-649" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7AC05A88D737644EF1E6303BB04FDCF353F683A1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575335v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Courel" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Dornier" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Marcel Rios" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Reynes" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0376-7388(99)00375-0" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X57GH97J-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687008v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Sadoudi" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cerf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929381v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Brouillaud-Delattre" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kobilinsky" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Cerf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Alig&#233;" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gerlot" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02719478v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marin" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036521v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hubert" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Poulet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rossi" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02329587v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bernardi" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Renault" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Debou" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Leroy" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Herry" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789452v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Meunier" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789373v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789952v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791130v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Carrot" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789127v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cheutin" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Desvaux" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786071v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Fr&#233;maux" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Zapha" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786090v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poupault" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03680312v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Sanchez-Vizuete" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud A. Bridier" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Trotier" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01570138v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevalier" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204476v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lautaro M. Buffa" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria R. Ansorena" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norma E. Marcovich" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Domenek" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01570142v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bruzaud" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chevalier" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Maillot" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guillot" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01570159v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-N. Bellon-Fontaine" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Herry" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01570184v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01570256v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648175v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019426v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Oxaran" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ledue" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakhya Dieye" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053143v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Chaplain" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594373v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.888786" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578270v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moussa" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hnatiuc" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Brisset" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OPTIM.2010.5510548" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204243v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Longin" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790847v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601858v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Allion" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20130704004" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01570161v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruzaud J." TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilbaud M." TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herry J.-M." TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renault M." TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bellon-Fontaine M.-N." TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841869v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Ultra Propre Nutrition Industrie Recherche" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Skw Biosystems" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841526v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rault" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chaplain" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692270v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Allion-Maurer" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578866v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03090460v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02856896v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. No&#235;l" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Bellon" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548371v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Wartel" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pellerin" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Faubert" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Desdions" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Guilbot" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>