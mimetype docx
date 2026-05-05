--- v1 (2026-04-10)
+++ v2 (2026-05-05)
@@ -467,295 +467,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04303122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">European survey and evaluation of sampling methods recommended by the standard EN ISO 18593 for the detection of Listeria monocytogenes and Pseudomonas fluorescens on industrial surfaces</w:t>
+                <w:t xml:space="preserve">Robust Grafting of Polyionenes: New Potent and Versatile Antimicrobial Surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Brauge</w:t>
+                <w:t xml:space="preserve">Sarah Bernardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lena Barre</w:t>
+                <w:t xml:space="preserve">Margareth Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guylaine Leleu</w:t>
+                <w:t xml:space="preserve">Antoine Malabirade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane André</w:t>
+                <w:t xml:space="preserve">Nabila Debou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine C. Denis</w:t>
+                <w:t xml:space="preserve">Jocelyne Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 367 (7), pp.fnaa057. </w:t>
+              <w:t xml:space="preserve">Macromolecular Bioscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (10), pp.2000157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/femsle/fnaa057⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mabi.202000157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02620313v1</w:t>
+                <w:t xml:space="preserve">cea-02909781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Grafting of Polyionenes: New Potent and Versatile Antimicrobial Surfaces</w:t>
+                <w:t xml:space="preserve">European survey and evaluation of sampling methods recommended by the standard EN ISO 18593 for the detection of Listeria monocytogenes and Pseudomonas fluorescens on industrial surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Bernardi</w:t>
+                <w:t xml:space="preserve">Thomas Brauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margareth Renault</w:t>
+                <w:t xml:space="preserve">Lena Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Malabirade</w:t>
+                <w:t xml:space="preserve">Guylaine Leleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nabila Debou</w:t>
+                <w:t xml:space="preserve">Stéphane André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jocelyne Leroy</w:t>
+                <w:t xml:space="preserve">Catherine C. Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Bioscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 20 (10), pp.2000157. </w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 367 (7), pp.fnaa057. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mabi.202000157⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/femsle/fnaa057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02909781v1</w:t>
+                <w:t xml:space="preserve">hal-02620313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antibiofilm activity in the culture supernatant of a marine Pseudomonas sp. bacterium</w:t>
               </w:r>
@@ -1022,51 +1022,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbiological, biochemical, physicochemical surface properties and biofilm forming ability of Brettanomyces bruxellensis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Dimopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margareth Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Dols-Lafargue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1535,570 +1535,570 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-02572353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring complex transitions between polymorphs on a small scale by coupling AFM, FTIR and DSC: the case of Irganox 1076 (R) antioxidant</w:t>
+                <w:t xml:space="preserve">The design of superhydrophobic stainless steel surfaces by controlling nanostructures: A key parameter to reduce the implantation of pathogenic bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanna Saunier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Herry</w:t>
+                <w:t xml:space="preserve">Jérôme Bruzaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Najet Yagoubi</w:t>
+                <w:t xml:space="preserve">Jeanne Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Marliere</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elena Celia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Darmanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Taffin de Givenchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c6ra25632e⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 73, pp.40-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msec.2016.11.115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01602539v1</w:t>
+                <w:t xml:space="preserve">hal-01530843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The design of superhydrophobic stainless steel surfaces by controlling nanostructures: A key parameter to reduce the implantation of pathogenic bacteria</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Proteomic response of Pseudomonas aeruginosa PAO1 adhering to solid surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bruzaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Darmanin</w:t>
+                <w:t xml:space="preserve">Emeline Bouffartigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Taffin de Givenchy</w:t>
+                <w:t xml:space="preserve">Nicole Orange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msec.2016.11.115⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2017.01465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01530843v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01575338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomic response of Pseudomonas aeruginosa PAO1 adhering to solid surfaces</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of the surface physico-chemistry of plasticized PVC used in blood bag and infusion tubing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeline Bouffartigues</w:t>
+                <w:t xml:space="preserve">H. Al Salloum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Saunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Orange</w:t>
+                <w:t xml:space="preserve">Alexandre Dazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Guillot</w:t>
+                <w:t xml:space="preserve">Jackie Vigneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Etcheberry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2017.01465⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 75, pp.317-334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msec.2017.02.057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01575338v1</w:t>
+                <w:t xml:space="preserve">hal-01595067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the surface physico-chemistry of plasticized PVC used in blood bag and infusion tubing</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploring complex transitions between polymorphs on a small scale by coupling AFM, FTIR and DSC: the case of Irganox 1076 (R) antioxidant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jackie Vigneron</w:t>
+                <w:t xml:space="preserve">Johanna Saunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Herry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Etcheberry</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Najet Yagoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Marliere</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msec.2017.02.057⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (7), pp.3804-3818. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6ra25632e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01595067v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of long-term starvation on adhesion to and biofilm formation on stainless steel 316 L and gold surfaces of Salmonella enterica serovar Typhimurium</w:t>
               </w:r>
@@ -2110,51 +2110,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rihab Lagha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Bellon-Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margareth Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Briandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2358,599 +2358,599 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01822441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antibacterial surfaces obtained through dopamine and fluorination functionalizations</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Flagella but not type IV pili are involved in the initial adhesion of Pseudomonas aeruginosa PAO1 to hydrophobic or superhydrophobic surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bruzaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Tarrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Genevieve Barthes-Labrousse</w:t>
+                <w:t xml:space="preserve">Arnaud Coudreuse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Canette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie J.-M. Herry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Organic Coatings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.porgcoat.2015.01.007⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 131, pp.59-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2015.04.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01822545v1</w:t>
+                <w:t xml:space="preserve">hal-01151646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flagella but not type IV pili are involved in the initial adhesion of Pseudomonas aeruginosa PAO1 to hydrophobic or superhydrophobic surfaces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Antibacterial surfaces obtained through dopamine and fluorination functionalizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Lepoittevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bedel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Dragoe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bruzaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie J.-M. Herry</w:t>
+                <w:t xml:space="preserve">Marie-Genevieve Barthes-Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 131, pp.59-66. </w:t>
+              <w:t xml:space="preserve">Progress in Organic Coatings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 82, pp.17 - 25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2015.04.036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.porgcoat.2015.01.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01151646v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01822545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification of the bacterial adhesion of Staphylococcus aureus by antioxidant blooming on polyurethane films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Noëlle Bellon-Fontaine</w:t>
+                <w:t xml:space="preserve">Identification of ypqP as a new Bacillus subtilis biofilm determinant that mediates the protection of Staphylococcus aureus against antimicrobial agents in mixed-species communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sanchez Vizuete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Le Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bridier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Herry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Aymerich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msec.2015.07.009⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 81 (1), pp.109-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.02473-14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01569038v1</w:t>
+                <w:t xml:space="preserve">hal-01140621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of ypqP as a new Bacillus subtilis biofilm determinant that mediates the protection of Staphylococcus aureus against antimicrobial agents in mixed-species communities</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Aymerich</w:t>
+                <w:t xml:space="preserve">Modification of the bacterial adhesion of Staphylococcus aureus by antioxidant blooming on polyurethane films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Saunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Herry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Marliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margareth Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Bellon-Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 56, pp.522-531. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msec.2015.07.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AEM.02473-14⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01140621v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01569038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant-derived compounds as natural antimicrobials to control paper mill biofilms</w:t>
               </w:r>
@@ -3372,51 +3372,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olaya O. Rendueles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel L. Ferrieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie J.-M. Herry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc J.-M. Ghigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3476,51 +3476,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration of highly hydrophobic polymeric surface - a potential strategy to reduce the adhesion of pathogenic bacteria?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Poncin-Epaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie J.-M. Herry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. P. Marmey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3603,1006 +3603,1006 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01001095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics and Bacterial Inactivation Induced by Peroxynitrite in Electric Discharges in Air</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Murielle Naitali</w:t>
+                <w:t xml:space="preserve">Exopolysaccharides from unusual marine environments inhibit early stages of biofouling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guezennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Herry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Kamgang</w:t>
+                <w:t xml:space="preserve">Achraf Kouzayha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Brisset</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evelyne Bachere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc W. Mittelman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Chemistry and Plasma Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11090-012-9383-y⟩</w:t>
+              <w:t xml:space="preserve">International Biodeterioration and Biodegradation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 66 (1), pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ibiod.2011.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01562093v1</w:t>
+                <w:t xml:space="preserve">hal-01575341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exopolysaccharides from unusual marine environments inhibit early stages of biofouling</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les polymères: de la molécules aux matériaux anti-bactériens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achraf Kouzayha</w:t>
+                <w:t xml:space="preserve">P. Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyne Bachere</w:t>
+                <w:t xml:space="preserve">B. Lepoittevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc W. Mittelman</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Bedel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Herry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.N. Bellon-Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Biodeterioration and Biodegradation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IAA La revue des industries agroalimentaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.26-27</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01575341v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01569034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les polymères: de la molécules aux matériaux anti-bactériens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Effect of Bacterial Adhesion on Grafted Chains Revealed by the Non-Invasive Sum Frequency Generation Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Roger</w:t>
+                <w:t xml:space="preserve">Marie-Pierre Fontaine-Aupart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Lepoittevin</w:t>
+                <w:t xml:space="preserve">Henri Dubost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bedel</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Wanquan Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Herry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAA La revue des industries agroalimentaires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPECTROSCOPY-AN INTERNATIONAL JOURNAL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 27 (5-6), pp.571 - 579. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2012/682591⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01569034v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01053131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effect of Bacterial Adhesion on Grafted Chains Revealed by the Non-Invasive Sum Frequency Generation Spectroscopy</w:t>
+                <w:t xml:space="preserve">Competition of Bovine Serum Albumin Adsorption and Bacterial Adhesion onto Surface-Grafted ODT: In Situ Study by Vibrational SFG and Fluorescence Confocal Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Bulard</w:t>
+                <w:t xml:space="preserve">Emilie E. Bulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pierre Fontaine-Aupart</w:t>
+                <w:t xml:space="preserve">Marie-Pierre M.-P. Fontaine-Aupart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Dubost</w:t>
+                <w:t xml:space="preserve">Henri H. Dubost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wanquan Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wanquan Zheng</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Herry</w:t>
+                <w:t xml:space="preserve">Marie Noelle M. N. Bellon-Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPECTROSCOPY-AN INTERNATIONAL JOURNAL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 27 (5-6), pp.571 - 579. </w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28 (49), pp.17001 - 17010. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2012/682591⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/la302976u⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01053131v1</w:t>
+                <w:t xml:space="preserve">hal-01004103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competition of Bovine Serum Albumin Adsorption and Bacterial Adhesion onto Surface-Grafted ODT: In Situ Study by Vibrational SFG and Fluorescence Confocal Microscopy</w:t>
+                <w:t xml:space="preserve">Pilus Biogenesis in Lactococcus lactis: molecular characterization and role in aggregation and biofilm formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie E. Bulard</w:t>
+                <w:t xml:space="preserve">Virginie V. Oxaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pierre M.-P. Fontaine-Aupart</w:t>
+                <w:t xml:space="preserve">Florence Ledue Ledue-Clier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri H. Dubost</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Wanquan Zheng</w:t>
+                <w:t xml:space="preserve">Yakhya Y. Dieye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie J.-M. Herry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Noelle M. N. Bellon-Fontaine</w:t>
+                <w:t xml:space="preserve">Christine Péchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 28 (49), pp.17001 - 17010. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (12), pp.e50989. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/la302976u⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0050989⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01004103v1</w:t>
+                <w:t xml:space="preserve">hal-01000021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pilus Biogenesis in Lactococcus lactis: molecular characterization and role in aggregation and biofilm formation</w:t>
+                <w:t xml:space="preserve">Vers le développement de surfaces antimicrobiennes bioinspirées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie V. Oxaran</w:t>
+                <w:t xml:space="preserve">M.N Bellon-Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Ledue Ledue-Clier</w:t>
+                <w:t xml:space="preserve">M. Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yakhya Y. Dieye</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie J.-M. Herry</w:t>
+                <w:t xml:space="preserve">M. Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Briandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Péchoux</w:t>
+                <w:t xml:space="preserve">G. Legeay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IAA La revue des industries agroalimentaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.12-15</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01000021v1</w:t>
+                <w:t xml:space="preserve">hal-01568972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers le développement de surfaces antimicrobiennes bioinspirées</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Kinetics and Bacterial Inactivation Induced by Peroxynitrite in Electric Discharges in Air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Naitali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Herry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugen Hnatiuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.N Bellon-Fontaine</w:t>
+                <w:t xml:space="preserve">Georges Kamgang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Guilbaud</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Louis Brisset</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAA La revue des industries agroalimentaires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plasma Chemistry and Plasma Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 32 (4), pp.675-692. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11090-012-9383-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01568972v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01562093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facile synthesis and promising antibacterial properties of a new guaiacol-based polymer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Lepoittevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Roddier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4704,64 +4704,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Possible Overestimation of Surface Disinfection Efficiency by Assessment Methods Based on Liquid Sampling Procedures as Demonstrated by In Situ Quantification of Spore Viability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle I. Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Noelle M. N. Bellon-Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie J.-M. Herry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. D. Hilaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4825,103 +4825,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-Invasive Vibrational SFG Spectroscopy Reveals That Bacterial Adhesion Can Alter the Conformation of Grafted &amp;quot;Brush&amp;quot; Chains on SAM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie E. Bulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziang Z. Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wanquan Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri H. Dubost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre M.-P. Fontaine-Aupart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 27 (8), pp.4928 - 4935. </w:t>
@@ -5011,51 +5011,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Baltaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hefang H. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie J.-M. Herry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Polymer Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 47 (9), pp.1842 - 1851. </w:t>
@@ -5291,51 +5291,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Herry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noelle Bellon-Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Brisset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 76 (22), pp.7662 - 7664. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5382,51 +5382,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface Engineering and Cell Adhesion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Legeay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Coudreuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Poncin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5631,1128 +5631,1128 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01204275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial inactivation using plasma-activated water obtained by gliding electric discharges</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Capillary force required to detach micron-sized particles from solid surfaces-Validation with bubbles circulating in water and 2 mu m-diameter latex spheres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-L. Brisset</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alain Kondjoyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Dessaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie J.-M. Herry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Noelle M. N. Bellon-Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Letters in Applied Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1472-765X.2008.02476.x⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 73 (2), pp.276-283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2009.05.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01577615v1</w:t>
+                <w:t xml:space="preserve">hal-02661409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capillary force required to detach micron-sized particles from solid surfaces-Validation with bubbles circulating in water and 2 mu m-diameter latex spheres</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Increase in the hydrophilicity and Lewis acid-base properties of solid surfaces achieved by electric gliding discharge in humid air: effects on bacterial adherence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. O Kamgang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Naitali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Herry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Noelle Bellon-Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L Brisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2009.05.022⟩</w:t>
+              <w:t xml:space="preserve">Plasma Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 11 (2), pp.187-193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1009-0630/11/2/11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02661409v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01601258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increase in the hydrophilicity and Lewis acid-base properties of solid surfaces achieved by electric gliding discharge in humid air: effects on bacterial adherence</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Murielle Naitali</w:t>
+                <w:t xml:space="preserve">Microbial inactivation using plasma-activated water obtained by gliding electric discharges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Kamgang Youbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Herry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Meylheuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Brisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Noelle Bellon-Fontaine</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.-L Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1009-0630/11/2/11⟩</w:t>
+              <w:t xml:space="preserve">Letters in Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 48 (1), pp.13-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1472-765X.2008.02476.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01601258v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01577615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical reactivity of discharges and temporal post-discharges in plasma treatment of aqueous media: examples of gliding discharge treated solutions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bogdan Hnatiuc</w:t>
+                <w:t xml:space="preserve">La biocontamination des surfaces - coté matériau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Noelle Bellon-Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Dubois-Brissonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Herry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Meylheuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Naitali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Salles Propres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01578861v1</w:t>
+                <w:t xml:space="preserve">hal-03088695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La biocontamination des surfaces - coté matériau</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A novel process to develop modified polymeric surfaces for the analysis of bacterial adhesion: Surface properties and adhesion test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nishat Anjum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Noelle Bellon-Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Herry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Riquet-Motchidlover</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Salles Propres</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 109 (3), pp.1746-1756. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/app.28201⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03088695v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel process to develop modified polymeric surfaces for the analysis of bacterial adhesion: Surface properties and adhesion test</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nishat Anjum</w:t>
+                <w:t xml:space="preserve">Impact on disinfection efficiency of cell load and of planktonic/adherent/detached state: case of Hafnia alvei inactivation by Plasma Activated Water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Kamgang Youbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Herry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Noelle Bellon-Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avaly Doubla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/app.28201⟩</w:t>
+              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 81 (3), pp.449-457. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00253-008-1641-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594267v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01577490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact on disinfection efficiency of cell load and of planktonic/adherent/detached state: case of Hafnia alvei inactivation by Plasma Activated Water</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Avaly Doubla</w:t>
+                <w:t xml:space="preserve">Detection of pathogenic Staphylococcus aureus bacteria by gold based immunosensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boujday</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Briandet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Salmain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Herry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Guy Marnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00253-008-1641-9⟩</w:t>
+              <w:t xml:space="preserve">Microchimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 163 (3-4), pp.203-209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00604-008-0024-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01577490v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of pathogenic Staphylococcus aureus bacteria by gold based immunosensors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Briandet</w:t>
+                <w:t xml:space="preserve">Chemical reactivity of discharges and temporal post-discharges in plasma treatment of aqueous media: examples of gliding discharge treated solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Salmain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.M. Herry</w:t>
+                <w:t xml:space="preserve">David Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avaly Doubla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugen Hnatiuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Guy Marnet</w:t>
+                <w:t xml:space="preserve">Bogdan Hnatiuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microchimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 163 (3-4), pp.203-209. </w:t>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 47 (16), pp.5761-5781. </w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00604-008-0024-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ie701759y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729930v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01578861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adhesion on polyethylene glycol and quaternary ammonium salt-grafted silicon surfaces: Influence of physicochemical properties</w:t>
               </w:r>
@@ -6790,51 +6790,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Massicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Herry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Riquet-Motchidlover</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 201 (12), pp.5994-6004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6906,64 +6906,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Boujday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Salmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Herry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7078,51 +7078,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Noelle Bellon-Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avaly Doubla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 73 (15), pp.4791-4796. </w:t>
@@ -7186,51 +7186,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Jacobs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lafolie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie J.-M. Herry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micheline Debroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7579,51 +7579,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Meylheuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Méthivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margareth Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Herry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7943,242 +7943,242 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03089218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the van der Waals, electron donor and electron acceptor surface tension components of static Gram-positive microbial biofilms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Briandet</w:t>
+                <w:t xml:space="preserve">Les biosurfactants, des biomolécules à forte potentialité d'application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Meylheuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Herry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie Noëlle Bellon-Fontaine</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Noelle Bellon-Fontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sciences des aliments = Food science : an international journal of food science and technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 21 (6), pp.591-649. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/sda.21.591-649⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01600918v1</w:t>
+                <w:t xml:space="preserve">hal-01575337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les biosurfactants, des biomolécules à forte potentialité d'application</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Meylheuc</w:t>
+                <w:t xml:space="preserve">Determination of the van der Waals, electron donor and electron acceptor surface tension components of static Gram-positive microbial biofilms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Briandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Herry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie Noelle Bellon-Fontaine</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Noëlle Bellon-Fontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences des aliments = Food science : an international journal of food science and technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 21 (4), pp.299-310</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/sda.21.591-649⟩</w:t>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-01575337v1</w:t>
+                <w:t xml:space="preserve">hal-01600918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of operating conditions on water transport during the concentration of sucrose solutions by osmotic distillation</w:t>
               </w:r>
@@ -8884,843 +8884,843 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02329587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de souches de Brettanomyces bruxellensis : lien entre groupe génétique, propriétés de surface et colonisation des matériaux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Flagella and abiotic surface physicochemical properties: two major influential factors of the bacterial adhesion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bruzaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Herry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margareth Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Noëlle Bellon-Fontaine</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioadh'2017. Colloque Bioadhésion, Biocontamination des surfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Bouray sur Juine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02789452v1</w:t>
+                <w:t xml:space="preserve">hal-02789952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioadhésion et réactivité bactérienne</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Surfaces bactériostatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Carrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bernardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margareth Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila Debou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioadh'2017. Colloque Bioadhésion, Biocontamination des surfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Bouray sur Juine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02789373v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02791130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flagella and abiotic surface physicochemical properties: two major influential factors of the bacterial adhesion</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Morgan Guilbaud</w:t>
+                <w:t xml:space="preserve">Les flagelles d’Escherichia coli entérohémorragiques dans l’adhésion et la colonisation des surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Cheutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Herry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Desvaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Noëlle Bellon-Fontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioadh'2017. Colloque Bioadhésion, Biocontamination des surfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Bouray sur Juine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02789952v1</w:t>
+                <w:t xml:space="preserve">hal-02789127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surfaces bactériostatiques</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse descriptive de la biocontamination surfacique des équipements en industries charcutières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Frémaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Herry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Zapha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioadh'2017. Colloque Bioadhésion, Biocontamination des surfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Bouray sur Juine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02791130v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02786071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les flagelles d’Escherichia coli entérohémorragiques dans l’adhésion et la colonisation des surfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Cheutin</w:t>
+                <w:t xml:space="preserve">Interactions Brettanomyces-surfaces, un phénomène substratum et souche dépendant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margareth Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Noëlle Bellon-Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Herry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie Noëlle Bellon-Fontaine</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poupault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioadh'2017. Colloque Bioadhésion, Biocontamination des surfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Bouray sur Juine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02789127v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02786090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse descriptive de la biocontamination surfacique des équipements en industries charcutières</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bastien Frémaux</w:t>
+                <w:t xml:space="preserve">Bioadhésion et réactivité bactérienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bruzaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Herry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Morgan Guilbaud</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Noëlle Bellon-Fontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioadh'2017. Colloque Bioadhésion, Biocontamination des surfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Bouray sur Juine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02786071v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02789373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions Brettanomyces-surfaces, un phénomène substratum et souche dépendant</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Caractérisation de souches de Brettanomyces bruxellensis : lien entre groupe génétique, propriétés de surface et colonisation des matériaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margareth Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Herry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Noëlle Bellon-Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioadh'2017. Colloque Bioadhésion, Biocontamination des surfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Bouray sur Juine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02786090v1</w:t>
+                <w:t xml:space="preserve">hal-02789452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conférence invitée : Multispecies biofilms</w:t>
               </w:r>
@@ -9825,398 +9825,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03680312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial surface sensing: Phenotype of adherent bacteria depends on abiotic surface properties</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biopelículas compuestas para su uso en contacto con alimentos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Chevalier</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lautaro M. Buffa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria R. Ansorena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norma E. Marcovich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Herry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Domenek</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BIOFILMS 6</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">5. Congreso Internacional de Ciencia y Tecnología de Alimentos (CICYTAC 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Cordoba, Argentina, Francia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01570138v1</w:t>
+                <w:t xml:space="preserve">hal-01204476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biopelículas compuestas para su uso en contacto con alimentos</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bacterial surface sensing: Proteome and subsequent virulence of bacteria depends on inorganic surface properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Domenek</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Bruzaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Congreso Internacional de Ciencia y Tecnología de Alimentos (CICYTAC 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Cordoba, Argentina, Francia</w:t>
+              <w:t xml:space="preserve">ICAR 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, MADRID, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204476v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01570142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial surface sensing: Proteome and subsequent virulence of bacteria depends on inorganic surface properties</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">E. Maillot</w:t>
+                <w:t xml:space="preserve">Bacterial surface sensing: Phenotype of adherent bacteria depends on abiotic surface properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bruzaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Guillot</w:t>
+                <w:t xml:space="preserve">Sylvie Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Bouffartigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAR 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, MADRID, Spain</w:t>
+              <w:t xml:space="preserve">BIOFILMS 6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01570142v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01570138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contamination des surfaces et désinfection</w:t>
               </w:r>
@@ -10228,64 +10228,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-N. Bellon-Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Briandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bruzaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Herry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10340,77 +10340,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions matériaux-milieux biologiques; aspects physico-chimiques et biologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-N. Bellon-Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bruzaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Herry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10448,90 +10448,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitements anti-adhésion : le caractère hydrophile des surfaces module l'action des structures d'ancrage chez Pseudomonas aeruginosa.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bruzaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Herry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-N. Bellon-Fontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10746,51 +10746,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yakhya Dieye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Herry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Péchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Réseau National Biofilms/INRA "Les biofilms au service des biotechnologies"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Narbonne, France. 1 p</w:t>
@@ -10914,90 +10914,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-invasive SFG spectroscopy: a tool to reveal the conformational change of grafted chains due to bacterial adhesion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Dubost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Fontaine-Aupart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wanquan Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Herry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11361,51 +11361,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Herry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Noëlle Bellon-Fontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioadh'2017. Colloque Bioadhésion, Biocontamination des surfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Bouray sur Juine, France. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11681,51 +11681,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Briandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Herry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.N. Bellon-Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. Ultra Propre Nutrition Industrie Recherche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11789,51 +11789,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle d'un biosurfactant anionique dans l'adhésion de Listeria monocytogenes L028</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Meylheuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12054,64 +12054,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Naitali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Herry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Hnatiuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugen Hnatiuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Noelle Bellon-Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12659,51 +12659,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8C39B77B"/>
+    <w:nsid w:val="B8A90709"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12890,51 +12890,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-marie-herry" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8627-9994" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/195476395" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04601019v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Laithier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Hubert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Poulet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Desmousseaux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hardit" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol94-art06" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04303122v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khzam" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saunier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Guilbaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Herry" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dazzi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioadv.2023.213281" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02620313v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brauge" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Barre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Leleu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andr&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Denis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnaa057" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02909781v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bernardi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareth Renault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Malabirade" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Debou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Leroy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mabi.202000157" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441150v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Doghri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Brian-Jaisson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Graber" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bazire" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dufour" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.000878" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622257v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Thi Phuong Thu Nguyen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Barroca-Aubry" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Dragoe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mazerat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brisset" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2019.04.045" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629288v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dimopoulou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Dols-Lafargue" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Albertin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Herry" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13213-019-01503-5" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628940v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert E. Smith" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart&#322;omiej Salamaga" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Szkuta" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Hajdamowicz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz K. Prajsnar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1007730" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621738v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kamgang-Youbi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Meylheuc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Laminsi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Naitali" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.5608" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02572353v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Nunez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Derr&#233;-Bobillot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaubert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deschamps" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-20206-6" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602539v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Saunier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najet Yagoubi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marliere" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra25632e" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530843v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bruzaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Tarrade" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Celia" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Darmanin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Taffin de Givenchy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2016.11.115" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KZF7R96R-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575338v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Bouffartigues" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Orange" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guillot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01465" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595067v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Al Salloum" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dazzi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackie Vigneron" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Etcheberry" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2017.02.057" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VFS4JSZ0-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01569021v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Lagha" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Bellon-Fontaine" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Briandet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13213-014-0872-5" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01822441v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bedel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Lepoittevin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Costa" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leroy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.27647" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-18C2B263-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01822545v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Genevieve Barthes-Labrousse" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2015.01.007" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KFZG2WXQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151646v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Coudreuse" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Canette" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie J.-M. Herry" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2015.04.036" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MN8509FK-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01569038v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2015.07.009" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QJMN230X-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140621v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sanchez Vizuete" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Coq" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bridier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aymerich" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02473-14" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204304v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Neyret" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dubois-Brissonnet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10295-013-1365-4" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01025423v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guegan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garderes" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Pennec" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gaillard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fay" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2013.10.010" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJRBTM4Z-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186858v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Boitte" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vizcaino" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazhar Benyahia" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Michon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4774395" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001499v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Travier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaya O. Rendueles" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel L. Ferrieres" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Ghigo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.02606-12" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001095v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Poncin-Epaillard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. P. Marmey" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. G. Legeay" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Debarnot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2012.12.020" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-96K3RK9F-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01562093v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Hnatiuc" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kamgang" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Brisset" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-012-9383-y" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DGBGH52X-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575341v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guezennec" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Kouzayha" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Bachere" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc W. Mittelman" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2011.10.004" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-084ZNMWQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01569034v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roger" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lepoittevin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bedel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Bellon-Fontaine" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053131v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bulard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Fontaine-Aupart" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Dubost" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanquan Zheng" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/682591" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004103v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie E. Bulard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre M.-P. Fontaine-Aupart" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri H. Dubost" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Noelle M. N. Bellon-Fontaine" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la302976u" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000021v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie V. Oxaran" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ledue Ledue-Clier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakhya Y. Dieye" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine P&#233;choux" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0050989" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01568972v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N Bellon-Fontaine" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guilbaud" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Renault" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Legeay" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605856v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Liu" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roddier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gu&#233;rineau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bech" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2011.02.046" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SXGZH0S6-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004573v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Grand" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. D. Hilaire" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F-X F.-X. Moriconi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00649-11" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001466v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziang Z. Guo" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la200205e" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004571v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte B. Lepoittevin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolu X. Wang" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Baltaze" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hefang H. Liu" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2011.06.017" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N8HQ4NRZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019488v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bridier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Tischenko" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thomas" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-0940-9_21" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204272v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kamgang Youbi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Bellon-Fontaine" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01615-10" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594402v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Legeay" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Poncin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Noelle Bellon-Fontaine" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/016942410X508037" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204275v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Grand" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. -N. Bellon-Fontaine" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hilaire" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. -X. Moriconi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2010.04799.x" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577615v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Brisset" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1472-765X.2008.02476.x" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661409v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kondjoyan" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Dessaigne" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2009.05.022" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9DZLDTZG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601258v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. O Kamgang" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L Brisset" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1009-0630/11/2/11" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B85DE472B9FC853CEFC51DDF5F0A045788ADB45E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578861v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moussa" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avaly Doubla" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Hnatiuc" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie701759y" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4D757ZLZ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03088695v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594267v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nishat Anjum" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Riquet-Motchidlover" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.28201" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XP04BH33-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577490v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-008-1641-9" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1E3E576600A8C7B295C7FDAAAA43CE330999F7F5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729930v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boujday" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salmain" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guy Marnet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00604-008-0024-3" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QV5PQJZ1-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595489v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Moreau" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Portella" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Massicot" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2006.11.018" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BX32XZ5P-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594332v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Briand" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gu" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2007.04.102" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-54X2LWJ4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580826v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Brisset" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00120-07" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667170v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Jacobs" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lafolie" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Debroux" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2007.04.008" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FGCTN3XB-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601862v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.O. Kamgang" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Brisset" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2007.03286.x" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111673v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Briand" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Salmain" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Perrot" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Compere" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2006.05.018" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111667v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe M&#233;thivier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Marie Pradier" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2006.04.016" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z621DV0L-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03089225v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle M. Naitali" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03089218v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600918v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie No&#235;lle Bellon-Fontaine" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575337v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/sda.21.591-649" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7AC05A88D737644EF1E6303BB04FDCF353F683A1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575335v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Courel" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Dornier" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Marcel Rios" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Reynes" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0376-7388(99)00375-0" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X57GH97J-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687008v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Sadoudi" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cerf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929381v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Brouillaud-Delattre" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kobilinsky" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Cerf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Alig&#233;" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gerlot" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02719478v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marin" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036521v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hubert" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Poulet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rossi" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02329587v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bernardi" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Renault" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Debou" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Leroy" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Herry" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789452v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Meunier" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789373v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789952v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791130v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Carrot" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789127v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cheutin" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Desvaux" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786071v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Fr&#233;maux" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Zapha" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786090v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poupault" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03680312v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Sanchez-Vizuete" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud A. Bridier" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Trotier" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01570138v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevalier" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204476v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lautaro M. Buffa" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria R. Ansorena" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norma E. Marcovich" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Domenek" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01570142v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bruzaud" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chevalier" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Maillot" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guillot" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01570159v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-N. Bellon-Fontaine" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Herry" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01570184v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01570256v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648175v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019426v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Oxaran" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ledue" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakhya Dieye" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053143v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Chaplain" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594373v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.888786" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578270v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moussa" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hnatiuc" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Brisset" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OPTIM.2010.5510548" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204243v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Longin" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790847v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601858v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Allion" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20130704004" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01570161v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruzaud J." TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilbaud M." TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herry J.-M." TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renault M." TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bellon-Fontaine M.-N." TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841869v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Ultra Propre Nutrition Industrie Recherche" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Skw Biosystems" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841526v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rault" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chaplain" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692270v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Allion-Maurer" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578866v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03090460v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02856896v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. No&#235;l" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Bellon" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548371v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Wartel" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pellerin" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Faubert" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Desdions" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Guilbot" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-marie-herry" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8627-9994" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/195476395" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04601019v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Laithier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Hubert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Poulet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Desmousseaux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hardit" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol94-art06" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04303122v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khzam" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saunier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Guilbaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Herry" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dazzi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioadv.2023.213281" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02909781v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bernardi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareth Renault" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Malabirade" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Debou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Leroy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mabi.202000157" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02620313v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brauge" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Barre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Leleu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andr&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Denis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnaa057" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441150v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Doghri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Brian-Jaisson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Graber" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bazire" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dufour" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.000878" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622257v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Thi Phuong Thu Nguyen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Barroca-Aubry" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Dragoe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mazerat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brisset" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2019.04.045" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629288v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dimopoulou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Dols-Lafargue" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Albertin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Herry" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13213-019-01503-5" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628940v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert E. Smith" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart&#322;omiej Salamaga" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Szkuta" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Hajdamowicz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz K. Prajsnar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1007730" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621738v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kamgang-Youbi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Meylheuc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Laminsi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Naitali" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.5608" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02572353v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Nunez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Derr&#233;-Bobillot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaubert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deschamps" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-20206-6" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530843v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bruzaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Tarrade" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Celia" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Darmanin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Taffin de Givenchy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2016.11.115" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KZF7R96R-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575338v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Bouffartigues" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Orange" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guillot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01465" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595067v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Al Salloum" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dazzi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackie Vigneron" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Etcheberry" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2017.02.057" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VFS4JSZ0-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602539v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Saunier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najet Yagoubi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marliere" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra25632e" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01569021v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Lagha" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Bellon-Fontaine" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Briandet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13213-014-0872-5" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01822441v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bedel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Lepoittevin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Costa" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leroy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.27647" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-18C2B263-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151646v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Coudreuse" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Canette" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie J.-M. Herry" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2015.04.036" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MN8509FK-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01822545v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Genevieve Barthes-Labrousse" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2015.01.007" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KFZG2WXQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140621v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sanchez Vizuete" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Coq" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bridier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aymerich" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02473-14" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01569038v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2015.07.009" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QJMN230X-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204304v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Neyret" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dubois-Brissonnet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10295-013-1365-4" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01025423v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guegan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garderes" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Pennec" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gaillard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fay" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2013.10.010" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJRBTM4Z-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186858v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Boitte" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vizcaino" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazhar Benyahia" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Michon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4774395" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001499v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Travier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaya O. Rendueles" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel L. Ferrieres" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Ghigo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.02606-12" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001095v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Poncin-Epaillard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. P. Marmey" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. G. Legeay" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Debarnot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2012.12.020" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-96K3RK9F-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575341v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guezennec" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Kouzayha" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Bachere" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc W. Mittelman" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2011.10.004" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-084ZNMWQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01569034v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roger" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lepoittevin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bedel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Bellon-Fontaine" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053131v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bulard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Fontaine-Aupart" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Dubost" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanquan Zheng" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/682591" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004103v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie E. Bulard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre M.-P. Fontaine-Aupart" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri H. Dubost" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Noelle M. N. Bellon-Fontaine" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la302976u" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000021v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie V. Oxaran" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ledue Ledue-Clier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakhya Y. Dieye" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine P&#233;choux" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0050989" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01568972v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N Bellon-Fontaine" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guilbaud" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Renault" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Legeay" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01562093v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Hnatiuc" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kamgang" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Brisset" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-012-9383-y" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DGBGH52X-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605856v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Liu" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roddier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gu&#233;rineau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bech" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2011.02.046" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SXGZH0S6-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004573v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Grand" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. D. Hilaire" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F-X F.-X. Moriconi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00649-11" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001466v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziang Z. Guo" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la200205e" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004571v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte B. Lepoittevin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolu X. Wang" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Baltaze" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hefang H. Liu" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2011.06.017" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N8HQ4NRZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019488v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bridier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Tischenko" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thomas" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-0940-9_21" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204272v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kamgang Youbi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Bellon-Fontaine" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01615-10" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594402v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Legeay" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Poncin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Noelle Bellon-Fontaine" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/016942410X508037" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204275v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Grand" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. -N. Bellon-Fontaine" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hilaire" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. -X. Moriconi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2010.04799.x" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661409v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kondjoyan" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Dessaigne" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2009.05.022" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9DZLDTZG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601258v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. O Kamgang" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L Brisset" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1009-0630/11/2/11" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B85DE472B9FC853CEFC51DDF5F0A045788ADB45E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577615v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Brisset" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1472-765X.2008.02476.x" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03088695v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594267v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nishat Anjum" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Riquet-Motchidlover" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.28201" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XP04BH33-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577490v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avaly Doubla" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-008-1641-9" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1E3E576600A8C7B295C7FDAAAA43CE330999F7F5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729930v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boujday" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salmain" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guy Marnet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00604-008-0024-3" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QV5PQJZ1-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578861v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moussa" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Hnatiuc" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie701759y" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4D757ZLZ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595489v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Moreau" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Portella" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Massicot" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2006.11.018" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BX32XZ5P-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594332v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Briand" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gu" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2007.04.102" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-54X2LWJ4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580826v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Brisset" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00120-07" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667170v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Jacobs" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lafolie" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Debroux" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2007.04.008" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FGCTN3XB-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601862v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.O. Kamgang" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Brisset" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2007.03286.x" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111673v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Briand" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Salmain" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Perrot" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Compere" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2006.05.018" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111667v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe M&#233;thivier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Marie Pradier" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2006.04.016" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z621DV0L-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03089225v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle M. Naitali" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03089218v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575337v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/sda.21.591-649" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7AC05A88D737644EF1E6303BB04FDCF353F683A1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600918v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie No&#235;lle Bellon-Fontaine" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575335v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Courel" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Dornier" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Marcel Rios" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Reynes" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0376-7388(99)00375-0" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X57GH97J-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687008v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Sadoudi" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cerf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929381v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Brouillaud-Delattre" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kobilinsky" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Cerf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Alig&#233;" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gerlot" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02719478v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marin" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036521v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hubert" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Poulet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rossi" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02329587v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bernardi" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Renault" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Debou" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Leroy" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Herry" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789952v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791130v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Carrot" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789127v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cheutin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Desvaux" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786071v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Fr&#233;maux" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Zapha" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786090v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poupault" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789373v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789452v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Meunier" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03680312v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Sanchez-Vizuete" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud A. Bridier" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Trotier" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204476v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lautaro M. Buffa" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria R. Ansorena" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norma E. Marcovich" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Domenek" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01570142v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bruzaud" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chevalier" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Maillot" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guillot" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01570138v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevalier" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01570159v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-N. Bellon-Fontaine" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Herry" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01570184v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01570256v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648175v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019426v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Oxaran" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ledue" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakhya Dieye" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053143v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Chaplain" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594373v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.888786" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578270v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moussa" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hnatiuc" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Brisset" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OPTIM.2010.5510548" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204243v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Longin" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790847v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601858v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Allion" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20130704004" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01570161v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruzaud J." TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilbaud M." TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herry J.-M." TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renault M." TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bellon-Fontaine M.-N." TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841869v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Ultra Propre Nutrition Industrie Recherche" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Skw Biosystems" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841526v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rault" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chaplain" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692270v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Allion-Maurer" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578866v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03090460v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02856896v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. No&#235;l" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Bellon" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548371v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Wartel" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pellerin" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Faubert" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Desdions" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Guilbot" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>