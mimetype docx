--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -200,213 +200,213 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">70 years of spectroscopy of the photosphere and the solar chromosphere at the Pic du Midi Observatory (1956-2026)</w:t>
+                <w:t xml:space="preserve">150 ans d’instrumentation solaire sol à l’Observatoire de Meudon (1876-2026)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05524314v1</w:t>
+                <w:t xml:space="preserve">hal-05466472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">150 ans d’instrumentation solaire sol à l’Observatoire de Meudon (1876-2026)</w:t>
+                <w:t xml:space="preserve">150 years of ground-based solar instrumentation at Meudon observatory (1876-2026)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05466472v1</w:t>
+                <w:t xml:space="preserve">hal-05475646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">150 years of ground-based solar instrumentation at Meudon observatory (1876-2026)</w:t>
+                <w:t xml:space="preserve">70 ans de spectroscopie de la photosphère et de la chromosphère solaire à l’observatoire du Pic du Midi (1956-2026)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05475646v1</w:t>
+                <w:t xml:space="preserve">hal-05524314v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouvement relativiste des particules chargées dans des champs électriques et magnétiques et application aux premières observations de désintégrations dans les chambres de Wilson du Col du Midi (Chamonix, 3600 m) et du Pic du Midi de Bigorre (2870 m)</w:t>
               </w:r>
@@ -549,3139 +549,3481 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04652834v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weak polarized lines of the second solar spectrum (Na, Al, H, He, Ti, Li, Sc, C2 and MgH) observed at the Pic du Midi turret dome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05570126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ATLAS DU SPECTRE SOLAIRE 380 -870 nm tiré du spectre de l'Institut d'Astrophysique de Liège avec identification des raies et des facteurs de Landé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03893327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">130 ans de spectrohéliogrammes aux observatoires de Paris et de Meudon (1893-2023)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03868918v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Instruments solaires du site de Meudon: description et caractéristiques des instruments d'observation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00785323v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le spectre solaire de 380 à 870 nm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00785702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (45)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Four high resolution solar atlases of the 3000 Å - 9900 Å range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Observatoire de Paris PSL. 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04972769v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">High polarization lines of the second solar spectrum of the Solar limb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Observatoire de Paris - PSL. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05055166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caractérisation des spectrographes solaires SOLEX, SHG700 et SUNSCAN dans le cadre du service de données PRO-AM BASS2000 de l'Observatoire de Paris Meudon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Observatoire de Paris - PSL. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05136701v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore boréale des 10 et 11 Mai 2024 visible dans les Alpes et observée par les caméras panoramiques et automatiques de haute montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Observatoire Paris. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05017253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EQUIPEMENT SPECTRO-POLARIMETRIQUE DES GRANDS INSTRUMENTS SOLAIRES DE MEUDON ET DU PIC DU MIDI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Observatoire Paris-PSL. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05240302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solar flare spectroscopy at Pic du Midi observatory (1956-1968) in the frame of the International Geophysical Year</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Observatoire de Paris-PSL. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05027874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The role of Trees of Fragmenting Granules (TFG) in the formation of the solar supergranular pattern from Hinode observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Roudier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Observatoire Paris-PSL. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04987081v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solargraphy at Paris Meudon observatory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">observatoire paris. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04964291v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">High resolution spectra of the [6297-6303] and [6361-6367] Angström domains (including forbidden OI lines) of the Sun and brightest stars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">observatoire paris. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04975989v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Paris Meudon ground based support to the NASA Solar Maximum Mission in the eighties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Observatoire de Paris - PSL. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05083691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">observatoire paris. 2025</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hidden magnetic fields of the quiet Sun derived from Hanle depolarization of lines of the &amp;quot;second solar spectrum&amp;quot; at the limb from Pic du Midi observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Observatoire de Paris - PSL. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">EQUIPEMENT SPECTRO-POLARIMETRIQUE DES GRANDS INSTRUMENTS SOLAIRES DE MEUDON ET DU PIC DU MIDI</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05076008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il y a 30 ans (1995) entrait en opération la base de données solaires sol BASS2000 de l'INSU/CNRS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Roudier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">observatoire de paris PSL. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05128437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SPECTROSCOPIE DES RAIES SOLAIRES AVEC UN CAPTEUR A FILTRES COLORES RVVB DE BAYER, QUELQUES LIMITATIONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Observatoire de Paris - PSL. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05199153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">POLARIMETRIE SOLAIRE A LA TOUR DE MEUDON ET A LA LUNETTE TOURELLE DU PIC DU MIDI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Observatoire de Paris - PSL. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05194068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The golden age of solar magnetography at Paris-Meudon observatory in the second half of the twentieth century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">observatoire paris psl. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05050357v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment l'informatique interactive révolutionna l'astronomie solaire dans la décennie 1980</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Observatoire de Paris - PSL. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05100107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelques grandes éruptions solaires remarquables et récentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Observatoire Paris-PSL. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Observatoire de Paris-PSL. 2025</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05285897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelques profils des raies de CaII K/H et Hα au spectrohéliographe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Observatoire de Paris PSL. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Observatoire Paris. 2025</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04525986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The foundation of &amp;quot;Saint Véran-Paul Felenbok&amp;quot; astronomical observatory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Observatoire de paris. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">observatoire paris. 2025</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04661918v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In pursuit of the Sun, from Jules Janssen to the present day</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Observatoire de Paris - PSL. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">The role of Trees of Fragmenting Granules (TFG) in the formation of the solar supergranular pattern from Hinode observations</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04421762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La contribution instrumentale de l'Observatoire de Paris à l'observatoire et à la Maison du Soleil de Saint Véran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Observatoire de Paris - PSL. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698884v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Computed linear and circular polarization rates of solar spectral lines after Delbouille's atlas in the frame of the weak field theory from λ 3700 Å to λ 8800 Å</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Observatoire Paris-PSL. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04560120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A compilation of solar atlases (from Delbouille, Kurucz, Gandorfer, Stenflo) at disk centre and at limb from λ 3000 Å to λ 8800 Å</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Observatoire Paris-PSL. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04557083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fifty years ago, the foundation of &amp;quot;Saint Véran -Paul Felenbok&amp;quot; astronomical observatory (1974)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Bellenger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">observatoire de paris; PSL Research University. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04952855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A la poursuite du Soleil, de Jules Janssen à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">observatoire de Paris. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04412324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Haute Provence monochromatic heliograph (1958-1994)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Observatoire de Paris - PSL. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04447824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelques phénomènes de l'activité solaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Observatoire de Paris - PSL. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04521601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The quadruple spectroheliograph of Meudon observatory (1909-1959)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Observatoire de Paris - PSL. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04476583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soixante ans d'informatique scientifique à l'Observatoire de Paris (1959 -2022)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">observatoire de Paris. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03984734v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SOLEX OBSERVATIONS FOR THE BASS2000 DATABASE, A COLLABORATION PRO-AM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bualé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Observatoire de Paris. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04103274v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optical characteristics and capabilities of the successive versions of Meudon spectroheliograph (1908-2023)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Observatoire de Paris – LESIA. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04036361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capabilities of a 24 -channel slicer for imaging spectroscopy with the Multichannel Subtractive Double Pass (MSDP) on 8-meter class solar spectrographs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Observatoire de paris. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04328524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spectro-polarimetry at the Pic du Midi Turret Dome and new observations of the solar CaII K line</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Roudier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Observatoire Paris-PSL. 2025</w:t>
+              <w:t xml:space="preserve">Observatoire de Paris -PSL. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Il y a 30 ans (1995) entrait en opération la base de données solaires sol BASS2000 de l'INSU/CNRS</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04089264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optical characteristics and capabilities of the successive versions of Meudon and Haute Provence Hα heliographs (1954-2004)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Observatoire de Paris - PSL. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04068484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A proposal for imaging spectro-polarimetry with a new generation Multichannel Subtractive Double Pass (MSDP) onboard the EST telescope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Sayède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Observatoire de Paris. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04230336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">OBSERVATIONS SOLEX POUR LA BASE DE DONNEES BASS2000, UNE COLLABORATION PRO-AM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milan Maksimovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bualé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Observatoire de Paris. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04106382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Special spectroscopic observations and rare solar events collected in the first half of the twentieth century with Meudon spectroheliograph</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Observatoire de Paris – LESIA. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04015819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optical capabilities of the Multichannel Subtractive Double Pass (MSDP) for imaging spectroscopy and polarimetry at the Meudon Solar Tower</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Sayède</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Observatoire de paris. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04320218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">130 years of spectroheliograms at Paris-Meudon observatories (1892-2022)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Observatoire de Paris. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03956061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Note concerning a high spectral resolution slicer for imaging spectro-polarimetry with the new generation Multichannel Subtractive Double Pass (MSDP) onboard the future EST telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Sayède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Roudier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">observatoire de paris PSL. 2025</w:t>
+              <w:t xml:space="preserve">Observatoire de Paris. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Observatoire de Paris - PSL. 2025</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04263604v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">JULES JANSSEN, THE BIRTH OF SOLAR PHYSICS, THE FOUNDATION OF MEUDON OBSERVATORY AND THE MONT BLANC ADVENTURE (1875-1895)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Observatoire de Paris, Université Paris Sciences et Lettres (PSL). 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Observatoire de Paris - PSL. 2025</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03961607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Five decades of solar research at the Mic du Midi Turret-Dome (1960-2010). Part 1: Overview of instrumentation and observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Roudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Rozelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PSL Research University; IRAP; OCA. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Observatoire de Paris - PSL. 2025</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03961628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inversions du champ magnétique solaire: observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Observatoire de Paris - PSL. 2025</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00787809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">First observations of the second solar spectrum with spatial resolution at the Lunette Jean Rösch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Observatoire de Paris - PSL. 2025</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00787814v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Télescope H Alpha pour la surveillance de l'activité solaire et la météorologie spatiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...2168 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00781468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3691,1331 +4033,1331 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques modes d'ondes stationnaires : cordes, membrane rectangulaire et circulaire, cavité cylindrique, cavité sphérique, modes transverses électriques et magnétiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. France. 2026, pp.36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05487985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogènoïdes en mécanique classique et quantique (équation de Schrödinger), et applications aux diagnostics de l'atmosphère du Soleil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. M1, France. 2025, pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05415370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cours de mécanique des fluides, hydrodynamique et magnétohydrodynamique (MHD) niveau L3 avec quelques applications astronomiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Licence. En Distanciel, France. 2025, pp.110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04938391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La polarisation de la lumière, sa mesure, son observation et quelques applications en astronomie astrophysique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Licence. France. 2024, pp.80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04801930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cours d'électromagnétisme niveau L2 L3 et quelques applications astronomiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Licence. Université Paris Sciences et lettres, France. 2024, pp.151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04855435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résumé de cours d'électromagnétisme niveau L2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Licence. Paris, Université PSL, France. 2024, pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04822414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ELECTROMAGNETISME</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Licence. Electromagnétisme, PARIS, France. 2018, pp.156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cel-01458369v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optique et Spectro-polarimétrie Solaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03893330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mécanique du point matériel et problème à deux corps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Licence. France. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cours</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03893331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la lunette de Galilée à Solar Dynamics Observatory : quatre cents ans d'observation du Soleil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Licence. 400 ans d'observation du soleil, Observatoire de Paris, France. 2016, pp.38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cel-01389880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Licence. France. 2016</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optique de polarisation et ses applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Licence. Optique de polarisation et ses applications, 2014, pp.28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Licence. Optique de polarisation et ses applications, 2014, pp.28</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cel-01023295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optique et spectro polarimétrie solaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">École thématique. Optique et spectro polarimétrie solaire, Meudon, 2011, pp.121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">École thématique. Optique et spectro polarimétrie solaire, Meudon, 2011, pp.121</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cel-00682270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction à la physique du Soleil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">École thématique. 2010, pp.137</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cel-00682269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la lunette de Galilée au satellite Picard: 400 ans d'observation du soleil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">École thématique. De la lunette de Galilée au satellite Picard: 400 ans d'observation du soleil, Versailles, 2010, pp.35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cel-00682272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">École thématique. 2010, pp.137</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelques phénomènes d'optique atmosphérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Licence. 2009, pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Licence. 2009, pp.10</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cel-00781467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les champs magnétiques solaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Licence. 2008, pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Licence. 2008, pp.18</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cel-00781473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Principes théoriques du filtre monochromatique de LYOT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Master. 2007, pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cel-00781469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction à l’Optique de Fourier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. France. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03893333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Master. 2007, pp.13</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction à l'optique de Fourier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">École thématique. Introduction à l'optique de Fourier, 2007, pp.35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">École thématique. Introduction à l'optique de Fourier, 2007, pp.35</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cel-00682271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Principes théoriques du filtre monochromatique de SOLC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">DEA. 2007, pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">DEA. 2007, pp.6</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cel-00781471v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janssen au Mont Blanc: le centenaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">École thématique. Janssen au Mont Blanc: le centenaire, Chamonix, 1993, pp.50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cel-00682273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5025,1637 +5367,1357 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sol'Ex et l'imagerie monochromatique solaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Buil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milan Maksimovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photoniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04097987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">JULES JANSSEN, THE BIRTH OF SOLAR PHYSICS, THE FOUNDATION OF MEUDON OBSERVATORY, AND THE MONT BLANC ADVENTURE (1875 -1895)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Astronomical History and Heritage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03868931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring fast solar chromospheric activity: the MeteoSpace project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Corbard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaële Barbary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Astronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 53, pp.1127-1148. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10686-022-09848-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10686-022-09848-7⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03868980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The potential of Meudon spectroheliograph for investigating long term solar activity and variability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bualé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Crussaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
-              <w:r>
-[...64 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Corbard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Space Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.asr.2022.07.058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03868950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Five decades of solar research at the Mic du Midi Turret-Dome (1960-2010). Part 1: Overview of instrumentation and observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Roudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rozelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Astronomical History and Heritage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 24 (3), pp.585-606. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3724/SP.J.1440-2807.2021.03.02⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03672397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of full-disc Ca II K spectroheliograms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theodosios Chatzistergos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilaria Ermolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Krivova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Solanki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dipankar Banerjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 639, pp.A88. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361/202037746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03254079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical instrumentation for chromospheric monitoring during solar cycle 25 at Paris and Côte d'Azur observatories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Corbard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Dalmasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Space Weather and Space Climate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Topical Issue - Space Weather Instrumentation, 10, pp.31. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/swsc/2020032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02894803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fondation de l'observatoire et les débuts de l'astronomie au Pic du Midi (1852-1947)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Coutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Roudier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Astronomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03893278v1</w:t>
-              </w:r>
-[...278 lines deleted...]
-                <w:t xml:space="preserve">hal-00785702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">METEOSPACE, solar monitoring and space weather at Calern observatory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Corbard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Crussaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ruty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées 2016 de la Société Française d’Astronomie &amp; d’Astrophysique (SF2A)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Lyon, France. pp.293-296</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01527792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical characterization of the breadboard narrowband prefilters for Solar Orbiter PHI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Dominguez-Tagle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Appourchaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Ruiz de Galarreta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Fourmond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Philippon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Montréal, France. pp.91435G, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2070373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02382349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ARENA Solar Astrophysics Working Group Reporting on Dome C Exceptional Potential for Solar Observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Damé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Andretta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philipe Amans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Laurent Dournaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd ARENA Conference: An Astronomical Observatory at CONCORDIA (Dome C, Antarctica)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Frascati, Italy. pp.451-466, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/eas/1040062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00444164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6665,177 +6727,177 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2009 et 2010 : poursuite de l'âge d'or de l'astronomie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Capitaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Moutou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La lettre de l'Académie des Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 27, 2010, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.62686/35⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04863363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId146"/>
+      <w:footerReference w:type="default" r:id="rId147"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6903,51 +6965,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7B27B5AD"/>
+    <w:nsid w:val="482E7DEE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7134,51 +7196,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-marie-malherbe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4180-3729" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524314v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Malherbe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05466472v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05475646v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05329933v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05391895v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04652834v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04972769v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05083691v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04964291v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240302v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05027874v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05017253v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04975989v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04987081v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roudier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05128437v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05076008v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05136701v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05055166v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05199153v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05194068v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05050357v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05100107v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05285897v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04661918v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421762v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04698884v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560120v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04525986v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04557083v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04952855v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Bellenger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447824v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412324v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476583v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04521601v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328524v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04068484v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04089264v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03984734v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04103274v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cornu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bual&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04036361v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230336v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Say&#232;de" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mein" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04106382v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Maksimovic" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04015819v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320218v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03956061v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263604v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03961607v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03961628v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rozelot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Muller" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787809v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787814v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781468v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Blanco" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05487985v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05415370v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04938391v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801930v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04855435v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04822414v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01458369v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893330v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01389880v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893331v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-01023295v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00682270v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00682272v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00682269v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00781467v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00781473v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893333v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00781469v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00682271v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00781471v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00682273v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04097987v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Buil" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03868931v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03868980v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Corbard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;le Barbary" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Morand" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Collin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-022-09848-7" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03868950v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Crussaire" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2022.07.058" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03672397v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3724/SP.J.1440-2807.2021.03.02" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254079v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodosios Chatzistergos" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Ermolli" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Krivova" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Solanki" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipankar Banerjee" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202037746" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894803v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Dalmasse" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/swsc/2020032" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03893278v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Coutard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893327v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03868918v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785323v3" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785702v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01527792v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morand" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ruty" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382349v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Dominguez-Tagle" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Appourchaux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Ruiz de Galarreta" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Fourmond" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Philippon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2070373" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444164v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dam&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Andretta" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philipe Amans" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Laurent Dournaux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/1040062" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-877X4W64-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academie-sciences.hal.science/hal-04863363v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carpentier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Capitaine" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sotin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Moutou" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62686/35" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-marie-malherbe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4180-3729" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05466472v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Malherbe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05475646v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524314v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05329933v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05391895v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04652834v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570126v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893327v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03868918v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785323v3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785702v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04972769v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05055166v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05136701v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05017253v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240302v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05027874v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04987081v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roudier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04964291v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04975989v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05083691v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05076008v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05128437v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05199153v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05194068v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05050357v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05100107v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05285897v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04525986v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04661918v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421762v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04698884v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560120v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04557083v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04952855v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Bellenger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412324v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447824v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04521601v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476583v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03984734v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04103274v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cornu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bual&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04036361v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328524v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04089264v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04068484v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230336v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Say&#232;de" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mein" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04106382v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Maksimovic" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04015819v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320218v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03956061v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263604v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03961607v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03961628v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rozelot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Muller" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787809v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787814v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781468v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Blanco" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05487985v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05415370v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04938391v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801930v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04855435v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04822414v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01458369v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893330v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893331v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01389880v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-01023295v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00682270v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00682269v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00682272v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00781467v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00781473v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00781469v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893333v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00682271v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00781471v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00682273v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04097987v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Buil" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03868931v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03868980v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Corbard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;le Barbary" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Morand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Collin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-022-09848-7" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03868950v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Crussaire" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2022.07.058" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03672397v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3724/SP.J.1440-2807.2021.03.02" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254079v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodosios Chatzistergos" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Ermolli" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Krivova" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Solanki" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipankar Banerjee" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202037746" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894803v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Dalmasse" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/swsc/2020032" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03893278v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Coutard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01527792v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morand" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ruty" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382349v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Dominguez-Tagle" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Appourchaux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Ruiz de Galarreta" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Fourmond" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Philippon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2070373" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444164v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dam&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Andretta" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philipe Amans" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Laurent Dournaux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/1040062" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-877X4W64-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academie-sciences.hal.science/hal-04863363v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carpentier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Capitaine" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sotin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Moutou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62686/35" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>