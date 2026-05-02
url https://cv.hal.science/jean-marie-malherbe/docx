--- v1 (2026-04-06)
+++ v2 (2026-05-02)
@@ -166,427 +166,1761 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Cours (21)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelques modes d'ondes stationnaires : cordes, membrane rectangulaire et circulaire, cavité cylindrique, cavité sphérique, modes transverses électriques et magnétiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Master. France. 2026, pp.36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cours</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05487985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hydrogènoïdes en mécanique classique et quantique (équation de Schrödinger), et applications aux diagnostics de l'atmosphère du Soleil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Master. M1, France. 2025, pp.23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cours</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05415370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cours de mécanique des fluides, hydrodynamique et magnétohydrodynamique (MHD) niveau L3 avec quelques applications astronomiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Licence. En Distanciel, France. 2025, pp.110</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cours</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04938391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cours d'électromagnétisme niveau L2 L3 et quelques applications astronomiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Licence. Université Paris Sciences et lettres, France. 2024, pp.151</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cours</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04855435v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Résumé de cours d'électromagnétisme niveau L2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Licence. Paris, Université PSL, France. 2024, pp.22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cours</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04822414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La polarisation de la lumière, sa mesure, son observation et quelques applications en astronomie astrophysique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Licence. France. 2024, pp.80</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cours</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04801930v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ELECTROMAGNETISME</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Licence. Electromagnétisme, PARIS, France. 2018, pp.156</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cours</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cel-01458369v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optique et Spectro-polarimétrie Solaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Master. France. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cours</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03893330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la lunette de Galilée à Solar Dynamics Observatory : quatre cents ans d'observation du Soleil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Licence. 400 ans d'observation du soleil, Observatoire de Paris, France. 2016, pp.38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cours</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cel-01389880v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mécanique du point matériel et problème à deux corps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Licence. France. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cours</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03893331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optique de polarisation et ses applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Licence. Optique de polarisation et ses applications, 2014, pp.28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cours</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cel-01023295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optique et spectro polarimétrie solaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">École thématique. Optique et spectro polarimétrie solaire, Meudon, 2011, pp.121</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cours</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cel-00682270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction à la physique du Soleil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">École thématique. 2010, pp.137</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cours</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cel-00682269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la lunette de Galilée au satellite Picard: 400 ans d'observation du soleil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">École thématique. De la lunette de Galilée au satellite Picard: 400 ans d'observation du soleil, Versailles, 2010, pp.35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cours</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cel-00682272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelques phénomènes d'optique atmosphérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Licence. 2009, pp.10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cours</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cel-00781467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les champs magnétiques solaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Licence. 2008, pp.18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cours</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cel-00781473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Principes théoriques du filtre monochromatique de SOLC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">DEA. 2007, pp.6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cours</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cel-00781471v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction à l'optique de Fourier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">École thématique. Introduction à l'optique de Fourier, 2007, pp.35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cours</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cel-00682271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Principes théoriques du filtre monochromatique de LYOT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Master. 2007, pp.13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cours</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cel-00781469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction à l’Optique de Fourier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Master. France. 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cours</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03893333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janssen au Mont Blanc: le centenaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">École thématique. Janssen au Mont Blanc: le centenaire, Chamonix, 1993, pp.50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cours</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cel-00682273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">70 ans de spectroscopie de la photosphère et de la chromosphère solaire à l’observatoire du Pic du Midi (1956-2026)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05524314v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">150 ans d’instrumentation solaire sol à l’Observatoire de Meudon (1876-2026)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05466472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">150 years of ground-based solar instrumentation at Meudon observatory (1876-2026)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05475646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2026</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouvement relativiste des particules chargées dans des champs électriques et magnétiques et application aux premières observations de désintégrations dans les chambres de Wilson du Col du Midi (Chamonix, 3600 m) et du Pic du Midi de Bigorre (2870 m)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Mouvement relativiste des particules chargées dans des champs électriques et magnétiques et application aux premières observations de désintégrations dans les chambres de Wilson du Col du Midi (Chamonix, 3600 m) et du Pic du Midi de Bigorre (2870 m)</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05329933v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouvement relativiste des particules chargées dans un champ électrique, partie 2 : application aux premiers accélérateurs linéaires de particules, Van de Graaff et Linac (1935-1950)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05391895v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il y a 50 ans naissait la station de Saint Véran créée par l'observatoire de Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04652834v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -596,339 +1930,339 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weak polarized lines of the second solar spectrum (Na, Al, H, He, Ti, Li, Sc, C2 and MgH) observed at the Pic du Midi turret dome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05570126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ATLAS DU SPECTRE SOLAIRE 380 -870 nm tiré du spectre de l'Institut d'Astrophysique de Liège avec identification des raies et des facteurs de Landé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03893327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">130 ans de spectrohéliogrammes aux observatoires de Paris et de Meudon (1893-2023)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03868918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instruments solaires du site de Meudon: description et caractéristiques des instruments d'observation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00785323v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le spectre solaire de 380 à 870 nm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00785702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -938,4432 +2272,3098 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Four high resolution solar atlases of the 3000 Å - 9900 Å range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Observatoire de Paris PSL. 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04972769v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelques grandes éruptions solaires remarquables et récentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Observatoire Paris-PSL. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05285897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caractérisation des spectrographes solaires SOLEX, SHG700 et SUNSCAN dans le cadre du service de données PRO-AM BASS2000 de l'Observatoire de Paris Meudon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Observatoire de Paris - PSL. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05136701v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High polarization lines of the second solar spectrum of the Solar limb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Observatoire de Paris - PSL. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05055166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Caractérisation des spectrographes solaires SOLEX, SHG700 et SUNSCAN dans le cadre du service de données PRO-AM BASS2000 de l'Observatoire de Paris Meudon</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hidden magnetic fields of the quiet Sun derived from Hanle depolarization of lines of the &amp;quot;second solar spectrum&amp;quot; at the limb from Pic du Midi observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Observatoire de Paris - PSL. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05076008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il y a 30 ans (1995) entrait en opération la base de données solaires sol BASS2000 de l'INSU/CNRS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Roudier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">observatoire de paris PSL. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05128437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore boréale des 10 et 11 Mai 2024 visible dans les Alpes et observée par les caméras panoramiques et automatiques de haute montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Observatoire Paris. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05017253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EQUIPEMENT SPECTRO-POLARIMETRIQUE DES GRANDS INSTRUMENTS SOLAIRES DE MEUDON ET DU PIC DU MIDI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Observatoire Paris-PSL. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05240302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solar flare spectroscopy at Pic du Midi observatory (1956-1968) in the frame of the International Geophysical Year</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Observatoire de Paris-PSL. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05027874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of Trees of Fragmenting Granules (TFG) in the formation of the solar supergranular pattern from Hinode observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Roudier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Observatoire Paris-PSL. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04987081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solargraphy at Paris Meudon observatory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">observatoire paris. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04964291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High resolution spectra of the [6297-6303] and [6361-6367] Angström domains (including forbidden OI lines) of the Sun and brightest stars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">observatoire paris. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04975989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Paris Meudon ground based support to the NASA Solar Maximum Mission in the eighties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Observatoire de Paris - PSL. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05083691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Hidden magnetic fields of the quiet Sun derived from Hanle depolarization of lines of the &amp;quot;second solar spectrum&amp;quot; at the limb from Pic du Midi observations</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SPECTROSCOPIE DES RAIES SOLAIRES AVEC UN CAPTEUR A FILTRES COLORES RVVB DE BAYER, QUELQUES LIMITATIONS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Observatoire de Paris - PSL. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Il y a 30 ans (1995) entrait en opération la base de données solaires sol BASS2000 de l'INSU/CNRS</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05199153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">POLARIMETRIE SOLAIRE A LA TOUR DE MEUDON ET A LA LUNETTE TOURELLE DU PIC DU MIDI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Observatoire de Paris - PSL. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05194068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The golden age of solar magnetography at Paris-Meudon observatory in the second half of the twentieth century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">observatoire paris psl. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05050357v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment l'informatique interactive révolutionna l'astronomie solaire dans la décennie 1980</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Observatoire de Paris - PSL. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05100107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The quadruple spectroheliograph of Meudon observatory (1909-1959)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Observatoire de Paris - PSL. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04476583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelques phénomènes de l'activité solaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Observatoire de Paris - PSL. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04521601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelques profils des raies de CaII K/H et Hα au spectrohéliographe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Observatoire de Paris PSL. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04525986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La contribution instrumentale de l'Observatoire de Paris à l'observatoire et à la Maison du Soleil de Saint Véran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Observatoire de Paris - PSL. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698884v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Computed linear and circular polarization rates of solar spectral lines after Delbouille's atlas in the frame of the weak field theory from λ 3700 Å to λ 8800 Å</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Observatoire Paris-PSL. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04560120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The foundation of &amp;quot;Saint Véran-Paul Felenbok&amp;quot; astronomical observatory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Observatoire de paris. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04661918v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In pursuit of the Sun, from Jules Janssen to the present day</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Observatoire de Paris - PSL. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04421762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A compilation of solar atlases (from Delbouille, Kurucz, Gandorfer, Stenflo) at disk centre and at limb from λ 3000 Å to λ 8800 Å</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Observatoire Paris-PSL. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04557083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fifty years ago, the foundation of &amp;quot;Saint Véran -Paul Felenbok&amp;quot; astronomical observatory (1974)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Bellenger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">observatoire de paris; PSL Research University. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04952855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Haute Provence monochromatic heliograph (1958-1994)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Observatoire de Paris - PSL. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04447824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A la poursuite du Soleil, de Jules Janssen à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">observatoire de Paris. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04412324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soixante ans d'informatique scientifique à l'Observatoire de Paris (1959 -2022)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">observatoire de Paris. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03984734v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SOLEX OBSERVATIONS FOR THE BASS2000 DATABASE, A COLLABORATION PRO-AM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bualé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Observatoire de Paris. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04103274v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optical characteristics and capabilities of the successive versions of Meudon spectroheliograph (1908-2023)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Observatoire de Paris – LESIA. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04036361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spectro-polarimetry at the Pic du Midi Turret Dome and new observations of the solar CaII K line</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Roudier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">observatoire de paris PSL. 2025</w:t>
+              <w:t xml:space="preserve">Observatoire de Paris -PSL. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Observatoire de Paris - PSL. 2025</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04089264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optical characteristics and capabilities of the successive versions of Meudon and Haute Provence Hα heliographs (1954-2004)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Observatoire de Paris - PSL. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Observatoire de Paris - PSL. 2025</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04068484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capabilities of a 24 -channel slicer for imaging spectroscopy with the Multichannel Subtractive Double Pass (MSDP) on 8-meter class solar spectrographs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Observatoire de paris. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">observatoire paris psl. 2025</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04328524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A proposal for imaging spectro-polarimetry with a new generation Multichannel Subtractive Double Pass (MSDP) onboard the EST telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Sayède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Observatoire de Paris. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Observatoire de Paris - PSL. 2025</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04230336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">OBSERVATIONS SOLEX POUR LA BASE DE DONNEES BASS2000, UNE COLLABORATION PRO-AM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milan Maksimovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bualé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Observatoire de Paris. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Observatoire Paris-PSL. 2025</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04106382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Special spectroscopic observations and rare solar events collected in the first half of the twentieth century with Meudon spectroheliograph</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Observatoire de Paris – LESIA. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Observatoire de Paris PSL. 2024</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04015819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optical capabilities of the Multichannel Subtractive Double Pass (MSDP) for imaging spectroscopy and polarimetry at the Meudon Solar Tower</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Sayède</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Observatoire de paris. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Observatoire de paris. 2024</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04320218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">130 years of spectroheliograms at Paris-Meudon observatories (1892-2022)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Observatoire de Paris. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Observatoire de Paris - PSL. 2024</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03956061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Note concerning a high spectral resolution slicer for imaging spectro-polarimetry with the new generation Multichannel Subtractive Double Pass (MSDP) onboard the future EST telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Sayède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Roudier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Observatoire de Paris. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Observatoire de Paris - PSL. 2024</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04263604v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">JULES JANSSEN, THE BIRTH OF SOLAR PHYSICS, THE FOUNDATION OF MEUDON OBSERVATORY AND THE MONT BLANC ADVENTURE (1875-1895)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Observatoire de Paris, Université Paris Sciences et Lettres (PSL). 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Observatoire Paris-PSL. 2024</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03961607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Five decades of solar research at the Mic du Midi Turret-Dome (1960-2010). Part 1: Overview of instrumentation and observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Roudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Rozelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PSL Research University; IRAP; OCA. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Observatoire Paris-PSL. 2024</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03961628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inversions du champ magnétique solaire: observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00787809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">First observations of the second solar spectrum with spatial resolution at the Lunette Jean Rösch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00787814v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Télescope H Alpha pour la surveillance de l'activité solaire et la météorologie spatiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">observatoire de paris; PSL Research University. 2024</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...1535 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00781468v1</w:t>
-              </w:r>
-[...1332 lines deleted...]
-                <w:t xml:space="preserve">cel-00682273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5407,51 +5407,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Buil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milan Maksimovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photoniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5692,77 +5692,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The potential of Meudon spectroheliograph for investigating long term solar activity and variability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bualé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Crussaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Corbard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5809,103 +5809,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Five decades of solar research at the Mic du Midi Turret-Dome (1960-2010). Part 1: Overview of instrumentation and observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Roudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rozelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Astronomical History and Heritage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 24 (3), pp.585-606. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6203,51 +6203,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Coutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Roudier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Astronomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6965,51 +6965,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="482E7DEE"/>
+    <w:nsid w:val="23EB21CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7196,51 +7196,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-marie-malherbe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4180-3729" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05466472v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Malherbe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05475646v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524314v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05329933v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05391895v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04652834v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570126v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893327v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03868918v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785323v3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785702v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04972769v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05055166v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05136701v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05017253v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240302v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05027874v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04987081v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roudier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04964291v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04975989v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05083691v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05076008v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05128437v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05199153v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05194068v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05050357v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05100107v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05285897v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04525986v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04661918v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421762v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04698884v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560120v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04557083v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04952855v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Bellenger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412324v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447824v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04521601v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476583v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03984734v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04103274v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cornu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bual&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04036361v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328524v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04089264v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04068484v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230336v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Say&#232;de" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mein" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04106382v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Maksimovic" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04015819v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320218v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03956061v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263604v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03961607v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03961628v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rozelot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Muller" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787809v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787814v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781468v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Blanco" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05487985v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05415370v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04938391v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801930v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04855435v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04822414v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01458369v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893330v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893331v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01389880v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-01023295v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00682270v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00682269v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00682272v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00781467v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00781473v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00781469v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893333v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00682271v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00781471v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00682273v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04097987v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Buil" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03868931v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03868980v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Corbard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;le Barbary" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Morand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Collin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-022-09848-7" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03868950v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Crussaire" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2022.07.058" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03672397v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3724/SP.J.1440-2807.2021.03.02" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254079v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodosios Chatzistergos" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Ermolli" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Krivova" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Solanki" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipankar Banerjee" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202037746" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894803v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Dalmasse" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/swsc/2020032" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03893278v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Coutard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01527792v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morand" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ruty" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382349v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Dominguez-Tagle" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Appourchaux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Ruiz de Galarreta" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Fourmond" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Philippon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2070373" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444164v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dam&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Andretta" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philipe Amans" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Laurent Dournaux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/1040062" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-877X4W64-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academie-sciences.hal.science/hal-04863363v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carpentier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Capitaine" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sotin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Moutou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62686/35" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-marie-malherbe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4180-3729" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05487985v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Malherbe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05415370v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04938391v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04855435v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04822414v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801930v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01458369v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893330v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01389880v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893331v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-01023295v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00682270v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00682269v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00682272v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00781467v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00781473v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00781471v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00682271v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00781469v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893333v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00682273v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524314v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05466472v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05475646v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05329933v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05391895v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04652834v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570126v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893327v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03868918v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785323v3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785702v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04972769v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05285897v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05136701v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05055166v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05076008v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05128437v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roudier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05017253v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240302v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05027874v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04987081v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04964291v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04975989v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05083691v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05199153v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05194068v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05050357v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05100107v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476583v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04521601v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04525986v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04698884v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560120v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04661918v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421762v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04557083v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04952855v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Bellenger" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447824v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412324v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03984734v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04103274v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cornu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bual&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04036361v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04089264v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04068484v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328524v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230336v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Say&#232;de" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mein" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04106382v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Maksimovic" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04015819v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320218v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03956061v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263604v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03961607v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03961628v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rozelot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Muller" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787809v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787814v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781468v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Blanco" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04097987v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Buil" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03868931v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03868980v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Corbard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;le Barbary" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Morand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Collin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-022-09848-7" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03868950v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Crussaire" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2022.07.058" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03672397v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3724/SP.J.1440-2807.2021.03.02" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254079v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodosios Chatzistergos" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Ermolli" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Krivova" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Solanki" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipankar Banerjee" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202037746" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894803v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Dalmasse" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/swsc/2020032" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03893278v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Coutard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01527792v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morand" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ruty" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382349v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Dominguez-Tagle" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Appourchaux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Ruiz de Galarreta" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Fourmond" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Philippon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2070373" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444164v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dam&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Andretta" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philipe Amans" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Laurent Dournaux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/1040062" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-877X4W64-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academie-sciences.hal.science/hal-04863363v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carpentier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Capitaine" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sotin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Moutou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62686/35" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>