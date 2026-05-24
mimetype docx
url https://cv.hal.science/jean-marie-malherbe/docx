--- v2 (2026-05-02)
+++ v3 (2026-05-24)
@@ -696,771 +696,771 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03893330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mécanique du point matériel et problème à deux corps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Licence. France. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cours</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03893331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">De la lunette de Galilée à Solar Dynamics Observatory : quatre cents ans d'observation du Soleil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Licence. 400 ans d'observation du soleil, Observatoire de Paris, France. 2016, pp.38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cel-01389880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Licence. France. 2016</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optique de polarisation et ses applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Licence. Optique de polarisation et ses applications, 2014, pp.28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">Licence. Optique de polarisation et ses applications, 2014, pp.28</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cel-01023295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optique et spectro polarimétrie solaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">École thématique. Optique et spectro polarimétrie solaire, Meudon, 2011, pp.121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">École thématique. Optique et spectro polarimétrie solaire, Meudon, 2011, pp.121</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cel-00682270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction à la physique du Soleil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">École thématique. 2010, pp.137</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">École thématique. 2010, pp.137</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cel-00682269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la lunette de Galilée au satellite Picard: 400 ans d'observation du soleil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">École thématique. De la lunette de Galilée au satellite Picard: 400 ans d'observation du soleil, Versailles, 2010, pp.35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">École thématique. De la lunette de Galilée au satellite Picard: 400 ans d'observation du soleil, Versailles, 2010, pp.35</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cel-00682272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelques phénomènes d'optique atmosphérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Licence. 2009, pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">Licence. 2009, pp.10</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cel-00781467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les champs magnétiques solaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Licence. 2008, pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">Licence. 2008, pp.18</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cel-00781473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Principes théoriques du filtre monochromatique de SOLC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">DEA. 2007, pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">DEA. 2007, pp.6</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cel-00781471v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction à l'optique de Fourier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">École thématique. Introduction à l'optique de Fourier, 2007, pp.35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">École thématique. Introduction à l'optique de Fourier, 2007, pp.35</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cel-00682271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction à l’Optique de Fourier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Master. France. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03893333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Principes théoriques du filtre monochromatique de LYOT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. 2007, pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cel-00781469v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-03893333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janssen au Mont Blanc: le centenaire</w:t>
               </w:r>
@@ -1720,151 +1720,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05475646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mouvement relativiste des particules chargées dans un champ électrique, partie 2 : application aux premiers accélérateurs linéaires de particules, Van de Graaff et Linac (1935-1950)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05391895v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mouvement relativiste des particules chargées dans des champs électriques et magnétiques et application aux premières observations de désintégrations dans les chambres de Wilson du Col du Midi (Chamonix, 3600 m) et du Pic du Midi de Bigorre (2870 m)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05329933v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-05391895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Il y a 50 ans naissait la station de Saint Véran créée par l'observatoire de Paris</w:t>
               </w:r>
@@ -2246,51 +2246,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00785702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (45)</w:t>
+        <w:t xml:space="preserve">Rapport (46)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -2342,3022 +2342,3084 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04972769v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Datacubes of Hα, CaII K, CaII H and Hε line profiles of the full solar disk recorded daily at Meudon observatory since 2017 and some typical profiles of solar features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Observatoire Paris-PSL. 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05620861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quelques grandes éruptions solaires remarquables et récentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Observatoire Paris-PSL. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05285897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des spectrographes solaires SOLEX, SHG700 et SUNSCAN dans le cadre du service de données PRO-AM BASS2000 de l'Observatoire de Paris Meudon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Observatoire de Paris - PSL. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05136701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High polarization lines of the second solar spectrum of the Solar limb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Observatoire de Paris - PSL. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05055166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hidden magnetic fields of the quiet Sun derived from Hanle depolarization of lines of the &amp;quot;second solar spectrum&amp;quot; at the limb from Pic du Midi observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Observatoire de Paris - PSL. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05076008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Il y a 30 ans (1995) entrait en opération la base de données solaires sol BASS2000 de l'INSU/CNRS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Roudier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">observatoire de paris PSL. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-05128437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Paris Meudon ground based support to the NASA Solar Maximum Mission in the eighties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Observatoire de Paris - PSL. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05083691v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore boréale des 10 et 11 Mai 2024 visible dans les Alpes et observée par les caméras panoramiques et automatiques de haute montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Observatoire Paris. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05017253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EQUIPEMENT SPECTRO-POLARIMETRIQUE DES GRANDS INSTRUMENTS SOLAIRES DE MEUDON ET DU PIC DU MIDI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Observatoire Paris-PSL. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05240302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solar flare spectroscopy at Pic du Midi observatory (1956-1968) in the frame of the International Geophysical Year</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Observatoire de Paris-PSL. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05027874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The role of Trees of Fragmenting Granules (TFG) in the formation of the solar supergranular pattern from Hinode observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Thierry Roudier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">observatoire de paris PSL. 2025</w:t>
+              <w:t xml:space="preserve">Observatoire Paris-PSL. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04987081v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solargraphy at Paris Meudon observatory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">observatoire paris. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04964291v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">High resolution spectra of the [6297-6303] and [6361-6367] Angström domains (including forbidden OI lines) of the Sun and brightest stars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">observatoire paris. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04975989v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment l'informatique interactive révolutionna l'astronomie solaire dans la décennie 1980</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Observatoire de Paris - PSL. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05100107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The golden age of solar magnetography at Paris-Meudon observatory in the second half of the twentieth century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">observatoire paris psl. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05050357v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">POLARIMETRIE SOLAIRE A LA TOUR DE MEUDON ET A LA LUNETTE TOURELLE DU PIC DU MIDI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Observatoire de Paris - PSL. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05194068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SPECTROSCOPIE DES RAIES SOLAIRES AVEC UN CAPTEUR A FILTRES COLORES RVVB DE BAYER, QUELQUES LIMITATIONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Observatoire de Paris - PSL. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05199153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The quadruple spectroheliograph of Meudon observatory (1909-1959)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Observatoire de Paris - PSL. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04476583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelques phénomènes de l'activité solaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Observatoire de Paris - PSL. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04521601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelques profils des raies de CaII K/H et Hα au spectrohéliographe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Observatoire de Paris PSL. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04525986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La contribution instrumentale de l'Observatoire de Paris à l'observatoire et à la Maison du Soleil de Saint Véran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Observatoire de Paris - PSL. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698884v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Computed linear and circular polarization rates of solar spectral lines after Delbouille's atlas in the frame of the weak field theory from λ 3700 Å to λ 8800 Å</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Observatoire Paris-PSL. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04560120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The foundation of &amp;quot;Saint Véran-Paul Felenbok&amp;quot; astronomical observatory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Observatoire de paris. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04661918v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In pursuit of the Sun, from Jules Janssen to the present day</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Observatoire de Paris - PSL. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04421762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A compilation of solar atlases (from Delbouille, Kurucz, Gandorfer, Stenflo) at disk centre and at limb from λ 3000 Å to λ 8800 Å</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Observatoire Paris-PSL. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04557083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fifty years ago, the foundation of &amp;quot;Saint Véran -Paul Felenbok&amp;quot; astronomical observatory (1974)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Bellenger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">observatoire de paris; PSL Research University. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04952855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A la poursuite du Soleil, de Jules Janssen à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">observatoire de Paris. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04412324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Haute Provence monochromatic heliograph (1958-1994)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Observatoire de Paris - PSL. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04447824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soixante ans d'informatique scientifique à l'Observatoire de Paris (1959 -2022)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">observatoire de Paris. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03984734v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SOLEX OBSERVATIONS FOR THE BASS2000 DATABASE, A COLLABORATION PRO-AM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bualé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Observatoire de Paris. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04103274v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optical characteristics and capabilities of the successive versions of Meudon spectroheliograph (1908-2023)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Observatoire de Paris – LESIA. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04036361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spectro-polarimetry at the Pic du Midi Turret Dome and new observations of the solar CaII K line</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">Observatoire Paris. 2025</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Roudier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Observatoire de Paris -PSL. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04089264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optical characteristics and capabilities of the successive versions of Meudon and Haute Provence Hα heliographs (1954-2004)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Observatoire de Paris - PSL. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04068484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capabilities of a 24 -channel slicer for imaging spectroscopy with the Multichannel Subtractive Double Pass (MSDP) on 8-meter class solar spectrographs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Observatoire de paris. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04328524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A proposal for imaging spectro-polarimetry with a new generation Multichannel Subtractive Double Pass (MSDP) onboard the EST telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Sayède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Observatoire de Paris. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04230336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">OBSERVATIONS SOLEX POUR LA BASE DE DONNEES BASS2000, UNE COLLABORATION PRO-AM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milan Maksimovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bualé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Observatoire de Paris. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04106382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Special spectroscopic observations and rare solar events collected in the first half of the twentieth century with Meudon spectroheliograph</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Observatoire de Paris – LESIA. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04015819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optical capabilities of the Multichannel Subtractive Double Pass (MSDP) for imaging spectroscopy and polarimetry at the Meudon Solar Tower</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Sayède</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Observatoire de paris. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04320218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">130 years of spectroheliograms at Paris-Meudon observatories (1892-2022)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Observatoire de Paris. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03956061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Note concerning a high spectral resolution slicer for imaging spectro-polarimetry with the new generation Multichannel Subtractive Double Pass (MSDP) onboard the future EST telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Sayède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05017253v1</w:t>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">Observatoire Paris-PSL. 2025</w:t>
+                <w:t xml:space="preserve">Thierry Roudier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Observatoire de Paris. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Observatoire de Paris-PSL. 2025</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04263604v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">JULES JANSSEN, THE BIRTH OF SOLAR PHYSICS, THE FOUNDATION OF MEUDON OBSERVATORY AND THE MONT BLANC ADVENTURE (1875-1895)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Observatoire de Paris, Université Paris Sciences et Lettres (PSL). 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">The role of Trees of Fragmenting Granules (TFG) in the formation of the solar supergranular pattern from Hinode observations</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03961607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Five decades of solar research at the Mic du Midi Turret-Dome (1960-2010). Part 1: Overview of instrumentation and observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Roudier</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Observatoire Paris-PSL. 2025</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Rozelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PSL Research University; IRAP; OCA. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">observatoire paris. 2025</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03961628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inversions du champ magnétique solaire: observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">observatoire paris. 2025</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00787809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">First observations of the second solar spectrum with spatial resolution at the Lunette Jean Rösch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Observatoire de Paris - PSL. 2025</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00787814v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Télescope H Alpha pour la surveillance de l'activité solaire et la météorologie spatiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...2190 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00781468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5367,920 +5429,920 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sol'Ex et l'imagerie monochromatique solaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Buil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milan Maksimovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photoniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04097987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">JULES JANSSEN, THE BIRTH OF SOLAR PHYSICS, THE FOUNDATION OF MEUDON OBSERVATORY, AND THE MONT BLANC ADVENTURE (1875 -1895)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Astronomical History and Heritage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03868931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring fast solar chromospheric activity: the MeteoSpace project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Corbard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaële Barbary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Astronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 53, pp.1127-1148. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10686-022-09848-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03868980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The potential of Meudon spectroheliograph for investigating long term solar activity and variability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bualé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Crussaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Bualé</w:t>
+                <w:t xml:space="preserve">Florence Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Corbard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Space Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.asr.2022.07.058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03868950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Five decades of solar research at the Mic du Midi Turret-Dome (1960-2010). Part 1: Overview of instrumentation and observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Roudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rozelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Astronomical History and Heritage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 24 (3), pp.585-606. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3724/SP.J.1440-2807.2021.03.02⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3724/SP.J.1440-2807.2021.03.02⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">insu-03672397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of full-disc Ca II K spectroheliograms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theodosios Chatzistergos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilaria Ermolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Krivova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Solanki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dipankar Banerjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 639, pp.A88. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361/202037746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03254079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical instrumentation for chromospheric monitoring during solar cycle 25 at Paris and Côte d'Azur observatories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Corbard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Dalmasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Space Weather and Space Climate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Topical Issue - Space Weather Instrumentation, 10, pp.31. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/swsc/2020032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02894803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fondation de l'observatoire et les débuts de l'astronomie au Pic du Midi (1852-1947)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Coutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Roudier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Astronomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03893278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6290,434 +6352,434 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">METEOSPACE, solar monitoring and space weather at Calern observatory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Corbard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Crussaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ruty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées 2016 de la Société Française d’Astronomie &amp; d’Astrophysique (SF2A)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Lyon, France. pp.293-296</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01527792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical characterization of the breadboard narrowband prefilters for Solar Orbiter PHI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Dominguez-Tagle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Appourchaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Ruiz de Galarreta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Fourmond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Philippon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Montréal, France. pp.91435G, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2070373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02382349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ARENA Solar Astrophysics Working Group Reporting on Dome C Exceptional Potential for Solar Observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Damé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Andretta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philipe Amans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Laurent Dournaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd ARENA Conference: An Astronomical Observatory at CONCORDIA (Dome C, Antarctica)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Frascati, Italy. pp.451-466, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/eas/1040062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00444164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6727,177 +6789,177 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2009 et 2010 : poursuite de l'âge d'or de l'astronomie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Capitaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Moutou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La lettre de l'Académie des Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 27, 2010, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.62686/35⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04863363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId147"/>
+      <w:footerReference w:type="default" r:id="rId148"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6965,51 +7027,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="23EB21CC"/>
+    <w:nsid w:val="FCF7B202"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7196,51 +7258,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-marie-malherbe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4180-3729" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05487985v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Malherbe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05415370v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04938391v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04855435v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04822414v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801930v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01458369v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893330v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01389880v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893331v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-01023295v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00682270v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00682269v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00682272v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00781467v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00781473v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00781471v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00682271v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00781469v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893333v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00682273v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524314v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05466472v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05475646v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05329933v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05391895v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04652834v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570126v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893327v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03868918v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785323v3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785702v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04972769v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05285897v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05136701v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05055166v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05076008v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05128437v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roudier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05017253v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240302v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05027874v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04987081v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04964291v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04975989v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05083691v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05199153v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05194068v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05050357v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05100107v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476583v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04521601v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04525986v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04698884v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560120v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04661918v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421762v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04557083v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04952855v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Bellenger" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447824v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412324v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03984734v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04103274v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cornu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bual&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04036361v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04089264v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04068484v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328524v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230336v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Say&#232;de" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mein" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04106382v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Maksimovic" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04015819v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320218v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03956061v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263604v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03961607v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03961628v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rozelot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Muller" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787809v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787814v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781468v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Blanco" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04097987v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Buil" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03868931v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03868980v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Corbard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;le Barbary" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Morand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Collin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-022-09848-7" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03868950v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Crussaire" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2022.07.058" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03672397v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3724/SP.J.1440-2807.2021.03.02" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254079v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodosios Chatzistergos" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Ermolli" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Krivova" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Solanki" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipankar Banerjee" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202037746" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894803v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Dalmasse" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/swsc/2020032" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03893278v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Coutard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01527792v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morand" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ruty" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382349v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Dominguez-Tagle" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Appourchaux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Ruiz de Galarreta" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Fourmond" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Philippon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2070373" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444164v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dam&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Andretta" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philipe Amans" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Laurent Dournaux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/1040062" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-877X4W64-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academie-sciences.hal.science/hal-04863363v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carpentier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Capitaine" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sotin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Moutou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62686/35" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-marie-malherbe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4180-3729" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05487985v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Malherbe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05415370v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04938391v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04855435v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04822414v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801930v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01458369v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893330v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893331v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01389880v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-01023295v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00682270v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00682269v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00682272v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00781467v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00781473v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00781471v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00682271v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893333v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00781469v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00682273v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524314v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05466472v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05475646v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05391895v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05329933v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04652834v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570126v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893327v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03868918v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785323v3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785702v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04972769v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05620861v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05285897v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05136701v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05055166v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05076008v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05128437v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roudier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05083691v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05017253v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240302v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05027874v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04987081v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04964291v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04975989v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05100107v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05050357v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05194068v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05199153v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476583v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04521601v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04525986v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04698884v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560120v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04661918v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421762v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04557083v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04952855v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Bellenger" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412324v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447824v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03984734v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04103274v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cornu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bual&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04036361v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04089264v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04068484v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328524v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230336v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Say&#232;de" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mein" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04106382v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Maksimovic" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04015819v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320218v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03956061v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263604v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03961607v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03961628v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rozelot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Muller" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787809v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787814v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781468v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Blanco" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04097987v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Buil" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03868931v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03868980v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Corbard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;le Barbary" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Morand" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Collin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-022-09848-7" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03868950v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Crussaire" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2022.07.058" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03672397v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3724/SP.J.1440-2807.2021.03.02" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254079v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodosios Chatzistergos" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Ermolli" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Krivova" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Solanki" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipankar Banerjee" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202037746" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894803v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Dalmasse" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/swsc/2020032" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03893278v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Coutard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01527792v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morand" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ruty" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382349v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Dominguez-Tagle" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Appourchaux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Ruiz de Galarreta" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Fourmond" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Philippon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2070373" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444164v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dam&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Andretta" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philipe Amans" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Laurent Dournaux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/1040062" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-877X4W64-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academie-sciences.hal.science/hal-04863363v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carpentier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Capitaine" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sotin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Moutou" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62686/35" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>